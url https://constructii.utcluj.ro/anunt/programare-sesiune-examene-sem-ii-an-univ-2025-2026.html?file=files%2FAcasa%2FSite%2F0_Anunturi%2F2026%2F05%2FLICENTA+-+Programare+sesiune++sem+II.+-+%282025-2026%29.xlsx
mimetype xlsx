--- v0 (2026-05-22)
+++ v1 (2026-07-23)
@@ -9,69 +9,69 @@
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="4" rupBuild="14420"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="240" yWindow="105" windowWidth="14805" windowHeight="8010" activeTab="4"/>
+    <workbookView xWindow="240" yWindow="105" windowWidth="14805" windowHeight="8010" activeTab="1"/>
   </bookViews>
   <sheets>
     <sheet name=" I- II IC" sheetId="4" r:id="rId1"/>
     <sheet name="CCIA" sheetId="9" r:id="rId2"/>
     <sheet name="CCIA(engl)" sheetId="5" r:id="rId3"/>
     <sheet name="CCIA(BM)" sheetId="12" r:id="rId4"/>
     <sheet name="CFDP" sheetId="10" r:id="rId5"/>
     <sheet name="ACH" sheetId="8" r:id="rId6"/>
     <sheet name="IUDR" sheetId="11" r:id="rId7"/>
     <sheet name="MTC" sheetId="7" r:id="rId8"/>
     <sheet name=" IMC" sheetId="6" r:id="rId9"/>
   </sheets>
   <calcPr calcId="162913"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1540" uniqueCount="509">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1543" uniqueCount="513">
   <si>
     <t>DISCIPLINA - Materia</t>
   </si>
   <si>
     <t xml:space="preserve">Data/ora </t>
   </si>
   <si>
     <t>Nr.   crt.</t>
   </si>
   <si>
     <t>SPECIALIZAREA___________MTC_________________________ANUL______III___GRUPA ____________________</t>
   </si>
   <si>
     <t>SPECIALIZAREA___________MTC_________________________ANUL______IV___GRUPA ____________________</t>
   </si>
   <si>
     <t>Gr.32101</t>
   </si>
   <si>
     <t>Gr.32102</t>
   </si>
   <si>
     <t>Gr.32103</t>
   </si>
   <si>
@@ -1314,53 +1314,50 @@
   <si>
     <t>21.06/17:00</t>
   </si>
   <si>
     <t>22.06/9:00</t>
   </si>
   <si>
     <t>25.06/17:00</t>
   </si>
   <si>
     <t>S Gabor</t>
   </si>
   <si>
     <t>9.06/9:00</t>
   </si>
   <si>
     <t>9.06/11:00</t>
   </si>
   <si>
     <t>12.06/14:00</t>
   </si>
   <si>
     <t>26.06/9:00</t>
   </si>
   <si>
-    <t>26.06/11:00</t>
-[...1 lines deleted...]
-  <si>
     <t>22.06/14:00</t>
   </si>
   <si>
     <t>22.06/16:00</t>
   </si>
   <si>
     <t>17.06/9:00</t>
   </si>
   <si>
     <t>19.06/9:00</t>
   </si>
   <si>
     <t>18.06/9:00</t>
   </si>
   <si>
     <t>I Petran</t>
   </si>
   <si>
     <t>18.06/12:00</t>
   </si>
   <si>
     <t>9.06/10:00</t>
   </si>
   <si>
     <t>9.06/8:00</t>
@@ -1377,53 +1374,50 @@
   <si>
     <t>11.06/10:00</t>
   </si>
   <si>
     <t>J. Viragh</t>
   </si>
   <si>
     <t>G.Sandor</t>
   </si>
   <si>
     <t>P.Pernes</t>
   </si>
   <si>
     <t>V.Popa</t>
   </si>
   <si>
     <t>26.06./11:00</t>
   </si>
   <si>
     <t xml:space="preserve"> Z. Nagy</t>
   </si>
   <si>
     <t>C. Moga</t>
   </si>
   <si>
-    <t>Industrial Constarctions</t>
-[...1 lines deleted...]
-  <si>
     <t>23.06/12:00</t>
   </si>
   <si>
     <t>19.06/12:000</t>
   </si>
   <si>
     <t>M. Dragomir/T.Hoda</t>
   </si>
   <si>
     <t>OA4</t>
   </si>
   <si>
     <t>OA5</t>
   </si>
   <si>
     <t>OA4-OA5</t>
   </si>
   <si>
     <t>OA4-OA1</t>
   </si>
   <si>
     <t>15.06/9:00</t>
   </si>
   <si>
     <t>E.Jumate</t>
@@ -1567,50 +1561,126 @@
     <t>L4/2</t>
   </si>
   <si>
     <t>Denuț Ioan</t>
   </si>
   <si>
     <t>Hegheș Bogdan</t>
   </si>
   <si>
     <t>Hauși Bogdan</t>
   </si>
   <si>
     <t>L4/3</t>
   </si>
   <si>
     <t>Vancea Mihai</t>
   </si>
   <si>
     <t>Mociran Horațiu</t>
   </si>
   <si>
     <t>Zoicaș Radu</t>
   </si>
   <si>
     <t>Rădulescu Gheorghe</t>
+  </si>
+  <si>
+    <t>Industrial Constractions</t>
+  </si>
+  <si>
+    <r>
+      <t>12.06/</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FFFF0000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>08:00</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t>12.06/</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FFFF0000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>10:00</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t>26.06/</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FFFF0000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t>10:00</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t>26.06/</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FFFF0000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t>12:00</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t>26.06/</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FFFF0000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>8:00</t>
+    </r>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <fonts count="40" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
@@ -1989,51 +2059,51 @@
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="7">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="1" applyAlignment="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
   </cellStyleXfs>
-  <cellXfs count="426">
+  <cellXfs count="429">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
@@ -2907,50 +2977,93 @@
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="37" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="38" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="14" fontId="38" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="20" fontId="38" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="38" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="37" fillId="0" borderId="1" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="37" fillId="0" borderId="5" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="37" fillId="0" borderId="5" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="39" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="39" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="38" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="39" fillId="0" borderId="1" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="36" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="11" fillId="3" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="3" borderId="5" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="28" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="29" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
@@ -3155,84 +3268,50 @@
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
-    </xf>
-[...32 lines deleted...]
-      <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="7">
     <cellStyle name="Hyperlink" xfId="3" builtinId="8"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Normal 2" xfId="1"/>
     <cellStyle name="Normal 3" xfId="2"/>
     <cellStyle name="Style 1" xfId="4"/>
     <cellStyle name="Style 2" xfId="5"/>
     <cellStyle name="Style 3" xfId="6"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleMedium9"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
@@ -3563,142 +3642,142 @@
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:V125"/>
   <sheetViews>
     <sheetView topLeftCell="A10" zoomScaleNormal="100" workbookViewId="0">
       <selection activeCell="Q20" sqref="Q20"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="4.7109375" style="252" customWidth="1"/>
     <col min="2" max="2" width="19.28515625" style="20" customWidth="1"/>
     <col min="3" max="3" width="22.42578125" style="256" customWidth="1"/>
     <col min="4" max="4" width="21.140625" style="257" customWidth="1"/>
     <col min="5" max="5" width="11.7109375" style="20" customWidth="1"/>
     <col min="6" max="6" width="6.7109375" style="20" customWidth="1"/>
     <col min="7" max="7" width="11.7109375" style="20" customWidth="1"/>
     <col min="8" max="8" width="6.7109375" style="20" customWidth="1"/>
     <col min="9" max="9" width="11.7109375" style="20" customWidth="1"/>
     <col min="10" max="10" width="6.7109375" style="183" customWidth="1"/>
     <col min="11" max="11" width="11.7109375" customWidth="1"/>
     <col min="12" max="12" width="6.7109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:22" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A1" s="351" t="s">
+      <c r="A1" s="366" t="s">
         <v>350</v>
       </c>
-      <c r="B1" s="352"/>
-[...6 lines deleted...]
-      <c r="I1" s="352"/>
+      <c r="B1" s="367"/>
+      <c r="C1" s="367"/>
+      <c r="D1" s="367"/>
+      <c r="E1" s="367"/>
+      <c r="F1" s="367"/>
+      <c r="G1" s="367"/>
+      <c r="H1" s="367"/>
+      <c r="I1" s="367"/>
     </row>
     <row r="2" spans="1:22" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A2" s="247"/>
       <c r="B2" s="96"/>
       <c r="E2" s="96"/>
       <c r="F2" s="96"/>
       <c r="G2" s="96"/>
       <c r="H2" s="96"/>
       <c r="I2" s="96"/>
     </row>
     <row r="3" spans="1:22" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A3" s="353" t="s">
+      <c r="A3" s="368" t="s">
         <v>349</v>
       </c>
-      <c r="B3" s="352"/>
-[...6 lines deleted...]
-      <c r="I3" s="352"/>
+      <c r="B3" s="367"/>
+      <c r="C3" s="367"/>
+      <c r="D3" s="367"/>
+      <c r="E3" s="367"/>
+      <c r="F3" s="367"/>
+      <c r="G3" s="367"/>
+      <c r="H3" s="367"/>
+      <c r="I3" s="367"/>
     </row>
     <row r="4" spans="1:22" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="C4" s="258"/>
       <c r="D4" s="259"/>
       <c r="E4" s="23"/>
       <c r="F4" s="23"/>
       <c r="G4" s="23"/>
     </row>
     <row r="5" spans="1:22" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A5" s="333" t="s">
+      <c r="A5" s="348" t="s">
         <v>10</v>
       </c>
-      <c r="B5" s="354"/>
-[...6 lines deleted...]
-      <c r="I5" s="354"/>
+      <c r="B5" s="369"/>
+      <c r="C5" s="369"/>
+      <c r="D5" s="369"/>
+      <c r="E5" s="369"/>
+      <c r="F5" s="369"/>
+      <c r="G5" s="369"/>
+      <c r="H5" s="369"/>
+      <c r="I5" s="369"/>
     </row>
     <row r="6" spans="1:22" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B6" s="23"/>
     </row>
     <row r="7" spans="1:22" s="39" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A7" s="327" t="s">
+      <c r="A7" s="342" t="s">
         <v>2</v>
       </c>
-      <c r="B7" s="327" t="s">
+      <c r="B7" s="342" t="s">
         <v>0</v>
       </c>
-      <c r="C7" s="329" t="s">
+      <c r="C7" s="344" t="s">
         <v>71</v>
       </c>
-      <c r="D7" s="331" t="s">
+      <c r="D7" s="346" t="s">
         <v>73</v>
       </c>
-      <c r="E7" s="335" t="s">
+      <c r="E7" s="350" t="s">
         <v>5</v>
       </c>
-      <c r="F7" s="336"/>
-      <c r="G7" s="335" t="s">
+      <c r="F7" s="351"/>
+      <c r="G7" s="350" t="s">
         <v>6</v>
       </c>
-      <c r="H7" s="336"/>
-      <c r="I7" s="335" t="s">
+      <c r="H7" s="351"/>
+      <c r="I7" s="350" t="s">
         <v>7</v>
       </c>
-      <c r="J7" s="336"/>
-      <c r="K7" s="335" t="s">
+      <c r="J7" s="351"/>
+      <c r="K7" s="350" t="s">
         <v>8</v>
       </c>
-      <c r="L7" s="336"/>
+      <c r="L7" s="351"/>
     </row>
     <row r="8" spans="1:22" s="39" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A8" s="328"/>
-[...2 lines deleted...]
-      <c r="D8" s="332"/>
+      <c r="A8" s="343"/>
+      <c r="B8" s="343"/>
+      <c r="C8" s="345"/>
+      <c r="D8" s="347"/>
       <c r="E8" s="100" t="s">
         <v>1</v>
       </c>
       <c r="F8" s="100" t="s">
         <v>159</v>
       </c>
       <c r="G8" s="100" t="s">
         <v>1</v>
       </c>
       <c r="H8" s="100" t="s">
         <v>159</v>
       </c>
       <c r="I8" s="100" t="s">
         <v>1</v>
       </c>
       <c r="J8" s="169" t="s">
         <v>159</v>
       </c>
       <c r="K8" s="100" t="s">
         <v>1</v>
       </c>
       <c r="L8" s="100" t="s">
         <v>159</v>
       </c>
     </row>
@@ -3886,78 +3965,78 @@
         <v>364</v>
       </c>
       <c r="K13" s="102" t="s">
         <v>400</v>
       </c>
       <c r="L13" s="305" t="s">
         <v>364</v>
       </c>
     </row>
     <row r="14" spans="1:22" s="121" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A14" s="179"/>
       <c r="B14" s="106"/>
       <c r="C14" s="265"/>
       <c r="D14" s="266"/>
       <c r="E14" s="179"/>
       <c r="F14" s="179"/>
       <c r="G14" s="179"/>
       <c r="H14" s="179"/>
       <c r="I14" s="111"/>
       <c r="J14" s="111"/>
       <c r="K14" s="111"/>
       <c r="L14" s="111"/>
       <c r="V14" s="129"/>
     </row>
     <row r="15" spans="1:22" s="121" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A15" s="327" t="s">
+      <c r="A15" s="342" t="s">
         <v>2</v>
       </c>
-      <c r="B15" s="327" t="s">
+      <c r="B15" s="342" t="s">
         <v>0</v>
       </c>
-      <c r="C15" s="329" t="s">
+      <c r="C15" s="344" t="s">
         <v>71</v>
       </c>
-      <c r="D15" s="331" t="s">
+      <c r="D15" s="346" t="s">
         <v>73</v>
       </c>
-      <c r="E15" s="335" t="s">
+      <c r="E15" s="350" t="s">
         <v>15</v>
       </c>
-      <c r="F15" s="336"/>
+      <c r="F15" s="351"/>
       <c r="G15" s="179"/>
       <c r="H15" s="179"/>
       <c r="I15" s="111"/>
       <c r="J15" s="111"/>
       <c r="K15" s="111"/>
       <c r="L15" s="111"/>
     </row>
     <row r="16" spans="1:22" s="121" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A16" s="328"/>
-[...2 lines deleted...]
-      <c r="D16" s="332"/>
+      <c r="A16" s="343"/>
+      <c r="B16" s="343"/>
+      <c r="C16" s="345"/>
+      <c r="D16" s="347"/>
       <c r="E16" s="223" t="s">
         <v>1</v>
       </c>
       <c r="F16" s="223" t="s">
         <v>159</v>
       </c>
       <c r="G16" s="179"/>
       <c r="H16" s="179"/>
       <c r="I16" s="111"/>
       <c r="J16" s="111"/>
       <c r="K16" s="111"/>
       <c r="L16" s="111"/>
     </row>
     <row r="17" spans="1:10" s="39" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A17" s="246">
         <v>1</v>
       </c>
       <c r="B17" s="56" t="s">
         <v>74</v>
       </c>
       <c r="C17" s="277" t="s">
         <v>280</v>
       </c>
       <c r="D17" s="278" t="s">
         <v>273</v>
@@ -4156,110 +4235,110 @@
     <row r="29" spans="1:10" s="121" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A29" s="179"/>
       <c r="B29" s="22"/>
       <c r="C29" s="265"/>
       <c r="D29" s="266"/>
       <c r="E29" s="113"/>
       <c r="F29" s="113"/>
       <c r="G29" s="113"/>
       <c r="H29" s="113"/>
       <c r="I29" s="113"/>
       <c r="J29" s="184"/>
     </row>
     <row r="30" spans="1:10" s="121" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A30" s="179"/>
       <c r="B30" s="22"/>
       <c r="C30" s="265"/>
       <c r="D30" s="266"/>
       <c r="E30" s="113"/>
       <c r="F30" s="113"/>
       <c r="G30" s="113"/>
       <c r="H30" s="113"/>
       <c r="I30" s="113"/>
       <c r="J30" s="184"/>
     </row>
     <row r="31" spans="1:10" s="39" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A31" s="333" t="s">
+      <c r="A31" s="348" t="s">
         <v>9</v>
       </c>
-      <c r="B31" s="334"/>
-[...6 lines deleted...]
-      <c r="I31" s="334"/>
+      <c r="B31" s="349"/>
+      <c r="C31" s="349"/>
+      <c r="D31" s="349"/>
+      <c r="E31" s="349"/>
+      <c r="F31" s="349"/>
+      <c r="G31" s="349"/>
+      <c r="H31" s="349"/>
+      <c r="I31" s="349"/>
       <c r="J31" s="184"/>
     </row>
     <row r="32" spans="1:10" s="39" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A32" s="195"/>
       <c r="B32" s="40"/>
       <c r="C32" s="267"/>
       <c r="D32" s="268"/>
       <c r="E32" s="45"/>
       <c r="F32" s="45"/>
       <c r="G32" s="45"/>
       <c r="H32" s="45"/>
       <c r="I32" s="45"/>
       <c r="J32" s="184"/>
     </row>
     <row r="33" spans="1:13" s="39" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A33" s="327" t="s">
+      <c r="A33" s="342" t="s">
         <v>2</v>
       </c>
-      <c r="B33" s="327" t="s">
+      <c r="B33" s="342" t="s">
         <v>0</v>
       </c>
-      <c r="C33" s="329" t="s">
+      <c r="C33" s="344" t="s">
         <v>71</v>
       </c>
-      <c r="D33" s="331" t="s">
+      <c r="D33" s="346" t="s">
         <v>73</v>
       </c>
       <c r="E33" s="200" t="s">
         <v>16</v>
       </c>
       <c r="F33" s="201"/>
       <c r="G33" s="200" t="s">
         <v>17</v>
       </c>
       <c r="H33" s="201"/>
-      <c r="I33" s="325" t="s">
+      <c r="I33" s="340" t="s">
         <v>18</v>
       </c>
-      <c r="J33" s="326"/>
-      <c r="K33" s="325" t="s">
+      <c r="J33" s="341"/>
+      <c r="K33" s="340" t="s">
         <v>19</v>
       </c>
-      <c r="L33" s="326"/>
+      <c r="L33" s="341"/>
     </row>
     <row r="34" spans="1:13" s="39" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A34" s="328"/>
-[...2 lines deleted...]
-      <c r="D34" s="332"/>
+      <c r="A34" s="343"/>
+      <c r="B34" s="343"/>
+      <c r="C34" s="345"/>
+      <c r="D34" s="347"/>
       <c r="E34" s="105" t="s">
         <v>1</v>
       </c>
       <c r="F34" s="164" t="s">
         <v>159</v>
       </c>
       <c r="G34" s="105" t="s">
         <v>1</v>
       </c>
       <c r="H34" s="164" t="s">
         <v>159</v>
       </c>
       <c r="I34" s="105" t="s">
         <v>1</v>
       </c>
       <c r="J34" s="169" t="s">
         <v>159</v>
       </c>
       <c r="K34" s="105" t="s">
         <v>1</v>
       </c>
       <c r="L34" s="164" t="s">
         <v>159</v>
       </c>
     </row>
@@ -4446,76 +4525,76 @@
         <v>401</v>
       </c>
       <c r="J39" s="305" t="s">
         <v>364</v>
       </c>
       <c r="K39" s="102" t="s">
         <v>401</v>
       </c>
       <c r="L39" s="305" t="s">
         <v>364</v>
       </c>
     </row>
     <row r="40" spans="1:13" s="39" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A40" s="179"/>
       <c r="B40" s="22"/>
       <c r="C40" s="265"/>
       <c r="D40" s="266"/>
       <c r="E40" s="24"/>
       <c r="F40" s="24"/>
       <c r="G40" s="24"/>
       <c r="H40" s="24"/>
       <c r="I40" s="24"/>
       <c r="J40" s="184"/>
     </row>
     <row r="41" spans="1:13" s="39" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A41" s="327" t="s">
+      <c r="A41" s="342" t="s">
         <v>2</v>
       </c>
-      <c r="B41" s="327" t="s">
+      <c r="B41" s="342" t="s">
         <v>0</v>
       </c>
-      <c r="C41" s="329" t="s">
+      <c r="C41" s="344" t="s">
         <v>71</v>
       </c>
-      <c r="D41" s="331" t="s">
+      <c r="D41" s="346" t="s">
         <v>73</v>
       </c>
       <c r="E41" s="221" t="s">
         <v>20</v>
       </c>
       <c r="F41" s="222"/>
       <c r="G41" s="24"/>
       <c r="H41" s="24"/>
       <c r="I41" s="24"/>
       <c r="J41" s="184"/>
     </row>
     <row r="42" spans="1:13" s="39" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A42" s="328"/>
-[...2 lines deleted...]
-      <c r="D42" s="332"/>
+      <c r="A42" s="343"/>
+      <c r="B42" s="343"/>
+      <c r="C42" s="345"/>
+      <c r="D42" s="347"/>
       <c r="E42" s="110" t="s">
         <v>1</v>
       </c>
       <c r="F42" s="223" t="s">
         <v>159</v>
       </c>
       <c r="G42" s="24"/>
       <c r="H42" s="24"/>
       <c r="I42" s="24"/>
       <c r="J42" s="184"/>
     </row>
     <row r="43" spans="1:13" s="39" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A43" s="246">
         <v>1</v>
       </c>
       <c r="B43" s="56" t="s">
         <v>74</v>
       </c>
       <c r="C43" s="260" t="s">
         <v>286</v>
       </c>
       <c r="D43" s="263" t="s">
         <v>277</v>
       </c>
       <c r="E43" s="124" t="s">
@@ -4548,51 +4627,51 @@
       <c r="F44" s="124" t="s">
         <v>285</v>
       </c>
       <c r="G44" s="113"/>
       <c r="H44" s="113"/>
       <c r="I44" s="113"/>
       <c r="J44" s="184"/>
     </row>
     <row r="45" spans="1:13" s="121" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A45" s="246">
         <v>3</v>
       </c>
       <c r="B45" s="56" t="s">
         <v>76</v>
       </c>
       <c r="C45" s="262" t="s">
         <v>274</v>
       </c>
       <c r="D45" s="264" t="s">
         <v>256</v>
       </c>
       <c r="E45" s="104" t="s">
         <v>377</v>
       </c>
       <c r="F45" s="104" t="s">
-        <v>486</v>
+        <v>484</v>
       </c>
       <c r="G45" s="113"/>
       <c r="H45" s="113"/>
       <c r="I45" s="113"/>
       <c r="J45" s="184"/>
     </row>
     <row r="46" spans="1:13" s="121" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A46" s="246">
         <v>4</v>
       </c>
       <c r="B46" s="56" t="s">
         <v>77</v>
       </c>
       <c r="C46" s="260" t="s">
         <v>189</v>
       </c>
       <c r="D46" s="263" t="s">
         <v>259</v>
       </c>
       <c r="E46" s="104" t="s">
         <v>410</v>
       </c>
       <c r="F46" s="104">
         <v>166</v>
       </c>
@@ -4628,110 +4707,110 @@
     <row r="48" spans="1:13" s="121" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A48" s="179"/>
       <c r="B48" s="106"/>
       <c r="C48" s="266"/>
       <c r="D48" s="265"/>
       <c r="E48" s="179"/>
       <c r="F48" s="179"/>
       <c r="G48" s="113"/>
       <c r="H48" s="113"/>
       <c r="I48" s="113"/>
       <c r="J48" s="184"/>
     </row>
     <row r="49" spans="1:14" s="121" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A49" s="179"/>
       <c r="B49" s="22"/>
       <c r="C49" s="265"/>
       <c r="D49" s="266"/>
       <c r="E49" s="113"/>
       <c r="F49" s="113"/>
       <c r="G49" s="113"/>
       <c r="H49" s="113"/>
       <c r="I49" s="113"/>
       <c r="J49" s="184"/>
     </row>
     <row r="50" spans="1:14" s="39" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A50" s="333" t="s">
+      <c r="A50" s="348" t="s">
         <v>11</v>
       </c>
-      <c r="B50" s="334"/>
-[...6 lines deleted...]
-      <c r="I50" s="334"/>
+      <c r="B50" s="349"/>
+      <c r="C50" s="349"/>
+      <c r="D50" s="349"/>
+      <c r="E50" s="349"/>
+      <c r="F50" s="349"/>
+      <c r="G50" s="349"/>
+      <c r="H50" s="349"/>
+      <c r="I50" s="349"/>
       <c r="J50" s="184"/>
     </row>
     <row r="51" spans="1:14" s="39" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A51" s="195"/>
       <c r="B51" s="40"/>
       <c r="C51" s="267"/>
       <c r="D51" s="268"/>
       <c r="E51" s="45"/>
       <c r="F51" s="45"/>
       <c r="G51" s="45"/>
       <c r="H51" s="45"/>
       <c r="I51" s="45"/>
       <c r="J51" s="184"/>
     </row>
     <row r="52" spans="1:14" s="39" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A52" s="327" t="s">
+      <c r="A52" s="342" t="s">
         <v>2</v>
       </c>
-      <c r="B52" s="327" t="s">
+      <c r="B52" s="342" t="s">
         <v>0</v>
       </c>
-      <c r="C52" s="329" t="s">
+      <c r="C52" s="344" t="s">
         <v>71</v>
       </c>
-      <c r="D52" s="331" t="s">
+      <c r="D52" s="346" t="s">
         <v>73</v>
       </c>
-      <c r="E52" s="325" t="s">
+      <c r="E52" s="340" t="s">
         <v>21</v>
       </c>
-      <c r="F52" s="326"/>
-      <c r="G52" s="325" t="s">
+      <c r="F52" s="341"/>
+      <c r="G52" s="340" t="s">
         <v>22</v>
       </c>
-      <c r="H52" s="326"/>
-      <c r="I52" s="325" t="s">
+      <c r="H52" s="341"/>
+      <c r="I52" s="340" t="s">
         <v>160</v>
       </c>
-      <c r="J52" s="326"/>
-      <c r="K52" s="325" t="s">
+      <c r="J52" s="341"/>
+      <c r="K52" s="340" t="s">
         <v>290</v>
       </c>
-      <c r="L52" s="326"/>
+      <c r="L52" s="341"/>
     </row>
     <row r="53" spans="1:14" s="39" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A53" s="328"/>
-[...2 lines deleted...]
-      <c r="D53" s="332"/>
+      <c r="A53" s="343"/>
+      <c r="B53" s="343"/>
+      <c r="C53" s="345"/>
+      <c r="D53" s="347"/>
       <c r="E53" s="109" t="s">
         <v>1</v>
       </c>
       <c r="F53" s="164" t="s">
         <v>159</v>
       </c>
       <c r="G53" s="109" t="s">
         <v>1</v>
       </c>
       <c r="H53" s="164" t="s">
         <v>159</v>
       </c>
       <c r="I53" s="109" t="s">
         <v>1</v>
       </c>
       <c r="J53" s="169" t="s">
         <v>159</v>
       </c>
       <c r="K53" s="110" t="s">
         <v>1</v>
       </c>
       <c r="L53" s="274" t="s">
         <v>159</v>
       </c>
     </row>
@@ -4765,51 +4844,51 @@
       </c>
       <c r="J54" s="104">
         <v>207</v>
       </c>
       <c r="K54" s="124" t="s">
         <v>388</v>
       </c>
       <c r="L54" s="104">
         <v>207</v>
       </c>
     </row>
     <row r="55" spans="1:14" s="39" customFormat="1" ht="30.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A55" s="246">
         <v>2</v>
       </c>
       <c r="B55" s="56" t="s">
         <v>75</v>
       </c>
       <c r="C55" s="260" t="s">
         <v>381</v>
       </c>
       <c r="D55" s="261" t="s">
         <v>385</v>
       </c>
       <c r="E55" s="124" t="s">
-        <v>459</v>
+        <v>457</v>
       </c>
       <c r="F55" s="124" t="s">
         <v>289</v>
       </c>
       <c r="G55" s="124" t="s">
         <v>410</v>
       </c>
       <c r="H55" s="124" t="s">
         <v>285</v>
       </c>
       <c r="I55" s="124" t="s">
         <v>420</v>
       </c>
       <c r="J55" s="124" t="s">
         <v>289</v>
       </c>
       <c r="K55" s="124" t="s">
         <v>410</v>
       </c>
       <c r="L55" s="124" t="s">
         <v>285</v>
       </c>
     </row>
     <row r="56" spans="1:14" s="39" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A56" s="246">
@@ -4905,110 +4984,110 @@
       </c>
       <c r="F58" s="305" t="s">
         <v>364</v>
       </c>
       <c r="G58" s="102" t="s">
         <v>402</v>
       </c>
       <c r="H58" s="305" t="s">
         <v>364</v>
       </c>
       <c r="I58" s="102" t="s">
         <v>403</v>
       </c>
       <c r="J58" s="305" t="s">
         <v>364</v>
       </c>
       <c r="K58" s="102" t="s">
         <v>403</v>
       </c>
       <c r="L58" s="305" t="s">
         <v>364</v>
       </c>
       <c r="N58" s="34"/>
     </row>
     <row r="59" spans="1:14" s="39" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A59" s="333" t="s">
+      <c r="A59" s="348" t="s">
         <v>12</v>
       </c>
-      <c r="B59" s="334"/>
-[...6 lines deleted...]
-      <c r="I59" s="334"/>
+      <c r="B59" s="349"/>
+      <c r="C59" s="349"/>
+      <c r="D59" s="349"/>
+      <c r="E59" s="349"/>
+      <c r="F59" s="349"/>
+      <c r="G59" s="349"/>
+      <c r="H59" s="349"/>
+      <c r="I59" s="349"/>
       <c r="J59" s="184"/>
     </row>
     <row r="60" spans="1:14" s="39" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A60" s="195"/>
       <c r="B60" s="40"/>
       <c r="C60" s="267"/>
       <c r="D60" s="268"/>
       <c r="E60" s="45"/>
       <c r="F60" s="45"/>
       <c r="G60" s="45"/>
       <c r="H60" s="45"/>
       <c r="I60" s="45"/>
       <c r="J60" s="184"/>
     </row>
     <row r="61" spans="1:14" s="39" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A61" s="327" t="s">
+      <c r="A61" s="342" t="s">
         <v>2</v>
       </c>
-      <c r="B61" s="327" t="s">
+      <c r="B61" s="342" t="s">
         <v>0</v>
       </c>
-      <c r="C61" s="329" t="s">
+      <c r="C61" s="344" t="s">
         <v>71</v>
       </c>
-      <c r="D61" s="331" t="s">
+      <c r="D61" s="346" t="s">
         <v>73</v>
       </c>
-      <c r="E61" s="335" t="s">
+      <c r="E61" s="350" t="s">
         <v>23</v>
       </c>
-      <c r="F61" s="336"/>
-      <c r="G61" s="335" t="s">
+      <c r="F61" s="351"/>
+      <c r="G61" s="350" t="s">
         <v>24</v>
       </c>
-      <c r="H61" s="336"/>
-      <c r="I61" s="335" t="s">
+      <c r="H61" s="351"/>
+      <c r="I61" s="350" t="s">
         <v>25</v>
       </c>
-      <c r="J61" s="336"/>
-      <c r="K61" s="335" t="s">
+      <c r="J61" s="351"/>
+      <c r="K61" s="350" t="s">
         <v>26</v>
       </c>
-      <c r="L61" s="336"/>
+      <c r="L61" s="351"/>
     </row>
     <row r="62" spans="1:14" s="39" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A62" s="328"/>
-[...2 lines deleted...]
-      <c r="D62" s="332"/>
+      <c r="A62" s="343"/>
+      <c r="B62" s="343"/>
+      <c r="C62" s="345"/>
+      <c r="D62" s="347"/>
       <c r="E62" s="115" t="s">
         <v>1</v>
       </c>
       <c r="F62" s="115" t="s">
         <v>159</v>
       </c>
       <c r="G62" s="115" t="s">
         <v>1</v>
       </c>
       <c r="H62" s="115" t="s">
         <v>159</v>
       </c>
       <c r="I62" s="115" t="s">
         <v>1</v>
       </c>
       <c r="J62" s="169" t="s">
         <v>159</v>
       </c>
       <c r="K62" s="115" t="s">
         <v>1</v>
       </c>
       <c r="L62" s="115" t="s">
         <v>159</v>
       </c>
     </row>
@@ -5029,136 +5108,136 @@
         <v>397</v>
       </c>
       <c r="F63" s="208" t="s">
         <v>285</v>
       </c>
       <c r="G63" s="120" t="s">
         <v>397</v>
       </c>
       <c r="H63" s="208" t="s">
         <v>285</v>
       </c>
       <c r="I63" s="120" t="s">
         <v>398</v>
       </c>
       <c r="J63" s="208" t="s">
         <v>285</v>
       </c>
       <c r="K63" s="120" t="s">
         <v>398</v>
       </c>
       <c r="L63" s="208" t="s">
         <v>285</v>
       </c>
     </row>
     <row r="64" spans="1:14" s="121" customFormat="1" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A64" s="337">
+      <c r="A64" s="352">
         <v>2</v>
       </c>
-      <c r="B64" s="340" t="s">
+      <c r="B64" s="355" t="s">
         <v>80</v>
       </c>
-      <c r="C64" s="343" t="s">
+      <c r="C64" s="358" t="s">
         <v>191</v>
       </c>
-      <c r="D64" s="346" t="s">
+      <c r="D64" s="361" t="s">
         <v>361</v>
       </c>
-      <c r="E64" s="349" t="s">
+      <c r="E64" s="364" t="s">
         <v>181</v>
       </c>
-      <c r="F64" s="350"/>
-      <c r="G64" s="349" t="s">
+      <c r="F64" s="365"/>
+      <c r="G64" s="364" t="s">
         <v>181</v>
       </c>
-      <c r="H64" s="350"/>
-      <c r="I64" s="349" t="s">
+      <c r="H64" s="365"/>
+      <c r="I64" s="364" t="s">
         <v>181</v>
       </c>
-      <c r="J64" s="350"/>
-      <c r="K64" s="349" t="s">
+      <c r="J64" s="365"/>
+      <c r="K64" s="364" t="s">
         <v>181</v>
       </c>
-      <c r="L64" s="350"/>
+      <c r="L64" s="365"/>
     </row>
     <row r="65" spans="1:12" s="39" customFormat="1" ht="21.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A65" s="338"/>
-[...2 lines deleted...]
-      <c r="D65" s="347"/>
+      <c r="A65" s="353"/>
+      <c r="B65" s="356"/>
+      <c r="C65" s="359"/>
+      <c r="D65" s="362"/>
       <c r="E65" s="117" t="s">
         <v>414</v>
       </c>
       <c r="F65" s="120" t="s">
         <v>285</v>
       </c>
       <c r="G65" s="310" t="s">
         <v>414</v>
       </c>
       <c r="H65" s="120" t="s">
         <v>285</v>
       </c>
       <c r="I65" s="276" t="s">
         <v>416</v>
       </c>
       <c r="J65" s="120" t="s">
         <v>285</v>
       </c>
       <c r="K65" s="310" t="s">
         <v>414</v>
       </c>
       <c r="L65" s="120" t="s">
         <v>285</v>
       </c>
     </row>
     <row r="66" spans="1:12" s="121" customFormat="1" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A66" s="338"/>
-[...3 lines deleted...]
-      <c r="E66" s="355" t="s">
+      <c r="A66" s="353"/>
+      <c r="B66" s="356"/>
+      <c r="C66" s="359"/>
+      <c r="D66" s="362"/>
+      <c r="E66" s="370" t="s">
         <v>182</v>
       </c>
-      <c r="F66" s="356"/>
-      <c r="G66" s="355" t="s">
+      <c r="F66" s="371"/>
+      <c r="G66" s="370" t="s">
         <v>182</v>
       </c>
-      <c r="H66" s="356"/>
-      <c r="I66" s="355" t="s">
+      <c r="H66" s="371"/>
+      <c r="I66" s="370" t="s">
         <v>182</v>
       </c>
-      <c r="J66" s="356"/>
-      <c r="K66" s="355" t="s">
+      <c r="J66" s="371"/>
+      <c r="K66" s="370" t="s">
         <v>182</v>
       </c>
-      <c r="L66" s="356"/>
+      <c r="L66" s="371"/>
     </row>
     <row r="67" spans="1:12" s="121" customFormat="1" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A67" s="339"/>
-[...2 lines deleted...]
-      <c r="D67" s="348"/>
+      <c r="A67" s="354"/>
+      <c r="B67" s="357"/>
+      <c r="C67" s="360"/>
+      <c r="D67" s="363"/>
       <c r="E67" s="239" t="s">
         <v>415</v>
       </c>
       <c r="F67" s="120">
         <v>604</v>
       </c>
       <c r="G67" s="310" t="s">
         <v>415</v>
       </c>
       <c r="H67" s="120">
         <v>604</v>
       </c>
       <c r="I67" s="276" t="s">
         <v>417</v>
       </c>
       <c r="J67" s="120">
         <v>604</v>
       </c>
       <c r="K67" s="310" t="s">
         <v>415</v>
       </c>
       <c r="L67" s="120">
         <v>604</v>
       </c>
     </row>
@@ -5229,110 +5308,110 @@
         <v>409</v>
       </c>
       <c r="J69" s="104" t="s">
         <v>289</v>
       </c>
       <c r="K69" s="124" t="s">
         <v>409</v>
       </c>
       <c r="L69" s="104" t="s">
         <v>289</v>
       </c>
     </row>
     <row r="70" spans="1:12" s="39" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A70" s="179"/>
       <c r="B70" s="26"/>
       <c r="C70" s="265"/>
       <c r="D70" s="266"/>
       <c r="E70" s="24"/>
       <c r="F70" s="24"/>
       <c r="G70" s="24"/>
       <c r="H70" s="24"/>
       <c r="I70" s="24"/>
       <c r="J70" s="184"/>
     </row>
     <row r="71" spans="1:12" s="39" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A71" s="333" t="s">
+      <c r="A71" s="348" t="s">
         <v>13</v>
       </c>
-      <c r="B71" s="334"/>
-[...6 lines deleted...]
-      <c r="I71" s="334"/>
+      <c r="B71" s="349"/>
+      <c r="C71" s="349"/>
+      <c r="D71" s="349"/>
+      <c r="E71" s="349"/>
+      <c r="F71" s="349"/>
+      <c r="G71" s="349"/>
+      <c r="H71" s="349"/>
+      <c r="I71" s="349"/>
       <c r="J71" s="184"/>
     </row>
     <row r="72" spans="1:12" s="39" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A72" s="195"/>
       <c r="B72" s="40"/>
       <c r="C72" s="267"/>
       <c r="D72" s="268"/>
       <c r="E72" s="45"/>
       <c r="F72" s="45"/>
       <c r="G72" s="45"/>
       <c r="H72" s="45"/>
       <c r="I72" s="45"/>
       <c r="J72" s="184"/>
     </row>
     <row r="73" spans="1:12" s="39" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A73" s="327" t="s">
+      <c r="A73" s="342" t="s">
         <v>2</v>
       </c>
-      <c r="B73" s="327" t="s">
+      <c r="B73" s="342" t="s">
         <v>0</v>
       </c>
-      <c r="C73" s="329" t="s">
+      <c r="C73" s="344" t="s">
         <v>71</v>
       </c>
-      <c r="D73" s="331" t="s">
+      <c r="D73" s="346" t="s">
         <v>73</v>
       </c>
-      <c r="E73" s="335" t="s">
+      <c r="E73" s="350" t="s">
         <v>27</v>
       </c>
-      <c r="F73" s="336"/>
-      <c r="G73" s="335" t="s">
+      <c r="F73" s="351"/>
+      <c r="G73" s="350" t="s">
         <v>28</v>
       </c>
-      <c r="H73" s="336"/>
-      <c r="I73" s="335" t="s">
+      <c r="H73" s="351"/>
+      <c r="I73" s="350" t="s">
         <v>29</v>
       </c>
-      <c r="J73" s="336"/>
-      <c r="K73" s="335" t="s">
+      <c r="J73" s="351"/>
+      <c r="K73" s="350" t="s">
         <v>30</v>
       </c>
-      <c r="L73" s="336"/>
+      <c r="L73" s="351"/>
     </row>
     <row r="74" spans="1:12" s="39" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A74" s="328"/>
-[...2 lines deleted...]
-      <c r="D74" s="332"/>
+      <c r="A74" s="343"/>
+      <c r="B74" s="343"/>
+      <c r="C74" s="345"/>
+      <c r="D74" s="347"/>
       <c r="E74" s="115" t="s">
         <v>1</v>
       </c>
       <c r="F74" s="115" t="s">
         <v>159</v>
       </c>
       <c r="G74" s="115" t="s">
         <v>1</v>
       </c>
       <c r="H74" s="115" t="s">
         <v>159</v>
       </c>
       <c r="I74" s="115" t="s">
         <v>1</v>
       </c>
       <c r="J74" s="169" t="s">
         <v>159</v>
       </c>
       <c r="K74" s="115" t="s">
         <v>1</v>
       </c>
       <c r="L74" s="115" t="s">
         <v>159</v>
       </c>
     </row>
@@ -5353,136 +5432,136 @@
         <v>388</v>
       </c>
       <c r="F75" s="119" t="s">
         <v>285</v>
       </c>
       <c r="G75" s="120" t="s">
         <v>388</v>
       </c>
       <c r="H75" s="125" t="s">
         <v>285</v>
       </c>
       <c r="I75" s="120" t="s">
         <v>388</v>
       </c>
       <c r="J75" s="125" t="s">
         <v>285</v>
       </c>
       <c r="K75" s="120" t="s">
         <v>388</v>
       </c>
       <c r="L75" s="125" t="s">
         <v>285</v>
       </c>
     </row>
     <row r="76" spans="1:12" s="121" customFormat="1" ht="19.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A76" s="337">
+      <c r="A76" s="352">
         <v>2</v>
       </c>
-      <c r="B76" s="340" t="s">
+      <c r="B76" s="355" t="s">
         <v>80</v>
       </c>
-      <c r="C76" s="343" t="s">
+      <c r="C76" s="358" t="s">
         <v>193</v>
       </c>
-      <c r="D76" s="346" t="s">
+      <c r="D76" s="361" t="s">
         <v>356</v>
       </c>
-      <c r="E76" s="349" t="s">
+      <c r="E76" s="364" t="s">
         <v>181</v>
       </c>
-      <c r="F76" s="350"/>
-      <c r="G76" s="349" t="s">
+      <c r="F76" s="365"/>
+      <c r="G76" s="364" t="s">
         <v>181</v>
       </c>
-      <c r="H76" s="350"/>
-      <c r="I76" s="349" t="s">
+      <c r="H76" s="365"/>
+      <c r="I76" s="364" t="s">
         <v>181</v>
       </c>
-      <c r="J76" s="350"/>
-      <c r="K76" s="349" t="s">
+      <c r="J76" s="365"/>
+      <c r="K76" s="364" t="s">
         <v>181</v>
       </c>
-      <c r="L76" s="350"/>
+      <c r="L76" s="365"/>
     </row>
     <row r="77" spans="1:12" s="121" customFormat="1" ht="24.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A77" s="338"/>
-[...2 lines deleted...]
-      <c r="D77" s="347"/>
+      <c r="A77" s="353"/>
+      <c r="B77" s="356"/>
+      <c r="C77" s="359"/>
+      <c r="D77" s="362"/>
       <c r="E77" s="239" t="s">
         <v>418</v>
       </c>
       <c r="F77" s="120" t="s">
-        <v>493</v>
+        <v>491</v>
       </c>
       <c r="G77" s="322" t="s">
         <v>418</v>
       </c>
       <c r="H77" s="120" t="s">
-        <v>493</v>
+        <v>491</v>
       </c>
       <c r="I77" s="310" t="s">
         <v>418</v>
       </c>
       <c r="J77" s="120" t="s">
-        <v>493</v>
+        <v>491</v>
       </c>
       <c r="K77" s="322" t="s">
         <v>418</v>
       </c>
       <c r="L77" s="120" t="s">
-        <v>493</v>
+        <v>491</v>
       </c>
     </row>
     <row r="78" spans="1:12" s="121" customFormat="1" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A78" s="338"/>
-[...3 lines deleted...]
-      <c r="E78" s="355" t="s">
+      <c r="A78" s="353"/>
+      <c r="B78" s="356"/>
+      <c r="C78" s="359"/>
+      <c r="D78" s="362"/>
+      <c r="E78" s="370" t="s">
         <v>182</v>
       </c>
-      <c r="F78" s="356"/>
-      <c r="G78" s="355" t="s">
+      <c r="F78" s="371"/>
+      <c r="G78" s="370" t="s">
         <v>182</v>
       </c>
-      <c r="H78" s="356"/>
-      <c r="I78" s="355" t="s">
+      <c r="H78" s="371"/>
+      <c r="I78" s="370" t="s">
         <v>182</v>
       </c>
-      <c r="J78" s="356"/>
-      <c r="K78" s="355" t="s">
+      <c r="J78" s="371"/>
+      <c r="K78" s="370" t="s">
         <v>182</v>
       </c>
-      <c r="L78" s="356"/>
+      <c r="L78" s="371"/>
     </row>
     <row r="79" spans="1:12" s="39" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A79" s="339"/>
-[...2 lines deleted...]
-      <c r="D79" s="348"/>
+      <c r="A79" s="354"/>
+      <c r="B79" s="357"/>
+      <c r="C79" s="360"/>
+      <c r="D79" s="363"/>
       <c r="E79" s="239" t="s">
         <v>400</v>
       </c>
       <c r="F79" s="120">
         <v>604</v>
       </c>
       <c r="G79" s="322" t="s">
         <v>400</v>
       </c>
       <c r="H79" s="120">
         <v>604</v>
       </c>
       <c r="I79" s="310" t="s">
         <v>400</v>
       </c>
       <c r="J79" s="120">
         <v>604</v>
       </c>
       <c r="K79" s="322" t="s">
         <v>400</v>
       </c>
       <c r="L79" s="120">
         <v>604</v>
       </c>
     </row>
@@ -5577,112 +5656,112 @@
     <row r="83" spans="1:12" s="39" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A83" s="253"/>
       <c r="B83" s="176"/>
       <c r="C83" s="269"/>
       <c r="D83" s="270"/>
       <c r="E83" s="36"/>
       <c r="F83" s="178"/>
       <c r="G83" s="153"/>
       <c r="H83" s="153"/>
       <c r="I83" s="153"/>
       <c r="J83" s="184"/>
     </row>
     <row r="84" spans="1:12" s="121" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A84" s="253"/>
       <c r="B84" s="176"/>
       <c r="C84" s="269"/>
       <c r="D84" s="270"/>
       <c r="E84" s="36"/>
       <c r="F84" s="178"/>
       <c r="G84" s="153"/>
       <c r="H84" s="153"/>
       <c r="I84" s="153"/>
       <c r="J84" s="184"/>
     </row>
     <row r="85" spans="1:12" s="39" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A85" s="333" t="s">
+      <c r="A85" s="348" t="s">
         <v>14</v>
       </c>
-      <c r="B85" s="334"/>
-[...6 lines deleted...]
-      <c r="I85" s="334"/>
+      <c r="B85" s="349"/>
+      <c r="C85" s="349"/>
+      <c r="D85" s="349"/>
+      <c r="E85" s="349"/>
+      <c r="F85" s="349"/>
+      <c r="G85" s="349"/>
+      <c r="H85" s="349"/>
+      <c r="I85" s="349"/>
       <c r="J85" s="184"/>
     </row>
     <row r="86" spans="1:12" s="39" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A86" s="195"/>
       <c r="B86" s="40"/>
       <c r="C86" s="267"/>
       <c r="D86" s="268"/>
       <c r="E86" s="123"/>
       <c r="F86" s="123"/>
       <c r="G86" s="123"/>
       <c r="H86" s="123"/>
       <c r="I86" s="123"/>
       <c r="J86" s="184"/>
       <c r="K86" s="121"/>
       <c r="L86" s="121"/>
     </row>
     <row r="87" spans="1:12" s="39" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A87" s="327" t="s">
+      <c r="A87" s="342" t="s">
         <v>2</v>
       </c>
-      <c r="B87" s="327" t="s">
+      <c r="B87" s="342" t="s">
         <v>0</v>
       </c>
-      <c r="C87" s="329" t="s">
+      <c r="C87" s="344" t="s">
         <v>71</v>
       </c>
-      <c r="D87" s="331" t="s">
+      <c r="D87" s="346" t="s">
         <v>73</v>
       </c>
-      <c r="E87" s="335" t="s">
+      <c r="E87" s="350" t="s">
         <v>67</v>
       </c>
-      <c r="F87" s="336"/>
-      <c r="G87" s="335" t="s">
+      <c r="F87" s="351"/>
+      <c r="G87" s="350" t="s">
         <v>68</v>
       </c>
-      <c r="H87" s="336"/>
-      <c r="I87" s="335" t="s">
+      <c r="H87" s="351"/>
+      <c r="I87" s="350" t="s">
         <v>69</v>
       </c>
-      <c r="J87" s="336"/>
-      <c r="K87" s="335" t="s">
+      <c r="J87" s="351"/>
+      <c r="K87" s="350" t="s">
         <v>70</v>
       </c>
-      <c r="L87" s="336"/>
+      <c r="L87" s="351"/>
     </row>
     <row r="88" spans="1:12" s="39" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A88" s="328"/>
-[...2 lines deleted...]
-      <c r="D88" s="332"/>
+      <c r="A88" s="343"/>
+      <c r="B88" s="343"/>
+      <c r="C88" s="345"/>
+      <c r="D88" s="347"/>
       <c r="E88" s="122" t="s">
         <v>1</v>
       </c>
       <c r="F88" s="122" t="s">
         <v>159</v>
       </c>
       <c r="G88" s="122" t="s">
         <v>1</v>
       </c>
       <c r="H88" s="122" t="s">
         <v>159</v>
       </c>
       <c r="I88" s="122" t="s">
         <v>1</v>
       </c>
       <c r="J88" s="169" t="s">
         <v>159</v>
       </c>
       <c r="K88" s="122" t="s">
         <v>1</v>
       </c>
       <c r="L88" s="122" t="s">
         <v>159</v>
       </c>
     </row>
@@ -5703,136 +5782,136 @@
         <v>370</v>
       </c>
       <c r="F89" s="125" t="s">
         <v>285</v>
       </c>
       <c r="G89" s="120" t="s">
         <v>370</v>
       </c>
       <c r="H89" s="125" t="s">
         <v>285</v>
       </c>
       <c r="I89" s="120" t="s">
         <v>370</v>
       </c>
       <c r="J89" s="125" t="s">
         <v>285</v>
       </c>
       <c r="K89" s="120" t="s">
         <v>370</v>
       </c>
       <c r="L89" s="125" t="s">
         <v>285</v>
       </c>
     </row>
     <row r="90" spans="1:12" s="121" customFormat="1" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A90" s="337">
+      <c r="A90" s="352">
         <v>2</v>
       </c>
-      <c r="B90" s="340" t="s">
+      <c r="B90" s="355" t="s">
         <v>80</v>
       </c>
-      <c r="C90" s="343" t="s">
+      <c r="C90" s="358" t="s">
         <v>193</v>
       </c>
-      <c r="D90" s="346" t="s">
+      <c r="D90" s="361" t="s">
         <v>360</v>
       </c>
-      <c r="E90" s="349" t="s">
+      <c r="E90" s="364" t="s">
         <v>181</v>
       </c>
-      <c r="F90" s="350"/>
-      <c r="G90" s="349" t="s">
+      <c r="F90" s="365"/>
+      <c r="G90" s="364" t="s">
         <v>181</v>
       </c>
-      <c r="H90" s="350"/>
-      <c r="I90" s="349" t="s">
+      <c r="H90" s="365"/>
+      <c r="I90" s="364" t="s">
         <v>181</v>
       </c>
-      <c r="J90" s="350"/>
-      <c r="K90" s="349" t="s">
+      <c r="J90" s="365"/>
+      <c r="K90" s="364" t="s">
         <v>181</v>
       </c>
-      <c r="L90" s="350"/>
+      <c r="L90" s="365"/>
     </row>
     <row r="91" spans="1:12" s="121" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A91" s="338"/>
-[...2 lines deleted...]
-      <c r="D91" s="347"/>
+      <c r="A91" s="353"/>
+      <c r="B91" s="356"/>
+      <c r="C91" s="359"/>
+      <c r="D91" s="362"/>
       <c r="E91" s="239" t="s">
         <v>365</v>
       </c>
       <c r="F91" s="120" t="s">
         <v>285</v>
       </c>
       <c r="G91" s="276" t="s">
         <v>371</v>
       </c>
       <c r="H91" s="120" t="s">
         <v>285</v>
       </c>
       <c r="I91" s="282" t="s">
         <v>375</v>
       </c>
       <c r="J91" s="120" t="s">
         <v>285</v>
       </c>
       <c r="K91" s="282" t="s">
         <v>371</v>
       </c>
       <c r="L91" s="120" t="s">
         <v>285</v>
       </c>
     </row>
     <row r="92" spans="1:12" s="121" customFormat="1" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A92" s="338"/>
-[...3 lines deleted...]
-      <c r="E92" s="355" t="s">
+      <c r="A92" s="353"/>
+      <c r="B92" s="356"/>
+      <c r="C92" s="359"/>
+      <c r="D92" s="362"/>
+      <c r="E92" s="370" t="s">
         <v>182</v>
       </c>
-      <c r="F92" s="356"/>
-      <c r="G92" s="355" t="s">
+      <c r="F92" s="371"/>
+      <c r="G92" s="370" t="s">
         <v>182</v>
       </c>
-      <c r="H92" s="356"/>
-      <c r="I92" s="355" t="s">
+      <c r="H92" s="371"/>
+      <c r="I92" s="370" t="s">
         <v>182</v>
       </c>
-      <c r="J92" s="356"/>
-      <c r="K92" s="355" t="s">
+      <c r="J92" s="371"/>
+      <c r="K92" s="370" t="s">
         <v>182</v>
       </c>
-      <c r="L92" s="356"/>
+      <c r="L92" s="371"/>
     </row>
     <row r="93" spans="1:12" s="39" customFormat="1" ht="26.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A93" s="339"/>
-[...2 lines deleted...]
-      <c r="D93" s="348"/>
+      <c r="A93" s="354"/>
+      <c r="B93" s="357"/>
+      <c r="C93" s="360"/>
+      <c r="D93" s="363"/>
       <c r="E93" s="239" t="s">
         <v>366</v>
       </c>
       <c r="F93" s="120">
         <v>604</v>
       </c>
       <c r="G93" s="276" t="s">
         <v>374</v>
       </c>
       <c r="H93" s="120">
         <v>604</v>
       </c>
       <c r="I93" s="282" t="s">
         <v>299</v>
       </c>
       <c r="J93" s="120">
         <v>604</v>
       </c>
       <c r="K93" s="282" t="s">
         <v>374</v>
       </c>
       <c r="L93" s="120">
         <v>604</v>
       </c>
     </row>
@@ -6273,187 +6352,187 @@
     <mergeCell ref="B73:B74"/>
     <mergeCell ref="C73:C74"/>
     <mergeCell ref="A85:I85"/>
     <mergeCell ref="D73:D74"/>
     <mergeCell ref="D87:D88"/>
     <mergeCell ref="A15:A16"/>
     <mergeCell ref="B15:B16"/>
     <mergeCell ref="C15:C16"/>
     <mergeCell ref="D15:D16"/>
     <mergeCell ref="A31:I31"/>
     <mergeCell ref="K52:L52"/>
     <mergeCell ref="A33:A34"/>
     <mergeCell ref="B33:B34"/>
     <mergeCell ref="C33:C34"/>
     <mergeCell ref="D33:D34"/>
   </mergeCells>
   <pageMargins left="0.2" right="0.2" top="0.5" bottom="0.5" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:L49"/>
   <sheetViews>
-    <sheetView topLeftCell="A25" workbookViewId="0">
-      <selection activeCell="M46" sqref="M46"/>
+    <sheetView tabSelected="1" topLeftCell="A7" workbookViewId="0">
+      <selection activeCell="L22" sqref="L22"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="4.28515625" style="183" customWidth="1"/>
     <col min="2" max="2" width="22.28515625" customWidth="1"/>
     <col min="3" max="3" width="21.7109375" customWidth="1"/>
     <col min="4" max="4" width="21.7109375" style="14" customWidth="1"/>
     <col min="5" max="5" width="11.7109375" style="184" customWidth="1"/>
     <col min="6" max="6" width="6.7109375" style="184" customWidth="1"/>
     <col min="7" max="7" width="11.7109375" style="184" customWidth="1"/>
     <col min="8" max="8" width="6.7109375" style="184" customWidth="1"/>
     <col min="9" max="9" width="11.7109375" style="184" customWidth="1"/>
     <col min="10" max="10" width="6.7109375" style="184" customWidth="1"/>
     <col min="11" max="11" width="11.7109375" style="184" customWidth="1"/>
     <col min="12" max="12" width="6.7109375" style="184" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A1" s="351" t="s">
+      <c r="A1" s="366" t="s">
         <v>350</v>
       </c>
-      <c r="B1" s="352"/>
-[...6 lines deleted...]
-      <c r="I1" s="352"/>
+      <c r="B1" s="367"/>
+      <c r="C1" s="367"/>
+      <c r="D1" s="367"/>
+      <c r="E1" s="367"/>
+      <c r="F1" s="367"/>
+      <c r="G1" s="367"/>
+      <c r="H1" s="367"/>
+      <c r="I1" s="367"/>
       <c r="J1" s="195"/>
     </row>
     <row r="2" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A2" s="247"/>
       <c r="B2" s="53"/>
       <c r="C2" s="53"/>
       <c r="D2" s="35"/>
       <c r="E2" s="195"/>
       <c r="F2" s="195"/>
       <c r="G2" s="195"/>
       <c r="H2" s="195"/>
       <c r="I2" s="195"/>
       <c r="J2" s="195"/>
     </row>
     <row r="3" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A3" s="353" t="s">
+      <c r="A3" s="368" t="s">
         <v>349</v>
       </c>
-      <c r="B3" s="352"/>
-[...6 lines deleted...]
-      <c r="I3" s="352"/>
+      <c r="B3" s="367"/>
+      <c r="C3" s="367"/>
+      <c r="D3" s="367"/>
+      <c r="E3" s="367"/>
+      <c r="F3" s="367"/>
+      <c r="G3" s="367"/>
+      <c r="H3" s="367"/>
+      <c r="I3" s="367"/>
       <c r="J3" s="195"/>
     </row>
     <row r="4" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A4" s="252"/>
       <c r="B4" s="20"/>
       <c r="C4" s="23"/>
       <c r="D4" s="29"/>
       <c r="E4" s="195"/>
       <c r="F4" s="195"/>
       <c r="G4" s="195"/>
       <c r="H4" s="195"/>
       <c r="I4" s="195"/>
       <c r="J4" s="195"/>
     </row>
     <row r="5" spans="1:12" s="39" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A5" s="333" t="s">
+      <c r="A5" s="348" t="s">
         <v>41</v>
       </c>
-      <c r="B5" s="334"/>
-[...6 lines deleted...]
-      <c r="I5" s="334"/>
+      <c r="B5" s="349"/>
+      <c r="C5" s="349"/>
+      <c r="D5" s="349"/>
+      <c r="E5" s="349"/>
+      <c r="F5" s="349"/>
+      <c r="G5" s="349"/>
+      <c r="H5" s="349"/>
+      <c r="I5" s="349"/>
       <c r="J5" s="195"/>
       <c r="K5" s="184"/>
       <c r="L5" s="184"/>
     </row>
     <row r="6" spans="1:12" s="39" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A6" s="195"/>
       <c r="B6" s="40"/>
       <c r="C6" s="45"/>
       <c r="D6" s="45"/>
       <c r="E6" s="195"/>
       <c r="F6" s="195"/>
       <c r="G6" s="195"/>
       <c r="H6" s="195"/>
       <c r="I6" s="195"/>
       <c r="J6" s="195"/>
       <c r="K6" s="184"/>
       <c r="L6" s="184"/>
     </row>
     <row r="7" spans="1:12" s="39" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A7" s="327" t="s">
+      <c r="A7" s="342" t="s">
         <v>2</v>
       </c>
-      <c r="B7" s="327" t="s">
+      <c r="B7" s="342" t="s">
         <v>0</v>
       </c>
-      <c r="C7" s="357" t="s">
+      <c r="C7" s="372" t="s">
         <v>71</v>
       </c>
-      <c r="D7" s="359" t="s">
+      <c r="D7" s="374" t="s">
         <v>73</v>
       </c>
-      <c r="E7" s="335" t="s">
+      <c r="E7" s="350" t="s">
         <v>38</v>
       </c>
-      <c r="F7" s="336"/>
-      <c r="G7" s="335" t="s">
+      <c r="F7" s="351"/>
+      <c r="G7" s="350" t="s">
         <v>39</v>
       </c>
-      <c r="H7" s="336"/>
-      <c r="I7" s="335" t="s">
+      <c r="H7" s="351"/>
+      <c r="I7" s="350" t="s">
         <v>40</v>
       </c>
-      <c r="J7" s="336"/>
-      <c r="K7" s="363" t="s">
+      <c r="J7" s="351"/>
+      <c r="K7" s="378" t="s">
         <v>43</v>
       </c>
-      <c r="L7" s="364"/>
+      <c r="L7" s="379"/>
     </row>
     <row r="8" spans="1:12" s="39" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A8" s="328"/>
-[...2 lines deleted...]
-      <c r="D8" s="360"/>
+      <c r="A8" s="343"/>
+      <c r="B8" s="343"/>
+      <c r="C8" s="373"/>
+      <c r="D8" s="375"/>
       <c r="E8" s="187" t="s">
         <v>1</v>
       </c>
       <c r="F8" s="187" t="s">
         <v>159</v>
       </c>
       <c r="G8" s="187" t="s">
         <v>1</v>
       </c>
       <c r="H8" s="187" t="s">
         <v>159</v>
       </c>
       <c r="I8" s="187" t="s">
         <v>1</v>
       </c>
       <c r="J8" s="187" t="s">
         <v>159</v>
       </c>
       <c r="K8" s="187" t="s">
         <v>1</v>
       </c>
       <c r="L8" s="187" t="s">
         <v>159</v>
       </c>
     </row>
@@ -6525,207 +6604,207 @@
       </c>
       <c r="J10" s="305" t="s">
         <v>285</v>
       </c>
       <c r="K10" s="305" t="s">
         <v>422</v>
       </c>
       <c r="L10" s="305" t="s">
         <v>285</v>
       </c>
     </row>
     <row r="11" spans="1:12" s="39" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A11" s="246">
         <v>3</v>
       </c>
       <c r="B11" s="58" t="s">
         <v>85</v>
       </c>
       <c r="C11" s="38" t="s">
         <v>227</v>
       </c>
       <c r="D11" s="38" t="s">
         <v>419</v>
       </c>
       <c r="E11" s="189" t="s">
-        <v>423</v>
+        <v>510</v>
       </c>
       <c r="F11" s="211" t="s">
         <v>285</v>
       </c>
-      <c r="G11" s="305" t="s">
-        <v>423</v>
+      <c r="G11" s="338" t="s">
+        <v>510</v>
       </c>
       <c r="H11" s="305" t="s">
         <v>285</v>
       </c>
       <c r="I11" s="305" t="s">
-        <v>424</v>
+        <v>511</v>
       </c>
       <c r="J11" s="305" t="s">
         <v>285</v>
       </c>
-      <c r="K11" s="305" t="s">
-        <v>424</v>
+      <c r="K11" s="338" t="s">
+        <v>511</v>
       </c>
       <c r="L11" s="305" t="s">
         <v>285</v>
       </c>
     </row>
     <row r="12" spans="1:12" s="39" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A12" s="246">
         <v>4</v>
       </c>
       <c r="B12" s="58" t="s">
         <v>86</v>
       </c>
       <c r="C12" s="54" t="s">
         <v>228</v>
       </c>
       <c r="D12" s="70" t="s">
         <v>295</v>
       </c>
       <c r="E12" s="189" t="s">
-        <v>425</v>
+        <v>424</v>
       </c>
       <c r="F12" s="189" t="s">
         <v>364</v>
       </c>
       <c r="G12" s="305" t="s">
-        <v>425</v>
+        <v>424</v>
       </c>
       <c r="H12" s="305" t="s">
         <v>364</v>
       </c>
       <c r="I12" s="305" t="s">
-        <v>426</v>
+        <v>425</v>
       </c>
       <c r="J12" s="305" t="s">
         <v>364</v>
       </c>
       <c r="K12" s="305" t="s">
-        <v>426</v>
+        <v>425</v>
       </c>
       <c r="L12" s="305" t="s">
         <v>364</v>
       </c>
     </row>
     <row r="13" spans="1:12" s="39" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A13" s="246">
         <v>5</v>
       </c>
       <c r="B13" s="180" t="s">
         <v>87</v>
       </c>
       <c r="C13" s="38" t="s">
         <v>196</v>
       </c>
       <c r="D13" s="38" t="s">
         <v>229</v>
       </c>
       <c r="E13" s="189" t="s">
-        <v>427</v>
+        <v>426</v>
       </c>
       <c r="F13" s="189" t="s">
         <v>364</v>
       </c>
       <c r="G13" s="305" t="s">
-        <v>427</v>
+        <v>426</v>
       </c>
       <c r="H13" s="305" t="s">
         <v>364</v>
       </c>
       <c r="I13" s="243" t="s">
-        <v>428</v>
+        <v>427</v>
       </c>
       <c r="J13" s="243" t="s">
         <v>364</v>
       </c>
       <c r="K13" s="305" t="s">
-        <v>428</v>
+        <v>427</v>
       </c>
       <c r="L13" s="305" t="s">
         <v>364</v>
       </c>
     </row>
     <row r="14" spans="1:12" s="121" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A14" s="179"/>
       <c r="B14" s="153"/>
       <c r="C14" s="113"/>
       <c r="D14" s="113"/>
       <c r="E14" s="179"/>
       <c r="F14" s="179"/>
       <c r="G14" s="179"/>
       <c r="H14" s="179"/>
       <c r="I14" s="179"/>
       <c r="J14" s="179"/>
       <c r="K14" s="191"/>
       <c r="L14" s="191"/>
     </row>
     <row r="15" spans="1:12" s="39" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A15" s="179"/>
       <c r="B15" s="47"/>
       <c r="C15" s="24"/>
       <c r="D15" s="24"/>
       <c r="E15" s="179"/>
       <c r="F15" s="179"/>
       <c r="G15" s="179"/>
       <c r="H15" s="179"/>
       <c r="I15" s="179"/>
       <c r="J15" s="179"/>
       <c r="K15" s="184"/>
       <c r="L15" s="184"/>
     </row>
     <row r="16" spans="1:12" s="121" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A16" s="327" t="s">
+      <c r="A16" s="342" t="s">
         <v>2</v>
       </c>
-      <c r="B16" s="327" t="s">
+      <c r="B16" s="342" t="s">
         <v>0</v>
       </c>
-      <c r="C16" s="357" t="s">
+      <c r="C16" s="372" t="s">
         <v>71</v>
       </c>
-      <c r="D16" s="359" t="s">
+      <c r="D16" s="374" t="s">
         <v>73</v>
       </c>
-      <c r="E16" s="335" t="s">
+      <c r="E16" s="350" t="s">
         <v>178</v>
       </c>
-      <c r="F16" s="336"/>
+      <c r="F16" s="351"/>
       <c r="G16" s="179"/>
       <c r="H16" s="179"/>
       <c r="I16" s="179"/>
       <c r="J16" s="179"/>
       <c r="K16" s="184"/>
       <c r="L16" s="184"/>
     </row>
     <row r="17" spans="1:12" s="121" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A17" s="328"/>
-[...2 lines deleted...]
-      <c r="D17" s="360"/>
+      <c r="A17" s="343"/>
+      <c r="B17" s="343"/>
+      <c r="C17" s="373"/>
+      <c r="D17" s="375"/>
       <c r="E17" s="231" t="s">
         <v>1</v>
       </c>
       <c r="F17" s="231" t="s">
         <v>159</v>
       </c>
       <c r="G17" s="179"/>
       <c r="H17" s="179"/>
       <c r="I17" s="179"/>
       <c r="J17" s="179"/>
       <c r="K17" s="184"/>
       <c r="L17" s="184"/>
     </row>
     <row r="18" spans="1:12" s="121" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A18" s="246">
         <v>1</v>
       </c>
       <c r="B18" s="5" t="s">
         <v>83</v>
       </c>
       <c r="C18" s="242" t="s">
         <v>195</v>
       </c>
       <c r="D18" s="242" t="s">
         <v>272</v>
@@ -6760,104 +6839,104 @@
         <v>422</v>
       </c>
       <c r="F19" s="305" t="s">
         <v>285</v>
       </c>
       <c r="G19" s="179"/>
       <c r="H19" s="179"/>
       <c r="I19" s="179"/>
       <c r="J19" s="179"/>
       <c r="K19" s="184"/>
       <c r="L19" s="184"/>
     </row>
     <row r="20" spans="1:12" s="121" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A20" s="246">
         <v>3</v>
       </c>
       <c r="B20" s="58" t="s">
         <v>85</v>
       </c>
       <c r="C20" s="242" t="s">
         <v>227</v>
       </c>
       <c r="D20" s="242" t="s">
         <v>419</v>
       </c>
-      <c r="E20" s="305" t="s">
-        <v>423</v>
+      <c r="E20" s="338" t="s">
+        <v>510</v>
       </c>
       <c r="F20" s="305" t="s">
         <v>285</v>
       </c>
       <c r="G20" s="179"/>
       <c r="H20" s="179"/>
       <c r="I20" s="179"/>
       <c r="J20" s="179"/>
       <c r="K20" s="184"/>
       <c r="L20" s="184"/>
     </row>
     <row r="21" spans="1:12" s="121" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A21" s="246">
         <v>4</v>
       </c>
       <c r="B21" s="58" t="s">
         <v>86</v>
       </c>
       <c r="C21" s="242" t="s">
         <v>228</v>
       </c>
       <c r="D21" s="242" t="s">
         <v>295</v>
       </c>
       <c r="E21" s="305" t="s">
-        <v>425</v>
+        <v>424</v>
       </c>
       <c r="F21" s="305" t="s">
         <v>364</v>
       </c>
       <c r="G21" s="179"/>
       <c r="H21" s="179"/>
       <c r="I21" s="179"/>
       <c r="J21" s="179"/>
       <c r="K21" s="184"/>
       <c r="L21" s="184"/>
     </row>
     <row r="22" spans="1:12" s="121" customFormat="1" ht="30.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A22" s="246">
         <v>5</v>
       </c>
       <c r="B22" s="180" t="s">
         <v>87</v>
       </c>
       <c r="C22" s="242" t="s">
         <v>196</v>
       </c>
       <c r="D22" s="242" t="s">
         <v>229</v>
       </c>
       <c r="E22" s="243" t="s">
-        <v>429</v>
+        <v>428</v>
       </c>
       <c r="F22" s="243" t="s">
         <v>289</v>
       </c>
       <c r="G22" s="179"/>
       <c r="H22" s="179"/>
       <c r="I22" s="179"/>
       <c r="J22" s="179"/>
       <c r="K22" s="184"/>
       <c r="L22" s="184"/>
     </row>
     <row r="23" spans="1:12" s="121" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A23" s="179"/>
       <c r="B23" s="47"/>
       <c r="C23" s="113"/>
       <c r="D23" s="113"/>
       <c r="E23" s="179"/>
       <c r="F23" s="179"/>
       <c r="G23" s="179"/>
       <c r="H23" s="179"/>
       <c r="I23" s="179"/>
       <c r="J23" s="179"/>
       <c r="K23" s="184"/>
       <c r="L23" s="184"/>
     </row>
@@ -6938,114 +7017,114 @@
       <c r="D29" s="113"/>
       <c r="E29" s="179"/>
       <c r="F29" s="179"/>
       <c r="G29" s="179"/>
       <c r="H29" s="179"/>
       <c r="I29" s="179"/>
       <c r="J29" s="179"/>
       <c r="K29" s="184"/>
       <c r="L29" s="184"/>
     </row>
     <row r="30" spans="1:12" s="121" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A30" s="179"/>
       <c r="B30" s="47"/>
       <c r="C30" s="113"/>
       <c r="D30" s="113"/>
       <c r="E30" s="179"/>
       <c r="F30" s="179"/>
       <c r="G30" s="179"/>
       <c r="H30" s="179"/>
       <c r="I30" s="179"/>
       <c r="J30" s="179"/>
       <c r="K30" s="184"/>
       <c r="L30" s="184"/>
     </row>
     <row r="31" spans="1:12" s="39" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A31" s="333" t="s">
+      <c r="A31" s="348" t="s">
         <v>42</v>
       </c>
-      <c r="B31" s="334"/>
-[...6 lines deleted...]
-      <c r="I31" s="334"/>
+      <c r="B31" s="349"/>
+      <c r="C31" s="349"/>
+      <c r="D31" s="349"/>
+      <c r="E31" s="349"/>
+      <c r="F31" s="349"/>
+      <c r="G31" s="349"/>
+      <c r="H31" s="349"/>
+      <c r="I31" s="349"/>
       <c r="J31" s="195"/>
       <c r="K31" s="184"/>
       <c r="L31" s="184"/>
     </row>
     <row r="32" spans="1:12" s="39" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A32" s="195"/>
       <c r="B32" s="40"/>
       <c r="C32" s="45"/>
       <c r="D32" s="45"/>
       <c r="E32" s="195"/>
       <c r="F32" s="195"/>
       <c r="G32" s="195"/>
       <c r="H32" s="195"/>
       <c r="I32" s="195"/>
       <c r="J32" s="195"/>
       <c r="K32" s="184"/>
       <c r="L32" s="184"/>
     </row>
     <row r="33" spans="1:12" s="39" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A33" s="327" t="s">
+      <c r="A33" s="342" t="s">
         <v>2</v>
       </c>
-      <c r="B33" s="327" t="s">
+      <c r="B33" s="342" t="s">
         <v>0</v>
       </c>
-      <c r="C33" s="357" t="s">
+      <c r="C33" s="372" t="s">
         <v>71</v>
       </c>
-      <c r="D33" s="359" t="s">
+      <c r="D33" s="374" t="s">
         <v>73</v>
       </c>
-      <c r="E33" s="335" t="s">
+      <c r="E33" s="350" t="s">
         <v>44</v>
       </c>
-      <c r="F33" s="336"/>
-      <c r="G33" s="335" t="s">
+      <c r="F33" s="351"/>
+      <c r="G33" s="350" t="s">
         <v>45</v>
       </c>
-      <c r="H33" s="336"/>
-      <c r="I33" s="335" t="s">
+      <c r="H33" s="351"/>
+      <c r="I33" s="350" t="s">
         <v>46</v>
       </c>
-      <c r="J33" s="336"/>
-      <c r="K33" s="363" t="s">
+      <c r="J33" s="351"/>
+      <c r="K33" s="378" t="s">
         <v>173</v>
       </c>
-      <c r="L33" s="364"/>
+      <c r="L33" s="379"/>
     </row>
     <row r="34" spans="1:12" s="39" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A34" s="328"/>
-[...2 lines deleted...]
-      <c r="D34" s="360"/>
+      <c r="A34" s="343"/>
+      <c r="B34" s="343"/>
+      <c r="C34" s="373"/>
+      <c r="D34" s="375"/>
       <c r="E34" s="187" t="s">
         <v>1</v>
       </c>
       <c r="F34" s="187" t="s">
         <v>159</v>
       </c>
       <c r="G34" s="187" t="s">
         <v>1</v>
       </c>
       <c r="H34" s="187" t="s">
         <v>159</v>
       </c>
       <c r="I34" s="187" t="s">
         <v>1</v>
       </c>
       <c r="J34" s="187" t="s">
         <v>159</v>
       </c>
       <c r="K34" s="241" t="s">
         <v>1</v>
       </c>
       <c r="L34" s="241" t="s">
         <v>159</v>
       </c>
     </row>
@@ -7117,225 +7196,225 @@
       </c>
       <c r="J36" s="124" t="s">
         <v>289</v>
       </c>
       <c r="K36" s="124" t="s">
         <v>400</v>
       </c>
       <c r="L36" s="124" t="s">
         <v>289</v>
       </c>
     </row>
     <row r="37" spans="1:12" s="39" customFormat="1" ht="27.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A37" s="246">
         <v>3</v>
       </c>
       <c r="B37" s="37" t="s">
         <v>91</v>
       </c>
       <c r="C37" s="38" t="s">
         <v>197</v>
       </c>
       <c r="D37" s="38" t="s">
         <v>198</v>
       </c>
       <c r="E37" s="189" t="s">
-        <v>425</v>
+        <v>424</v>
       </c>
       <c r="F37" s="189" t="s">
         <v>285</v>
       </c>
       <c r="G37" s="305" t="s">
-        <v>425</v>
+        <v>424</v>
       </c>
       <c r="H37" s="305" t="s">
         <v>285</v>
       </c>
       <c r="I37" s="305" t="s">
-        <v>426</v>
+        <v>425</v>
       </c>
       <c r="J37" s="305" t="s">
         <v>285</v>
       </c>
       <c r="K37" s="305" t="s">
-        <v>426</v>
+        <v>425</v>
       </c>
       <c r="L37" s="305" t="s">
         <v>285</v>
       </c>
     </row>
     <row r="38" spans="1:12" s="39" customFormat="1" ht="28.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A38" s="246">
         <v>4</v>
       </c>
       <c r="B38" s="37" t="s">
         <v>92</v>
       </c>
       <c r="C38" s="38" t="s">
         <v>220</v>
       </c>
       <c r="D38" s="210" t="s">
         <v>298</v>
       </c>
       <c r="E38" s="228" t="s">
         <v>366</v>
       </c>
       <c r="F38" s="189" t="s">
         <v>364</v>
       </c>
       <c r="G38" s="305" t="s">
         <v>366</v>
       </c>
       <c r="H38" s="305" t="s">
         <v>364</v>
       </c>
       <c r="I38" s="305" t="s">
-        <v>431</v>
+        <v>430</v>
       </c>
       <c r="J38" s="305" t="s">
         <v>364</v>
       </c>
       <c r="K38" s="305" t="s">
-        <v>431</v>
+        <v>430</v>
       </c>
       <c r="L38" s="305" t="s">
         <v>364</v>
       </c>
     </row>
     <row r="39" spans="1:12" s="39" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A39" s="246">
         <v>5</v>
       </c>
       <c r="B39" s="37" t="s">
         <v>93</v>
       </c>
       <c r="C39" s="242" t="s">
         <v>231</v>
       </c>
       <c r="D39" s="54" t="s">
-        <v>430</v>
+        <v>429</v>
       </c>
       <c r="E39" s="189" t="s">
-        <v>432</v>
+        <v>431</v>
       </c>
       <c r="F39" s="243" t="s">
         <v>285</v>
       </c>
       <c r="G39" s="305" t="s">
-        <v>432</v>
+        <v>431</v>
       </c>
       <c r="H39" s="305" t="s">
         <v>285</v>
       </c>
       <c r="I39" s="305" t="s">
-        <v>432</v>
+        <v>431</v>
       </c>
       <c r="J39" s="305" t="s">
         <v>285</v>
       </c>
       <c r="K39" s="305" t="s">
-        <v>432</v>
+        <v>431</v>
       </c>
       <c r="L39" s="305" t="s">
         <v>285</v>
       </c>
     </row>
     <row r="40" spans="1:12" ht="30.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A40" s="254">
         <v>6</v>
       </c>
       <c r="B40" s="37" t="s">
         <v>94</v>
       </c>
       <c r="C40" s="21" t="s">
         <v>300</v>
       </c>
       <c r="D40" s="83" t="s">
         <v>195</v>
       </c>
       <c r="E40" s="305" t="s">
-        <v>433</v>
+        <v>432</v>
       </c>
       <c r="F40" s="305" t="s">
         <v>285</v>
       </c>
       <c r="G40" s="305" t="s">
-        <v>433</v>
+        <v>432</v>
       </c>
       <c r="H40" s="305" t="s">
         <v>285</v>
       </c>
       <c r="I40" s="305" t="s">
-        <v>433</v>
+        <v>432</v>
       </c>
       <c r="J40" s="305" t="s">
         <v>285</v>
       </c>
       <c r="K40" s="305" t="s">
-        <v>433</v>
+        <v>432</v>
       </c>
       <c r="L40" s="305" t="s">
         <v>285</v>
       </c>
     </row>
     <row r="41" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A41" s="252"/>
       <c r="B41" s="20"/>
       <c r="C41" s="20"/>
       <c r="D41" s="20"/>
       <c r="E41" s="195"/>
       <c r="F41" s="195"/>
       <c r="G41" s="195"/>
       <c r="H41" s="195"/>
       <c r="I41" s="195"/>
       <c r="J41" s="195"/>
     </row>
     <row r="42" spans="1:12" x14ac:dyDescent="0.25">
-      <c r="A42" s="327" t="s">
+      <c r="A42" s="342" t="s">
         <v>2</v>
       </c>
-      <c r="B42" s="327" t="s">
+      <c r="B42" s="342" t="s">
         <v>0</v>
       </c>
-      <c r="C42" s="357" t="s">
+      <c r="C42" s="372" t="s">
         <v>71</v>
       </c>
-      <c r="D42" s="359" t="s">
+      <c r="D42" s="374" t="s">
         <v>73</v>
       </c>
-      <c r="E42" s="363" t="s">
+      <c r="E42" s="378" t="s">
         <v>174</v>
       </c>
-      <c r="F42" s="364"/>
-[...1 lines deleted...]
-      <c r="H42" s="362"/>
+      <c r="F42" s="379"/>
+      <c r="G42" s="376"/>
+      <c r="H42" s="377"/>
     </row>
     <row r="43" spans="1:12" x14ac:dyDescent="0.25">
-      <c r="A43" s="328"/>
-[...2 lines deleted...]
-      <c r="D43" s="360"/>
+      <c r="A43" s="343"/>
+      <c r="B43" s="343"/>
+      <c r="C43" s="373"/>
+      <c r="D43" s="375"/>
       <c r="E43" s="232" t="s">
         <v>301</v>
       </c>
       <c r="F43" s="231" t="s">
         <v>159</v>
       </c>
       <c r="G43" s="235"/>
       <c r="H43" s="235"/>
     </row>
     <row r="44" spans="1:12" ht="30" x14ac:dyDescent="0.25">
       <c r="A44" s="246">
         <v>1</v>
       </c>
       <c r="B44" s="99" t="s">
         <v>88</v>
       </c>
       <c r="C44" s="135" t="s">
         <v>296</v>
       </c>
       <c r="D44" s="135" t="s">
         <v>304</v>
       </c>
       <c r="E44" s="305" t="s">
         <v>422</v>
       </c>
@@ -7359,305 +7438,305 @@
         <v>297</v>
       </c>
       <c r="E45" s="124" t="s">
         <v>400</v>
       </c>
       <c r="F45" s="124" t="s">
         <v>289</v>
       </c>
       <c r="G45" s="111"/>
       <c r="H45" s="111"/>
     </row>
     <row r="46" spans="1:12" ht="45" x14ac:dyDescent="0.25">
       <c r="A46" s="246">
         <v>3</v>
       </c>
       <c r="B46" s="99" t="s">
         <v>91</v>
       </c>
       <c r="C46" s="224" t="s">
         <v>197</v>
       </c>
       <c r="D46" s="242" t="s">
         <v>198</v>
       </c>
       <c r="E46" s="305" t="s">
-        <v>426</v>
+        <v>425</v>
       </c>
       <c r="F46" s="305" t="s">
         <v>285</v>
       </c>
       <c r="G46" s="236"/>
       <c r="H46" s="179"/>
     </row>
     <row r="47" spans="1:12" ht="30" x14ac:dyDescent="0.25">
       <c r="A47" s="246">
         <v>4</v>
       </c>
       <c r="B47" s="99" t="s">
         <v>92</v>
       </c>
       <c r="C47" s="224" t="s">
         <v>220</v>
       </c>
       <c r="D47" s="210" t="s">
         <v>298</v>
       </c>
       <c r="E47" s="305" t="s">
-        <v>431</v>
+        <v>430</v>
       </c>
       <c r="F47" s="305" t="s">
         <v>364</v>
       </c>
       <c r="G47" s="236"/>
       <c r="H47" s="179"/>
     </row>
     <row r="48" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A48" s="246">
         <v>5</v>
       </c>
       <c r="B48" s="99" t="s">
         <v>93</v>
       </c>
       <c r="C48" s="242" t="s">
         <v>231</v>
       </c>
       <c r="D48" s="242" t="s">
-        <v>430</v>
+        <v>429</v>
       </c>
       <c r="E48" s="305" t="s">
-        <v>432</v>
+        <v>431</v>
       </c>
       <c r="F48" s="305" t="s">
         <v>285</v>
       </c>
       <c r="G48" s="179"/>
       <c r="H48" s="179"/>
     </row>
     <row r="49" spans="1:8" ht="30" x14ac:dyDescent="0.25">
       <c r="A49" s="254">
         <v>6</v>
       </c>
       <c r="B49" s="99" t="s">
         <v>94</v>
       </c>
       <c r="C49" s="21" t="s">
         <v>154</v>
       </c>
       <c r="D49" s="83" t="s">
         <v>195</v>
       </c>
       <c r="E49" s="305" t="s">
-        <v>433</v>
+        <v>432</v>
       </c>
       <c r="F49" s="305" t="s">
         <v>285</v>
       </c>
       <c r="G49" s="179"/>
       <c r="H49" s="179"/>
     </row>
   </sheetData>
   <mergeCells count="31">
     <mergeCell ref="I33:J33"/>
     <mergeCell ref="K33:L33"/>
     <mergeCell ref="A16:A17"/>
     <mergeCell ref="B16:B17"/>
     <mergeCell ref="A1:I1"/>
     <mergeCell ref="A3:I3"/>
     <mergeCell ref="A5:I5"/>
     <mergeCell ref="A7:A8"/>
     <mergeCell ref="B7:B8"/>
     <mergeCell ref="C7:C8"/>
     <mergeCell ref="K7:L7"/>
     <mergeCell ref="A31:I31"/>
     <mergeCell ref="D7:D8"/>
     <mergeCell ref="E7:F7"/>
     <mergeCell ref="G7:H7"/>
     <mergeCell ref="I7:J7"/>
     <mergeCell ref="C16:C17"/>
     <mergeCell ref="D16:D17"/>
     <mergeCell ref="E16:F16"/>
     <mergeCell ref="G42:H42"/>
     <mergeCell ref="A42:A43"/>
     <mergeCell ref="B42:B43"/>
     <mergeCell ref="C42:C43"/>
     <mergeCell ref="D42:D43"/>
     <mergeCell ref="E42:F42"/>
     <mergeCell ref="A33:A34"/>
     <mergeCell ref="B33:B34"/>
     <mergeCell ref="C33:C34"/>
     <mergeCell ref="D33:D34"/>
     <mergeCell ref="E33:F33"/>
     <mergeCell ref="G33:H33"/>
   </mergeCells>
   <pageMargins left="0.2" right="0.2" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:N74"/>
   <sheetViews>
-    <sheetView topLeftCell="A22" workbookViewId="0">
-      <selection activeCell="J37" sqref="J37"/>
+    <sheetView workbookViewId="0">
+      <selection activeCell="M10" sqref="M10"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="5.85546875" style="255" customWidth="1"/>
     <col min="2" max="4" width="21.7109375" style="19" customWidth="1"/>
     <col min="5" max="5" width="11.7109375" style="19" customWidth="1"/>
     <col min="6" max="6" width="6.7109375" style="19" customWidth="1"/>
     <col min="7" max="7" width="12.140625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A1" s="351" t="s">
+      <c r="A1" s="366" t="s">
         <v>350</v>
       </c>
-      <c r="B1" s="352"/>
-[...6 lines deleted...]
-      <c r="I1" s="352"/>
+      <c r="B1" s="367"/>
+      <c r="C1" s="367"/>
+      <c r="D1" s="367"/>
+      <c r="E1" s="367"/>
+      <c r="F1" s="367"/>
+      <c r="G1" s="367"/>
+      <c r="H1" s="367"/>
+      <c r="I1" s="367"/>
     </row>
     <row r="2" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A2" s="247"/>
       <c r="B2" s="96"/>
       <c r="C2" s="96"/>
       <c r="D2" s="35"/>
       <c r="E2" s="96"/>
       <c r="F2" s="96"/>
       <c r="G2" s="96"/>
       <c r="H2" s="96"/>
       <c r="I2" s="96"/>
     </row>
     <row r="3" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A3" s="353" t="s">
+      <c r="A3" s="368" t="s">
         <v>349</v>
       </c>
-      <c r="B3" s="352"/>
-[...6 lines deleted...]
-      <c r="I3" s="352"/>
+      <c r="B3" s="367"/>
+      <c r="C3" s="367"/>
+      <c r="D3" s="367"/>
+      <c r="E3" s="367"/>
+      <c r="F3" s="367"/>
+      <c r="G3" s="367"/>
+      <c r="H3" s="367"/>
+      <c r="I3" s="367"/>
     </row>
     <row r="4" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="C4" s="25"/>
       <c r="D4" s="30"/>
     </row>
     <row r="5" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A5" s="366" t="s">
+      <c r="A5" s="381" t="s">
         <v>31</v>
       </c>
-      <c r="B5" s="371"/>
-[...3 lines deleted...]
-      <c r="F5" s="371"/>
+      <c r="B5" s="386"/>
+      <c r="C5" s="386"/>
+      <c r="D5" s="386"/>
+      <c r="E5" s="386"/>
+      <c r="F5" s="386"/>
     </row>
     <row r="6" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B6" s="25"/>
     </row>
     <row r="7" spans="1:9" s="39" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A7" s="357" t="s">
+      <c r="A7" s="372" t="s">
         <v>2</v>
       </c>
-      <c r="B7" s="357" t="s">
+      <c r="B7" s="372" t="s">
         <v>0</v>
       </c>
-      <c r="C7" s="357" t="s">
+      <c r="C7" s="372" t="s">
         <v>71</v>
       </c>
-      <c r="D7" s="359" t="s">
+      <c r="D7" s="374" t="s">
         <v>73</v>
       </c>
-      <c r="E7" s="370" t="s">
+      <c r="E7" s="385" t="s">
         <v>35</v>
       </c>
-      <c r="F7" s="364"/>
-[...1 lines deleted...]
-      <c r="H7" s="362"/>
+      <c r="F7" s="379"/>
+      <c r="G7" s="387"/>
+      <c r="H7" s="377"/>
     </row>
     <row r="8" spans="1:9" s="39" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A8" s="365"/>
-[...2 lines deleted...]
-      <c r="D8" s="360"/>
+      <c r="A8" s="380"/>
+      <c r="B8" s="380"/>
+      <c r="C8" s="373"/>
+      <c r="D8" s="375"/>
       <c r="E8" s="306" t="s">
         <v>1</v>
       </c>
       <c r="F8" s="306" t="s">
         <v>159</v>
       </c>
       <c r="G8" s="206"/>
       <c r="H8" s="206"/>
     </row>
     <row r="9" spans="1:9" s="39" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A9" s="248">
         <v>1</v>
       </c>
       <c r="B9" s="59" t="s">
         <v>95</v>
       </c>
       <c r="C9" s="17" t="s">
         <v>199</v>
       </c>
       <c r="D9" s="163" t="s">
-        <v>434</v>
+        <v>433</v>
       </c>
       <c r="E9" s="308" t="s">
-        <v>380</v>
-[...2 lines deleted...]
-        <v>207</v>
+        <v>508</v>
+      </c>
+      <c r="F9" s="337" t="s">
+        <v>289</v>
       </c>
       <c r="G9" s="205"/>
       <c r="H9" s="205"/>
     </row>
     <row r="10" spans="1:9" s="39" customFormat="1" ht="27.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A10" s="248">
         <v>2</v>
       </c>
       <c r="B10" s="60" t="s">
         <v>96</v>
       </c>
       <c r="C10" s="17" t="s">
         <v>232</v>
       </c>
       <c r="D10" s="17" t="s">
         <v>302</v>
       </c>
       <c r="E10" s="308" t="s">
-        <v>427</v>
+        <v>426</v>
       </c>
       <c r="F10" s="308">
         <v>207</v>
       </c>
       <c r="G10" s="205"/>
       <c r="H10" s="205"/>
     </row>
     <row r="11" spans="1:9" s="39" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A11" s="248">
         <v>3</v>
       </c>
       <c r="B11" s="60" t="s">
         <v>97</v>
       </c>
       <c r="C11" s="68" t="s">
         <v>303</v>
       </c>
       <c r="D11" s="220" t="s">
         <v>275</v>
       </c>
       <c r="E11" s="308" t="s">
         <v>410</v>
       </c>
       <c r="F11" s="308">
         <v>207</v>
@@ -7676,244 +7755,244 @@
         <v>189</v>
       </c>
       <c r="D12" s="17" t="s">
         <v>226</v>
       </c>
       <c r="E12" s="308" t="s">
         <v>373</v>
       </c>
       <c r="F12" s="308">
         <v>207</v>
       </c>
       <c r="G12" s="205"/>
       <c r="H12" s="205"/>
     </row>
     <row r="13" spans="1:9" s="39" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A13" s="248">
         <v>5</v>
       </c>
       <c r="B13" s="60" t="s">
         <v>99</v>
       </c>
       <c r="C13" s="17" t="s">
         <v>304</v>
       </c>
       <c r="D13" s="17" t="s">
-        <v>435</v>
+        <v>434</v>
       </c>
       <c r="E13" s="308" t="s">
-        <v>442</v>
+        <v>441</v>
       </c>
       <c r="F13" s="308">
         <v>207</v>
       </c>
       <c r="G13" s="205"/>
       <c r="H13" s="205"/>
     </row>
     <row r="14" spans="1:9" s="49" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A14" s="205"/>
       <c r="B14" s="48"/>
       <c r="C14" s="48"/>
       <c r="D14" s="48"/>
       <c r="E14" s="48"/>
       <c r="F14" s="48"/>
     </row>
     <row r="15" spans="1:9" s="39" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A15" s="255"/>
       <c r="B15" s="34"/>
       <c r="C15" s="41"/>
       <c r="D15" s="41"/>
       <c r="E15" s="34"/>
       <c r="F15" s="34"/>
     </row>
     <row r="16" spans="1:9" s="39" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A16" s="366" t="s">
+      <c r="A16" s="381" t="s">
         <v>32</v>
       </c>
-      <c r="B16" s="367"/>
-[...3 lines deleted...]
-      <c r="F16" s="367"/>
+      <c r="B16" s="382"/>
+      <c r="C16" s="382"/>
+      <c r="D16" s="382"/>
+      <c r="E16" s="382"/>
+      <c r="F16" s="382"/>
     </row>
     <row r="17" spans="1:14" s="39" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A17" s="255"/>
       <c r="B17" s="41"/>
       <c r="C17" s="34"/>
       <c r="D17" s="34"/>
       <c r="E17" s="34"/>
       <c r="F17" s="34"/>
       <c r="N17" s="91"/>
     </row>
     <row r="18" spans="1:14" s="39" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A18" s="357" t="s">
+      <c r="A18" s="372" t="s">
         <v>2</v>
       </c>
-      <c r="B18" s="357" t="s">
+      <c r="B18" s="372" t="s">
         <v>0</v>
       </c>
-      <c r="C18" s="357" t="s">
+      <c r="C18" s="372" t="s">
         <v>71</v>
       </c>
-      <c r="D18" s="359" t="s">
+      <c r="D18" s="374" t="s">
         <v>73</v>
       </c>
-      <c r="E18" s="369" t="s">
+      <c r="E18" s="384" t="s">
         <v>36</v>
       </c>
-      <c r="F18" s="336"/>
-      <c r="G18" s="369" t="s">
+      <c r="F18" s="351"/>
+      <c r="G18" s="384" t="s">
         <v>306</v>
       </c>
-      <c r="H18" s="336"/>
+      <c r="H18" s="351"/>
     </row>
     <row r="19" spans="1:14" s="39" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A19" s="365"/>
-[...2 lines deleted...]
-      <c r="D19" s="360"/>
+      <c r="A19" s="380"/>
+      <c r="B19" s="380"/>
+      <c r="C19" s="373"/>
+      <c r="D19" s="375"/>
       <c r="E19" s="126" t="s">
         <v>1</v>
       </c>
       <c r="F19" s="126" t="s">
         <v>159</v>
       </c>
       <c r="G19" s="284" t="s">
         <v>1</v>
       </c>
       <c r="H19" s="284" t="s">
         <v>159</v>
       </c>
     </row>
     <row r="20" spans="1:14" s="39" customFormat="1" ht="35.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A20" s="248">
         <v>1</v>
       </c>
       <c r="B20" s="62" t="s">
         <v>100</v>
       </c>
       <c r="C20" s="68" t="s">
         <v>200</v>
       </c>
       <c r="D20" s="17" t="s">
         <v>305</v>
       </c>
       <c r="E20" s="128" t="s">
-        <v>437</v>
+        <v>436</v>
       </c>
       <c r="F20" s="128" t="s">
         <v>364</v>
       </c>
       <c r="G20" s="308" t="s">
-        <v>437</v>
+        <v>436</v>
       </c>
       <c r="H20" s="308" t="s">
         <v>364</v>
       </c>
     </row>
     <row r="21" spans="1:14" s="39" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A21" s="365">
+      <c r="A21" s="380">
         <v>2</v>
       </c>
-      <c r="B21" s="373" t="s">
+      <c r="B21" s="388" t="s">
         <v>101</v>
       </c>
-      <c r="C21" s="368" t="s">
+      <c r="C21" s="383" t="s">
         <v>233</v>
       </c>
-      <c r="D21" s="365"/>
-      <c r="E21" s="327" t="s">
+      <c r="D21" s="380"/>
+      <c r="E21" s="342" t="s">
         <v>181</v>
       </c>
-      <c r="F21" s="327"/>
-      <c r="G21" s="327" t="s">
+      <c r="F21" s="342"/>
+      <c r="G21" s="342" t="s">
         <v>181</v>
       </c>
-      <c r="H21" s="327"/>
+      <c r="H21" s="342"/>
     </row>
     <row r="22" spans="1:14" s="39" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A22" s="365"/>
-[...2 lines deleted...]
-      <c r="D22" s="365"/>
+      <c r="A22" s="380"/>
+      <c r="B22" s="388"/>
+      <c r="C22" s="383"/>
+      <c r="D22" s="380"/>
       <c r="E22" s="245" t="s">
         <v>371</v>
       </c>
       <c r="F22" s="120" t="s">
         <v>285</v>
       </c>
       <c r="G22" s="310" t="s">
         <v>371</v>
       </c>
       <c r="H22" s="120" t="s">
         <v>285</v>
       </c>
     </row>
     <row r="23" spans="1:14" s="39" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A23" s="365"/>
-[...3 lines deleted...]
-      <c r="E23" s="357" t="s">
+      <c r="A23" s="380"/>
+      <c r="B23" s="388"/>
+      <c r="C23" s="383"/>
+      <c r="D23" s="380"/>
+      <c r="E23" s="372" t="s">
         <v>182</v>
       </c>
-      <c r="F23" s="357"/>
-      <c r="G23" s="357" t="s">
+      <c r="F23" s="372"/>
+      <c r="G23" s="372" t="s">
         <v>182</v>
       </c>
-      <c r="H23" s="357"/>
+      <c r="H23" s="372"/>
     </row>
     <row r="24" spans="1:14" s="39" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A24" s="365"/>
-[...2 lines deleted...]
-      <c r="D24" s="365"/>
+      <c r="A24" s="380"/>
+      <c r="B24" s="388"/>
+      <c r="C24" s="383"/>
+      <c r="D24" s="380"/>
       <c r="E24" s="245" t="s">
         <v>374</v>
       </c>
       <c r="F24" s="120">
         <v>606</v>
       </c>
       <c r="G24" s="310" t="s">
         <v>374</v>
       </c>
       <c r="H24" s="120">
         <v>606</v>
       </c>
     </row>
     <row r="25" spans="1:14" s="39" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A25" s="248">
         <v>3</v>
       </c>
       <c r="B25" s="62" t="s">
         <v>102</v>
       </c>
       <c r="C25" s="244" t="s">
         <v>194</v>
       </c>
       <c r="D25" s="244" t="s">
-        <v>436</v>
+        <v>435</v>
       </c>
       <c r="E25" s="249" t="s">
         <v>401</v>
       </c>
       <c r="F25" s="250" t="s">
         <v>289</v>
       </c>
       <c r="G25" s="249" t="s">
         <v>401</v>
       </c>
       <c r="H25" s="250" t="s">
         <v>289</v>
       </c>
       <c r="I25" s="153"/>
     </row>
     <row r="26" spans="1:14" s="39" customFormat="1" ht="27" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A26" s="248">
         <v>4</v>
       </c>
       <c r="B26" s="62" t="s">
         <v>103</v>
       </c>
       <c r="C26" s="244" t="s">
         <v>234</v>
       </c>
@@ -7928,257 +8007,257 @@
       </c>
       <c r="G26" s="311" t="s">
         <v>378</v>
       </c>
       <c r="H26" s="311">
         <v>207</v>
       </c>
     </row>
     <row r="27" spans="1:14" s="39" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A27" s="255"/>
       <c r="B27" s="34"/>
       <c r="C27" s="41"/>
       <c r="D27" s="41"/>
       <c r="E27" s="34"/>
       <c r="F27" s="34"/>
     </row>
     <row r="28" spans="1:14" s="39" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A28" s="255"/>
       <c r="B28" s="34"/>
       <c r="C28" s="41"/>
       <c r="D28" s="41"/>
       <c r="E28" s="34"/>
       <c r="F28" s="34"/>
     </row>
     <row r="29" spans="1:14" s="39" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A29" s="366" t="s">
+      <c r="A29" s="381" t="s">
         <v>33</v>
       </c>
-      <c r="B29" s="367"/>
-[...3 lines deleted...]
-      <c r="F29" s="367"/>
+      <c r="B29" s="382"/>
+      <c r="C29" s="382"/>
+      <c r="D29" s="382"/>
+      <c r="E29" s="382"/>
+      <c r="F29" s="382"/>
     </row>
     <row r="30" spans="1:14" s="39" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A30" s="255"/>
       <c r="B30" s="41"/>
       <c r="C30" s="34"/>
       <c r="D30" s="34"/>
       <c r="E30" s="34"/>
       <c r="F30" s="34"/>
     </row>
     <row r="31" spans="1:14" s="39" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A31" s="357" t="s">
+      <c r="A31" s="372" t="s">
         <v>2</v>
       </c>
-      <c r="B31" s="357" t="s">
+      <c r="B31" s="372" t="s">
         <v>0</v>
       </c>
-      <c r="C31" s="357" t="s">
+      <c r="C31" s="372" t="s">
         <v>71</v>
       </c>
-      <c r="D31" s="359" t="s">
+      <c r="D31" s="374" t="s">
         <v>73</v>
       </c>
-      <c r="E31" s="369" t="s">
+      <c r="E31" s="384" t="s">
         <v>56</v>
       </c>
-      <c r="F31" s="336"/>
+      <c r="F31" s="351"/>
     </row>
     <row r="32" spans="1:14" s="39" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A32" s="365"/>
-[...2 lines deleted...]
-      <c r="D32" s="360"/>
+      <c r="A32" s="380"/>
+      <c r="B32" s="380"/>
+      <c r="C32" s="373"/>
+      <c r="D32" s="375"/>
       <c r="E32" s="130" t="s">
         <v>1</v>
       </c>
       <c r="F32" s="130" t="s">
         <v>159</v>
       </c>
     </row>
     <row r="33" spans="1:7" s="39" customFormat="1" ht="33" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A33" s="248">
         <v>1</v>
       </c>
       <c r="B33" s="63" t="s">
         <v>104</v>
       </c>
       <c r="C33" s="68" t="s">
         <v>195</v>
       </c>
       <c r="D33" s="17" t="s">
         <v>316</v>
       </c>
       <c r="E33" s="131" t="s">
         <v>423</v>
       </c>
       <c r="F33" s="131">
         <v>207</v>
       </c>
     </row>
     <row r="34" spans="1:7" s="39" customFormat="1" ht="31.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A34" s="248">
         <v>2</v>
       </c>
       <c r="B34" s="97" t="s">
         <v>156</v>
       </c>
       <c r="C34" s="68" t="s">
         <v>219</v>
       </c>
       <c r="D34" s="17" t="s">
-        <v>438</v>
+        <v>437</v>
       </c>
       <c r="E34" s="131" t="s">
         <v>377</v>
       </c>
       <c r="F34" s="131" t="s">
         <v>289</v>
       </c>
     </row>
     <row r="35" spans="1:7" s="39" customFormat="1" ht="29.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A35" s="248">
         <v>3</v>
       </c>
       <c r="B35" s="63" t="s">
         <v>105</v>
       </c>
       <c r="C35" s="17" t="s">
         <v>201</v>
       </c>
       <c r="D35" s="17" t="s">
-        <v>439</v>
+        <v>438</v>
       </c>
       <c r="E35" s="131" t="s">
         <v>376</v>
       </c>
       <c r="F35" s="131">
         <v>207</v>
       </c>
     </row>
     <row r="36" spans="1:7" s="39" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A36" s="248">
         <v>4</v>
       </c>
       <c r="B36" s="63" t="s">
         <v>106</v>
       </c>
       <c r="C36" s="17" t="s">
         <v>202</v>
       </c>
       <c r="D36" s="17" t="s">
-        <v>440</v>
+        <v>439</v>
       </c>
       <c r="E36" s="131" t="s">
         <v>378</v>
       </c>
       <c r="F36" s="286">
         <v>185</v>
       </c>
       <c r="G36" s="39" t="s">
-        <v>492</v>
+        <v>490</v>
       </c>
     </row>
     <row r="37" spans="1:7" s="39" customFormat="1" ht="30.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A37" s="248">
         <v>5</v>
       </c>
       <c r="B37" s="63" t="s">
         <v>107</v>
       </c>
       <c r="C37" s="68" t="s">
         <v>196</v>
       </c>
       <c r="D37" s="70" t="s">
-        <v>441</v>
+        <v>440</v>
       </c>
       <c r="E37" s="55" t="s">
-        <v>429</v>
+        <v>428</v>
       </c>
       <c r="F37" s="286" t="s">
         <v>289</v>
       </c>
     </row>
     <row r="38" spans="1:7" s="39" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A38" s="255"/>
       <c r="B38" s="34"/>
       <c r="C38" s="34"/>
       <c r="D38" s="34"/>
       <c r="E38" s="34"/>
       <c r="F38" s="34"/>
     </row>
     <row r="39" spans="1:7" s="39" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A39" s="255"/>
       <c r="B39" s="34"/>
       <c r="C39" s="41"/>
       <c r="D39" s="41"/>
       <c r="E39" s="34"/>
       <c r="F39" s="34"/>
     </row>
     <row r="40" spans="1:7" s="39" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A40" s="366" t="s">
+      <c r="A40" s="381" t="s">
         <v>34</v>
       </c>
-      <c r="B40" s="367"/>
-[...3 lines deleted...]
-      <c r="F40" s="367"/>
+      <c r="B40" s="382"/>
+      <c r="C40" s="382"/>
+      <c r="D40" s="382"/>
+      <c r="E40" s="382"/>
+      <c r="F40" s="382"/>
     </row>
     <row r="41" spans="1:7" s="39" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A41" s="255"/>
       <c r="B41" s="41"/>
       <c r="C41" s="34"/>
       <c r="D41" s="34"/>
       <c r="E41" s="34"/>
       <c r="F41" s="34"/>
     </row>
     <row r="42" spans="1:7" s="39" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A42" s="357" t="s">
+      <c r="A42" s="372" t="s">
         <v>2</v>
       </c>
-      <c r="B42" s="357" t="s">
+      <c r="B42" s="372" t="s">
         <v>0</v>
       </c>
-      <c r="C42" s="357" t="s">
+      <c r="C42" s="372" t="s">
         <v>71</v>
       </c>
-      <c r="D42" s="359" t="s">
+      <c r="D42" s="374" t="s">
         <v>73</v>
       </c>
-      <c r="E42" s="370" t="s">
+      <c r="E42" s="385" t="s">
         <v>37</v>
       </c>
-      <c r="F42" s="364"/>
+      <c r="F42" s="379"/>
     </row>
     <row r="43" spans="1:7" s="39" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A43" s="365"/>
-[...2 lines deleted...]
-      <c r="D43" s="360"/>
+      <c r="A43" s="380"/>
+      <c r="B43" s="380"/>
+      <c r="C43" s="373"/>
+      <c r="D43" s="375"/>
       <c r="E43" s="133" t="s">
         <v>1</v>
       </c>
       <c r="F43" s="132" t="s">
         <v>159</v>
       </c>
     </row>
     <row r="44" spans="1:7" s="39" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A44" s="248">
         <v>1</v>
       </c>
       <c r="B44" s="64" t="s">
         <v>108</v>
       </c>
       <c r="C44" s="311" t="s">
         <v>235</v>
       </c>
       <c r="D44" s="52" t="s">
         <v>260</v>
       </c>
       <c r="E44" s="134" t="s">
         <v>412</v>
       </c>
       <c r="F44" s="134">
         <v>707</v>
@@ -8196,91 +8275,91 @@
       </c>
       <c r="D45" s="43" t="s">
         <v>296</v>
       </c>
       <c r="E45" s="134" t="s">
         <v>410</v>
       </c>
       <c r="F45" s="214">
         <v>705</v>
       </c>
     </row>
     <row r="46" spans="1:7" s="39" customFormat="1" ht="44.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A46" s="248">
         <v>3</v>
       </c>
       <c r="B46" s="63" t="s">
         <v>109</v>
       </c>
       <c r="C46" s="68" t="s">
         <v>197</v>
       </c>
       <c r="D46" s="213" t="s">
         <v>203</v>
       </c>
       <c r="E46" s="134" t="s">
-        <v>446</v>
+        <v>444</v>
       </c>
       <c r="F46" s="134">
         <v>207</v>
       </c>
     </row>
     <row r="47" spans="1:7" s="39" customFormat="1" ht="28.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A47" s="248">
         <v>4</v>
       </c>
       <c r="B47" s="63" t="s">
         <v>110</v>
       </c>
       <c r="C47" s="311" t="s">
-        <v>444</v>
+        <v>443</v>
       </c>
       <c r="D47" s="242" t="s">
-        <v>443</v>
+        <v>442</v>
       </c>
       <c r="E47" s="134" t="s">
-        <v>447</v>
+        <v>445</v>
       </c>
       <c r="F47" s="134" t="s">
         <v>289</v>
       </c>
     </row>
     <row r="48" spans="1:7" s="39" customFormat="1" ht="28.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A48" s="248">
         <v>5</v>
       </c>
       <c r="B48" s="63" t="s">
-        <v>445</v>
+        <v>507</v>
       </c>
       <c r="C48" s="311" t="s">
-        <v>444</v>
+        <v>443</v>
       </c>
       <c r="D48" s="242" t="s">
-        <v>443</v>
+        <v>442</v>
       </c>
       <c r="E48" s="134" t="s">
-        <v>437</v>
+        <v>436</v>
       </c>
       <c r="F48" s="214">
         <v>180</v>
       </c>
     </row>
     <row r="49" spans="1:6" s="39" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A49" s="205"/>
       <c r="B49" s="48"/>
       <c r="C49" s="48"/>
       <c r="D49" s="48"/>
       <c r="E49" s="48"/>
       <c r="F49" s="48"/>
     </row>
     <row r="50" spans="1:6" s="39" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A50" s="255"/>
       <c r="B50" s="34"/>
       <c r="C50" s="34"/>
       <c r="D50" s="34"/>
       <c r="E50" s="34"/>
       <c r="F50" s="34"/>
     </row>
     <row r="51" spans="1:6" s="39" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A51" s="255"/>
       <c r="B51" s="34"/>
       <c r="C51" s="34"/>
@@ -8463,1340 +8542,1340 @@
     <mergeCell ref="E18:F18"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:H44"/>
   <sheetViews>
     <sheetView topLeftCell="A34" zoomScale="120" zoomScaleNormal="120" workbookViewId="0">
       <selection activeCell="J37" sqref="J37"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="3.7109375" customWidth="1"/>
     <col min="2" max="2" width="27.140625" customWidth="1"/>
     <col min="3" max="3" width="21.7109375" customWidth="1"/>
     <col min="4" max="4" width="21.7109375" style="14" customWidth="1"/>
     <col min="5" max="5" width="19.5703125" style="230" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" s="19" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A1" s="351" t="s">
+      <c r="A1" s="366" t="s">
         <v>350</v>
       </c>
-      <c r="B1" s="352"/>
-[...4 lines deleted...]
-      <c r="G1" s="352"/>
+      <c r="B1" s="367"/>
+      <c r="C1" s="367"/>
+      <c r="D1" s="367"/>
+      <c r="E1" s="367"/>
+      <c r="F1" s="367"/>
+      <c r="G1" s="367"/>
     </row>
     <row r="2" spans="1:8" s="19" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A2" s="95"/>
       <c r="B2" s="96"/>
       <c r="C2" s="96"/>
       <c r="D2" s="35"/>
       <c r="E2" s="35"/>
       <c r="F2" s="96"/>
       <c r="G2" s="96"/>
     </row>
     <row r="3" spans="1:8" s="19" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A3" s="353" t="s">
+      <c r="A3" s="368" t="s">
         <v>349</v>
       </c>
-      <c r="B3" s="352"/>
-[...4 lines deleted...]
-      <c r="G3" s="352"/>
+      <c r="B3" s="367"/>
+      <c r="C3" s="367"/>
+      <c r="D3" s="367"/>
+      <c r="E3" s="367"/>
+      <c r="F3" s="367"/>
+      <c r="G3" s="367"/>
     </row>
     <row r="4" spans="1:8" s="19" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="C4" s="25"/>
       <c r="D4" s="30"/>
       <c r="E4" s="230"/>
     </row>
     <row r="5" spans="1:8" s="19" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A5" s="366" t="s">
+      <c r="A5" s="381" t="s">
         <v>47</v>
       </c>
-      <c r="B5" s="371"/>
-[...2 lines deleted...]
-      <c r="E5" s="371"/>
+      <c r="B5" s="386"/>
+      <c r="C5" s="386"/>
+      <c r="D5" s="386"/>
+      <c r="E5" s="386"/>
     </row>
     <row r="6" spans="1:8" s="19" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B6" s="25"/>
       <c r="E6" s="230"/>
     </row>
     <row r="7" spans="1:8" ht="51.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A7" s="297" t="s">
         <v>2</v>
       </c>
       <c r="B7" s="297" t="s">
         <v>0</v>
       </c>
       <c r="C7" s="297" t="s">
         <v>176</v>
       </c>
       <c r="D7" s="297" t="s">
         <v>73</v>
       </c>
       <c r="E7" s="297" t="s">
         <v>177</v>
       </c>
       <c r="F7" s="297" t="s">
         <v>332</v>
       </c>
       <c r="G7" s="297" t="s">
         <v>159</v>
       </c>
       <c r="H7" s="14"/>
     </row>
     <row r="8" spans="1:8" ht="21.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A8" s="298">
         <v>1</v>
       </c>
-      <c r="B8" s="414" t="s">
+      <c r="B8" s="325" t="s">
         <v>74</v>
       </c>
-      <c r="C8" s="415" t="s">
+      <c r="C8" s="326" t="s">
         <v>333</v>
       </c>
-      <c r="D8" s="415" t="s">
-[...2 lines deleted...]
-      <c r="E8" s="416">
+      <c r="D8" s="326" t="s">
+        <v>492</v>
+      </c>
+      <c r="E8" s="327">
         <v>46181</v>
       </c>
-      <c r="F8" s="417">
+      <c r="F8" s="328">
         <v>0.41666666666666669</v>
       </c>
-      <c r="G8" s="418" t="s">
-        <v>495</v>
+      <c r="G8" s="329" t="s">
+        <v>493</v>
       </c>
       <c r="H8" s="14"/>
     </row>
     <row r="9" spans="1:8" ht="21.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A9" s="298">
         <v>2</v>
       </c>
-      <c r="B9" s="414" t="s">
+      <c r="B9" s="325" t="s">
         <v>75</v>
       </c>
-      <c r="C9" s="415" t="s">
+      <c r="C9" s="326" t="s">
+        <v>494</v>
+      </c>
+      <c r="D9" s="326" t="s">
+        <v>495</v>
+      </c>
+      <c r="E9" s="327">
+        <v>46190</v>
+      </c>
+      <c r="F9" s="328">
+        <v>0.54166666666666663</v>
+      </c>
+      <c r="G9" s="329" t="s">
         <v>496</v>
-      </c>
-[...10 lines deleted...]
-        <v>498</v>
       </c>
       <c r="H9" s="14"/>
     </row>
     <row r="10" spans="1:8" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A10" s="298">
         <v>3</v>
       </c>
-      <c r="B10" s="414" t="s">
+      <c r="B10" s="325" t="s">
         <v>76</v>
       </c>
-      <c r="C10" s="415" t="s">
+      <c r="C10" s="326" t="s">
         <v>334</v>
       </c>
-      <c r="D10" s="415" t="s">
+      <c r="D10" s="326" t="s">
         <v>335</v>
       </c>
-      <c r="E10" s="416">
+      <c r="E10" s="327">
         <v>46199</v>
       </c>
-      <c r="F10" s="417">
+      <c r="F10" s="328">
         <v>0.41666666666666669</v>
       </c>
-      <c r="G10" s="418" t="s">
-        <v>498</v>
+      <c r="G10" s="329" t="s">
+        <v>496</v>
       </c>
       <c r="H10" s="14"/>
     </row>
     <row r="11" spans="1:8" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A11" s="298">
         <v>4</v>
       </c>
-      <c r="B11" s="414" t="s">
+      <c r="B11" s="325" t="s">
         <v>77</v>
       </c>
-      <c r="C11" s="415" t="s">
-[...2 lines deleted...]
-      <c r="D11" s="415" t="s">
+      <c r="C11" s="326" t="s">
+        <v>497</v>
+      </c>
+      <c r="D11" s="326" t="s">
         <v>337</v>
       </c>
-      <c r="E11" s="416">
+      <c r="E11" s="327">
         <v>46195</v>
       </c>
-      <c r="F11" s="417">
+      <c r="F11" s="328">
         <v>0.41666666666666669</v>
       </c>
-      <c r="G11" s="418" t="s">
-        <v>500</v>
+      <c r="G11" s="329" t="s">
+        <v>498</v>
       </c>
       <c r="H11" s="14"/>
     </row>
     <row r="12" spans="1:8" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A12" s="298">
         <v>5</v>
       </c>
-      <c r="B12" s="414" t="s">
+      <c r="B12" s="325" t="s">
         <v>78</v>
       </c>
-      <c r="C12" s="415" t="s">
+      <c r="C12" s="326" t="s">
         <v>338</v>
       </c>
-      <c r="D12" s="415" t="s">
+      <c r="D12" s="326" t="s">
         <v>336</v>
       </c>
-      <c r="E12" s="416">
+      <c r="E12" s="327">
         <v>46185</v>
       </c>
-      <c r="F12" s="417">
+      <c r="F12" s="328">
         <v>0.58333333333333337</v>
       </c>
-      <c r="G12" s="418" t="s">
-        <v>498</v>
+      <c r="G12" s="329" t="s">
+        <v>496</v>
       </c>
       <c r="H12" s="14"/>
     </row>
     <row r="13" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A13" s="153"/>
       <c r="B13" s="153"/>
       <c r="C13" s="153"/>
       <c r="D13" s="153"/>
       <c r="E13" s="153"/>
       <c r="F13" s="153"/>
       <c r="G13" s="153"/>
       <c r="H13" s="153"/>
     </row>
     <row r="15" spans="1:8" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="A15" s="374" t="s">
+      <c r="A15" s="389" t="s">
         <v>345</v>
       </c>
-      <c r="B15" s="371"/>
-[...3 lines deleted...]
-      <c r="F15" s="371"/>
+      <c r="B15" s="386"/>
+      <c r="C15" s="386"/>
+      <c r="D15" s="386"/>
+      <c r="E15" s="386"/>
+      <c r="F15" s="386"/>
       <c r="G15" s="14"/>
       <c r="H15" s="14"/>
     </row>
     <row r="16" spans="1:8" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A16" s="14"/>
       <c r="B16" s="16"/>
       <c r="C16" s="14"/>
       <c r="E16" s="14"/>
       <c r="F16" s="14"/>
       <c r="G16" s="14"/>
       <c r="H16" s="14"/>
     </row>
     <row r="17" spans="1:8" ht="45" x14ac:dyDescent="0.25">
       <c r="A17" s="297" t="s">
         <v>2</v>
       </c>
       <c r="B17" s="297" t="s">
         <v>0</v>
       </c>
       <c r="C17" s="297" t="s">
         <v>176</v>
       </c>
       <c r="D17" s="297" t="s">
         <v>73</v>
       </c>
       <c r="E17" s="297" t="s">
         <v>177</v>
       </c>
       <c r="F17" s="297" t="s">
         <v>332</v>
       </c>
       <c r="G17" s="297" t="s">
         <v>159</v>
       </c>
       <c r="H17" s="14"/>
     </row>
     <row r="18" spans="1:8" ht="31.5" x14ac:dyDescent="0.25">
       <c r="A18" s="299">
         <v>1</v>
       </c>
-      <c r="B18" s="419" t="s">
+      <c r="B18" s="330" t="s">
         <v>79</v>
       </c>
-      <c r="C18" s="415" t="s">
+      <c r="C18" s="326" t="s">
         <v>339</v>
       </c>
-      <c r="D18" s="415" t="s">
+      <c r="D18" s="326" t="s">
         <v>340</v>
       </c>
-      <c r="E18" s="416">
+      <c r="E18" s="327">
         <v>46191</v>
       </c>
-      <c r="F18" s="417">
+      <c r="F18" s="328">
         <v>0.41666666666666669</v>
       </c>
-      <c r="G18" s="418" t="s">
-        <v>495</v>
+      <c r="G18" s="329" t="s">
+        <v>493</v>
       </c>
       <c r="H18" s="14"/>
     </row>
     <row r="19" spans="1:8" ht="31.5" x14ac:dyDescent="0.25">
-      <c r="A19" s="375">
+      <c r="A19" s="390">
         <v>2</v>
       </c>
-      <c r="B19" s="420" t="s">
+      <c r="B19" s="331" t="s">
         <v>186</v>
       </c>
-      <c r="C19" s="415" t="s">
+      <c r="C19" s="326" t="s">
         <v>341</v>
       </c>
-      <c r="D19" s="415" t="s">
+      <c r="D19" s="326" t="s">
         <v>342</v>
       </c>
-      <c r="E19" s="416">
+      <c r="E19" s="327">
         <v>46184</v>
       </c>
-      <c r="F19" s="417">
+      <c r="F19" s="328">
         <v>0.5</v>
       </c>
-      <c r="G19" s="418" t="s">
-        <v>495</v>
+      <c r="G19" s="329" t="s">
+        <v>493</v>
       </c>
       <c r="H19" s="14"/>
     </row>
     <row r="20" spans="1:8" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="A20" s="376"/>
-      <c r="B20" s="421" t="s">
+      <c r="A20" s="391"/>
+      <c r="B20" s="332" t="s">
         <v>343</v>
       </c>
-      <c r="C20" s="415" t="s">
+      <c r="C20" s="326" t="s">
         <v>341</v>
       </c>
-      <c r="D20" s="415" t="s">
+      <c r="D20" s="326" t="s">
         <v>342</v>
       </c>
-      <c r="E20" s="416">
+      <c r="E20" s="327">
         <v>46185</v>
       </c>
-      <c r="F20" s="417">
+      <c r="F20" s="328">
         <v>0.52083333333333337</v>
       </c>
-      <c r="G20" s="418" t="s">
-        <v>495</v>
+      <c r="G20" s="329" t="s">
+        <v>493</v>
       </c>
       <c r="H20" s="14"/>
     </row>
     <row r="21" spans="1:8" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A21" s="300">
         <v>3</v>
       </c>
-      <c r="B21" s="419" t="s">
+      <c r="B21" s="330" t="s">
         <v>81</v>
       </c>
-      <c r="C21" s="415" t="s">
-[...2 lines deleted...]
-      <c r="D21" s="415" t="s">
+      <c r="C21" s="326" t="s">
+        <v>499</v>
+      </c>
+      <c r="D21" s="326" t="s">
         <v>338</v>
       </c>
-      <c r="E21" s="416">
+      <c r="E21" s="327">
         <v>46199</v>
       </c>
-      <c r="F21" s="417">
+      <c r="F21" s="328">
         <v>0.41666666666666669</v>
       </c>
-      <c r="G21" s="418" t="s">
-        <v>495</v>
+      <c r="G21" s="329" t="s">
+        <v>493</v>
       </c>
       <c r="H21" s="14"/>
     </row>
     <row r="22" spans="1:8" ht="31.5" x14ac:dyDescent="0.25">
       <c r="A22" s="298">
         <v>4</v>
       </c>
-      <c r="B22" s="419" t="s">
+      <c r="B22" s="330" t="s">
         <v>82</v>
       </c>
-      <c r="C22" s="415" t="s">
+      <c r="C22" s="326" t="s">
         <v>344</v>
       </c>
-      <c r="D22" s="415" t="s">
-[...2 lines deleted...]
-      <c r="E22" s="416">
+      <c r="D22" s="326" t="s">
+        <v>500</v>
+      </c>
+      <c r="E22" s="327">
         <v>46195</v>
       </c>
-      <c r="F22" s="417">
+      <c r="F22" s="328">
         <v>0.70833333333333337</v>
       </c>
-      <c r="G22" s="418" t="s">
-        <v>495</v>
+      <c r="G22" s="329" t="s">
+        <v>493</v>
       </c>
       <c r="H22" s="14"/>
     </row>
     <row r="25" spans="1:8" ht="18.75" x14ac:dyDescent="0.25">
       <c r="A25" s="14"/>
       <c r="B25" s="14"/>
       <c r="C25" s="42"/>
       <c r="D25" s="42"/>
       <c r="E25" s="14"/>
       <c r="F25" s="14"/>
       <c r="G25" s="14"/>
       <c r="H25" s="14"/>
     </row>
     <row r="26" spans="1:8" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="A26" s="374" t="s">
+      <c r="A26" s="389" t="s">
         <v>347</v>
       </c>
-      <c r="B26" s="371"/>
-[...3 lines deleted...]
-      <c r="F26" s="371"/>
+      <c r="B26" s="386"/>
+      <c r="C26" s="386"/>
+      <c r="D26" s="386"/>
+      <c r="E26" s="386"/>
+      <c r="F26" s="386"/>
       <c r="G26" s="14"/>
       <c r="H26" s="14"/>
     </row>
     <row r="27" spans="1:8" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A27" s="14"/>
       <c r="B27" s="16"/>
       <c r="C27" s="14"/>
       <c r="E27" s="14"/>
       <c r="F27" s="14"/>
       <c r="G27" s="14"/>
       <c r="H27" s="14"/>
     </row>
     <row r="28" spans="1:8" ht="45" x14ac:dyDescent="0.25">
       <c r="A28" s="297" t="s">
         <v>2</v>
       </c>
       <c r="B28" s="297" t="s">
         <v>0</v>
       </c>
       <c r="C28" s="297" t="s">
         <v>176</v>
       </c>
       <c r="D28" s="297" t="s">
         <v>73</v>
       </c>
       <c r="E28" s="297" t="s">
         <v>177</v>
       </c>
       <c r="F28" s="297" t="s">
         <v>332</v>
       </c>
       <c r="G28" s="297" t="s">
         <v>159</v>
       </c>
       <c r="H28" s="14"/>
     </row>
     <row r="29" spans="1:8" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A29" s="302">
         <v>1</v>
       </c>
-      <c r="B29" s="422" t="s">
+      <c r="B29" s="333" t="s">
         <v>83</v>
       </c>
-      <c r="C29" s="415" t="s">
+      <c r="C29" s="326" t="s">
         <v>336</v>
       </c>
-      <c r="D29" s="415" t="s">
+      <c r="D29" s="326" t="s">
         <v>337</v>
       </c>
-      <c r="E29" s="416">
+      <c r="E29" s="327">
         <v>46181</v>
       </c>
-      <c r="F29" s="417">
+      <c r="F29" s="328">
         <v>0.41666666666666669</v>
       </c>
-      <c r="G29" s="418" t="s">
-        <v>498</v>
+      <c r="G29" s="329" t="s">
+        <v>496</v>
       </c>
       <c r="H29" s="14"/>
     </row>
     <row r="30" spans="1:8" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A30" s="302">
         <v>2</v>
       </c>
-      <c r="B30" s="423" t="s">
+      <c r="B30" s="334" t="s">
         <v>84</v>
       </c>
-      <c r="C30" s="415" t="s">
+      <c r="C30" s="326" t="s">
         <v>346</v>
       </c>
-      <c r="D30" s="415" t="s">
-[...2 lines deleted...]
-      <c r="E30" s="416">
+      <c r="D30" s="326" t="s">
+        <v>501</v>
+      </c>
+      <c r="E30" s="327">
         <v>46199</v>
       </c>
-      <c r="F30" s="417">
+      <c r="F30" s="328">
         <v>0.41666666666666669</v>
       </c>
-      <c r="G30" s="418" t="s">
-        <v>504</v>
+      <c r="G30" s="329" t="s">
+        <v>502</v>
       </c>
       <c r="H30" s="14"/>
     </row>
     <row r="31" spans="1:8" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A31" s="302">
         <v>3</v>
       </c>
-      <c r="B31" s="423" t="s">
+      <c r="B31" s="334" t="s">
         <v>85</v>
       </c>
-      <c r="C31" s="415" t="s">
+      <c r="C31" s="326" t="s">
         <v>346</v>
       </c>
-      <c r="D31" s="415" t="s">
-[...2 lines deleted...]
-      <c r="E31" s="416">
+      <c r="D31" s="326" t="s">
+        <v>501</v>
+      </c>
+      <c r="E31" s="327">
         <v>46195</v>
       </c>
-      <c r="F31" s="417">
+      <c r="F31" s="328">
         <v>0.41666666666666669</v>
       </c>
-      <c r="G31" s="418" t="s">
-        <v>504</v>
+      <c r="G31" s="329" t="s">
+        <v>502</v>
       </c>
       <c r="H31" s="14"/>
     </row>
     <row r="32" spans="1:8" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A32" s="302">
         <v>4</v>
       </c>
-      <c r="B32" s="423" t="s">
+      <c r="B32" s="334" t="s">
         <v>86</v>
       </c>
-      <c r="C32" s="415" t="s">
+      <c r="C32" s="326" t="s">
         <v>336</v>
       </c>
-      <c r="D32" s="415" t="s">
-[...2 lines deleted...]
-      <c r="E32" s="416">
+      <c r="D32" s="326" t="s">
+        <v>503</v>
+      </c>
+      <c r="E32" s="327">
         <v>46190</v>
       </c>
-      <c r="F32" s="417">
+      <c r="F32" s="328">
         <v>0.41666666666666669</v>
       </c>
-      <c r="G32" s="418" t="s">
-        <v>504</v>
+      <c r="G32" s="329" t="s">
+        <v>502</v>
       </c>
       <c r="H32" s="14"/>
     </row>
     <row r="33" spans="1:8" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A33" s="302">
         <v>5</v>
       </c>
-      <c r="B33" s="424" t="s">
+      <c r="B33" s="335" t="s">
         <v>87</v>
       </c>
-      <c r="C33" s="415" t="s">
-[...5 lines deleted...]
-      <c r="E33" s="416">
+      <c r="C33" s="326" t="s">
+        <v>504</v>
+      </c>
+      <c r="D33" s="326" t="s">
+        <v>505</v>
+      </c>
+      <c r="E33" s="327">
         <v>46185</v>
       </c>
-      <c r="F33" s="417">
+      <c r="F33" s="328">
         <v>0.41666666666666669</v>
       </c>
-      <c r="G33" s="418" t="s">
-        <v>495</v>
+      <c r="G33" s="329" t="s">
+        <v>493</v>
       </c>
       <c r="H33" s="14"/>
     </row>
     <row r="37" spans="1:8" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="A37" s="374" t="s">
+      <c r="A37" s="389" t="s">
         <v>348</v>
       </c>
-      <c r="B37" s="371"/>
-[...3 lines deleted...]
-      <c r="F37" s="371"/>
+      <c r="B37" s="386"/>
+      <c r="C37" s="386"/>
+      <c r="D37" s="386"/>
+      <c r="E37" s="386"/>
+      <c r="F37" s="386"/>
       <c r="G37" s="14"/>
       <c r="H37" s="14"/>
     </row>
     <row r="38" spans="1:8" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A38" s="14"/>
       <c r="B38" s="16"/>
       <c r="C38" s="14"/>
       <c r="E38" s="14"/>
       <c r="F38" s="14"/>
       <c r="G38" s="14"/>
       <c r="H38" s="14"/>
     </row>
     <row r="39" spans="1:8" ht="45" x14ac:dyDescent="0.25">
       <c r="A39" s="297" t="s">
         <v>2</v>
       </c>
       <c r="B39" s="297" t="s">
         <v>0</v>
       </c>
       <c r="C39" s="297" t="s">
         <v>176</v>
       </c>
       <c r="D39" s="297" t="s">
         <v>73</v>
       </c>
       <c r="E39" s="297" t="s">
         <v>177</v>
       </c>
       <c r="F39" s="297" t="s">
         <v>332</v>
       </c>
       <c r="G39" s="297" t="s">
         <v>159</v>
       </c>
       <c r="H39" s="14"/>
     </row>
     <row r="40" spans="1:8" ht="31.5" x14ac:dyDescent="0.25">
       <c r="A40" s="298">
         <v>1</v>
       </c>
-      <c r="B40" s="425" t="s">
+      <c r="B40" s="336" t="s">
         <v>88</v>
       </c>
       <c r="C40" s="324" t="s">
-        <v>508</v>
+        <v>506</v>
       </c>
       <c r="D40" s="324" t="s">
         <v>336</v>
       </c>
       <c r="E40" s="301">
         <v>46185</v>
       </c>
       <c r="F40" s="149">
         <v>0.41666666666666669</v>
       </c>
       <c r="G40" s="323" t="s">
-        <v>498</v>
+        <v>496</v>
       </c>
       <c r="H40" s="14"/>
     </row>
     <row r="41" spans="1:8" ht="47.25" x14ac:dyDescent="0.25">
       <c r="A41" s="298">
         <v>2</v>
       </c>
-      <c r="B41" s="425" t="s">
+      <c r="B41" s="336" t="s">
         <v>90</v>
       </c>
       <c r="C41" s="324" t="s">
         <v>338</v>
       </c>
       <c r="D41" s="324" t="s">
-        <v>501</v>
+        <v>499</v>
       </c>
       <c r="E41" s="301">
         <v>46195</v>
       </c>
       <c r="F41" s="149">
         <v>0.70833333333333337</v>
       </c>
       <c r="G41" s="323" t="s">
-        <v>504</v>
+        <v>502</v>
       </c>
       <c r="H41" s="14"/>
     </row>
     <row r="42" spans="1:8" ht="31.5" x14ac:dyDescent="0.25">
       <c r="A42" s="298">
         <v>3</v>
       </c>
-      <c r="B42" s="425" t="s">
+      <c r="B42" s="336" t="s">
         <v>91</v>
       </c>
       <c r="C42" s="324" t="s">
-        <v>499</v>
+        <v>497</v>
       </c>
       <c r="D42" s="324" t="s">
         <v>336</v>
       </c>
       <c r="E42" s="301">
         <v>46191</v>
       </c>
       <c r="F42" s="149">
         <v>0.41666666666666669</v>
       </c>
       <c r="G42" s="323" t="s">
-        <v>498</v>
+        <v>496</v>
       </c>
       <c r="H42" s="14"/>
     </row>
     <row r="43" spans="1:8" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A43" s="298">
         <v>4</v>
       </c>
-      <c r="B43" s="425" t="s">
+      <c r="B43" s="336" t="s">
         <v>92</v>
       </c>
       <c r="C43" s="324" t="s">
         <v>336</v>
       </c>
       <c r="D43" s="324" t="s">
-        <v>499</v>
+        <v>497</v>
       </c>
       <c r="E43" s="301">
         <v>46199</v>
       </c>
       <c r="F43" s="149">
         <v>0.41666666666666669</v>
       </c>
       <c r="G43" s="323" t="s">
-        <v>500</v>
+        <v>498</v>
       </c>
       <c r="H43" s="14"/>
     </row>
     <row r="44" spans="1:8" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A44" s="298">
         <v>5</v>
       </c>
-      <c r="B44" s="425" t="s">
+      <c r="B44" s="336" t="s">
         <v>93</v>
       </c>
       <c r="C44" s="324" t="s">
         <v>346</v>
       </c>
       <c r="D44" s="324" t="s">
-        <v>503</v>
+        <v>501</v>
       </c>
       <c r="E44" s="301">
         <v>46181</v>
       </c>
       <c r="F44" s="149">
         <v>0.41666666666666669</v>
       </c>
       <c r="G44" s="323" t="s">
-        <v>504</v>
+        <v>502</v>
       </c>
       <c r="H44" s="14"/>
     </row>
   </sheetData>
   <mergeCells count="7">
     <mergeCell ref="A15:F15"/>
     <mergeCell ref="A19:A20"/>
     <mergeCell ref="A26:F26"/>
     <mergeCell ref="A37:F37"/>
     <mergeCell ref="A1:G1"/>
     <mergeCell ref="A3:G3"/>
     <mergeCell ref="A5:E5"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:R23"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A7" workbookViewId="0">
+    <sheetView topLeftCell="A7" workbookViewId="0">
       <selection activeCell="Q17" sqref="Q17"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" customHeight="1" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="4.42578125" customWidth="1"/>
     <col min="2" max="2" width="22.42578125" customWidth="1"/>
     <col min="3" max="3" width="20.85546875" customWidth="1"/>
     <col min="4" max="4" width="21.7109375" style="14" customWidth="1"/>
     <col min="5" max="5" width="11.7109375" customWidth="1"/>
     <col min="6" max="6" width="6.7109375" style="14" customWidth="1"/>
     <col min="7" max="7" width="11.7109375" style="14" customWidth="1"/>
     <col min="8" max="8" width="6.7109375" customWidth="1"/>
     <col min="9" max="9" width="11.7109375" customWidth="1"/>
     <col min="10" max="10" width="6.7109375" customWidth="1"/>
     <col min="11" max="11" width="11.7109375" customWidth="1"/>
     <col min="12" max="12" width="6.7109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:18" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A1" s="351" t="s">
+      <c r="A1" s="366" t="s">
         <v>350</v>
       </c>
-      <c r="B1" s="352"/>
-[...6 lines deleted...]
-      <c r="I1" s="352"/>
+      <c r="B1" s="367"/>
+      <c r="C1" s="367"/>
+      <c r="D1" s="367"/>
+      <c r="E1" s="367"/>
+      <c r="F1" s="367"/>
+      <c r="G1" s="367"/>
+      <c r="H1" s="367"/>
+      <c r="I1" s="367"/>
     </row>
     <row r="2" spans="1:18" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A2" s="95"/>
       <c r="B2" s="96"/>
       <c r="C2" s="96"/>
       <c r="D2" s="35"/>
       <c r="E2" s="96"/>
       <c r="F2" s="96"/>
       <c r="G2" s="96"/>
       <c r="H2" s="96"/>
       <c r="I2" s="96"/>
     </row>
     <row r="3" spans="1:18" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A3" s="353" t="s">
+      <c r="A3" s="368" t="s">
         <v>349</v>
       </c>
-      <c r="B3" s="352"/>
-[...6 lines deleted...]
-      <c r="I3" s="352"/>
+      <c r="B3" s="367"/>
+      <c r="C3" s="367"/>
+      <c r="D3" s="367"/>
+      <c r="E3" s="367"/>
+      <c r="F3" s="367"/>
+      <c r="G3" s="367"/>
+      <c r="H3" s="367"/>
+      <c r="I3" s="367"/>
     </row>
     <row r="4" spans="1:18" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="C4" s="3"/>
       <c r="D4" s="31"/>
     </row>
     <row r="5" spans="1:18" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A5" s="374" t="s">
+      <c r="A5" s="389" t="s">
         <v>48</v>
       </c>
-      <c r="B5" s="371"/>
-[...5 lines deleted...]
-      <c r="H5" s="371"/>
+      <c r="B5" s="386"/>
+      <c r="C5" s="386"/>
+      <c r="D5" s="386"/>
+      <c r="E5" s="386"/>
+      <c r="F5" s="386"/>
+      <c r="G5" s="386"/>
+      <c r="H5" s="386"/>
     </row>
     <row r="6" spans="1:18" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B6" s="4"/>
     </row>
     <row r="7" spans="1:18" s="39" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A7" s="357" t="s">
+      <c r="A7" s="372" t="s">
         <v>2</v>
       </c>
-      <c r="B7" s="357" t="s">
+      <c r="B7" s="372" t="s">
         <v>0</v>
       </c>
-      <c r="C7" s="357" t="s">
+      <c r="C7" s="372" t="s">
         <v>71</v>
       </c>
-      <c r="D7" s="359" t="s">
+      <c r="D7" s="374" t="s">
         <v>73</v>
       </c>
-      <c r="E7" s="355" t="s">
+      <c r="E7" s="370" t="s">
         <v>164</v>
       </c>
-      <c r="F7" s="377"/>
-      <c r="G7" s="369" t="s">
+      <c r="F7" s="392"/>
+      <c r="G7" s="384" t="s">
         <v>167</v>
       </c>
-      <c r="H7" s="336"/>
-      <c r="I7" s="369" t="s">
+      <c r="H7" s="351"/>
+      <c r="I7" s="384" t="s">
         <v>168</v>
       </c>
-      <c r="J7" s="336"/>
-      <c r="K7" s="370" t="s">
+      <c r="J7" s="351"/>
+      <c r="K7" s="385" t="s">
         <v>165</v>
       </c>
-      <c r="L7" s="364"/>
+      <c r="L7" s="379"/>
     </row>
     <row r="8" spans="1:18" s="39" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A8" s="358"/>
-[...2 lines deleted...]
-      <c r="D8" s="360"/>
+      <c r="A8" s="373"/>
+      <c r="B8" s="379"/>
+      <c r="C8" s="373"/>
+      <c r="D8" s="375"/>
       <c r="E8" s="160" t="s">
         <v>1</v>
       </c>
       <c r="F8" s="160" t="s">
         <v>159</v>
       </c>
       <c r="G8" s="160" t="s">
         <v>1</v>
       </c>
       <c r="H8" s="160" t="s">
         <v>159</v>
       </c>
       <c r="I8" s="160" t="s">
         <v>1</v>
       </c>
       <c r="J8" s="160" t="s">
         <v>159</v>
       </c>
       <c r="K8" s="171" t="s">
         <v>1</v>
       </c>
       <c r="L8" s="171" t="s">
         <v>159</v>
       </c>
       <c r="R8" s="121"/>
     </row>
     <row r="9" spans="1:18" s="39" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A9" s="17">
         <v>1</v>
       </c>
       <c r="B9" s="5" t="s">
         <v>111</v>
       </c>
       <c r="C9" s="17" t="s">
         <v>204</v>
       </c>
       <c r="D9" s="17" t="s">
+        <v>446</v>
+      </c>
+      <c r="E9" s="136" t="s">
+        <v>426</v>
+      </c>
+      <c r="F9" s="287" t="s">
+        <v>447</v>
+      </c>
+      <c r="G9" s="311" t="s">
+        <v>426</v>
+      </c>
+      <c r="H9" s="311" t="s">
+        <v>447</v>
+      </c>
+      <c r="I9" s="311" t="s">
+        <v>426</v>
+      </c>
+      <c r="J9" s="311" t="s">
         <v>448</v>
       </c>
-      <c r="E9" s="136" t="s">
-[...16 lines deleted...]
-      </c>
       <c r="K9" s="311" t="s">
-        <v>427</v>
+        <v>426</v>
       </c>
       <c r="L9" s="311" t="s">
-        <v>450</v>
+        <v>448</v>
       </c>
       <c r="R9" s="173"/>
     </row>
     <row r="10" spans="1:18" s="39" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A10" s="17">
         <v>2</v>
       </c>
       <c r="B10" s="5" t="s">
         <v>112</v>
       </c>
       <c r="C10" s="17" t="s">
         <v>308</v>
       </c>
       <c r="D10" s="18" t="s">
         <v>236</v>
       </c>
       <c r="E10" s="136" t="s">
         <v>411</v>
       </c>
       <c r="F10" s="311" t="s">
-        <v>449</v>
+        <v>447</v>
       </c>
       <c r="G10" s="311" t="s">
         <v>411</v>
       </c>
       <c r="H10" s="311" t="s">
-        <v>449</v>
+        <v>447</v>
       </c>
       <c r="I10" s="311" t="s">
         <v>411</v>
       </c>
       <c r="J10" s="311" t="s">
-        <v>450</v>
+        <v>448</v>
       </c>
       <c r="K10" s="311" t="s">
         <v>411</v>
       </c>
       <c r="L10" s="311" t="s">
-        <v>450</v>
+        <v>448</v>
       </c>
       <c r="Q10" s="129"/>
       <c r="R10" s="127"/>
     </row>
     <row r="11" spans="1:18" s="39" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A11" s="17">
         <v>3</v>
       </c>
       <c r="B11" s="5" t="s">
         <v>113</v>
       </c>
       <c r="C11" s="135" t="s">
         <v>330</v>
       </c>
       <c r="D11" s="18" t="s">
         <v>262</v>
       </c>
       <c r="E11" s="136" t="s">
         <v>423</v>
       </c>
       <c r="F11" s="311" t="s">
-        <v>449</v>
+        <v>447</v>
       </c>
       <c r="G11" s="311" t="s">
         <v>423</v>
       </c>
       <c r="H11" s="311" t="s">
-        <v>449</v>
+        <v>447</v>
       </c>
       <c r="I11" s="311" t="s">
         <v>423</v>
       </c>
       <c r="J11" s="311" t="s">
-        <v>450</v>
+        <v>448</v>
       </c>
       <c r="K11" s="311" t="s">
         <v>423</v>
       </c>
       <c r="L11" s="311" t="s">
-        <v>450</v>
+        <v>448</v>
       </c>
       <c r="M11" s="303"/>
       <c r="N11" s="303"/>
       <c r="R11" s="127"/>
     </row>
     <row r="12" spans="1:18" s="39" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A12" s="17">
         <v>4</v>
       </c>
       <c r="B12" s="5" t="s">
         <v>114</v>
       </c>
       <c r="C12" s="17" t="s">
         <v>205</v>
       </c>
       <c r="D12" s="72" t="s">
         <v>309</v>
       </c>
       <c r="E12" s="172" t="s">
-        <v>433</v>
+        <v>432</v>
       </c>
       <c r="F12" s="311" t="s">
-        <v>449</v>
+        <v>447</v>
       </c>
       <c r="G12" s="309" t="s">
-        <v>433</v>
+        <v>432</v>
       </c>
       <c r="H12" s="311" t="s">
-        <v>449</v>
+        <v>447</v>
       </c>
       <c r="I12" s="309" t="s">
-        <v>433</v>
+        <v>432</v>
       </c>
       <c r="J12" s="311" t="s">
-        <v>450</v>
+        <v>448</v>
       </c>
       <c r="K12" s="309" t="s">
-        <v>433</v>
+        <v>432</v>
       </c>
       <c r="L12" s="311" t="s">
-        <v>450</v>
+        <v>448</v>
       </c>
       <c r="M12" s="304"/>
       <c r="N12" s="303"/>
     </row>
     <row r="13" spans="1:18" s="49" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A13" s="50">
         <v>5</v>
       </c>
       <c r="B13" s="5" t="s">
         <v>115</v>
       </c>
       <c r="C13" s="17" t="s">
         <v>302</v>
       </c>
       <c r="D13" s="80" t="s">
         <v>310</v>
       </c>
       <c r="E13" s="137" t="s">
         <v>417</v>
       </c>
       <c r="F13" s="311" t="s">
-        <v>450</v>
+        <v>448</v>
       </c>
       <c r="G13" s="307" t="s">
         <v>417</v>
       </c>
       <c r="H13" s="311" t="s">
-        <v>450</v>
+        <v>448</v>
       </c>
       <c r="I13" s="307" t="s">
         <v>368</v>
       </c>
       <c r="J13" s="311" t="s">
-        <v>450</v>
+        <v>448</v>
       </c>
       <c r="K13" s="307" t="s">
         <v>368</v>
       </c>
       <c r="L13" s="311" t="s">
-        <v>450</v>
+        <v>448</v>
       </c>
     </row>
     <row r="14" spans="1:18" s="39" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="C14" s="42"/>
       <c r="D14" s="42"/>
     </row>
     <row r="15" spans="1:18" s="39" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A15" s="374" t="s">
+      <c r="A15" s="389" t="s">
         <v>49</v>
       </c>
-      <c r="B15" s="367"/>
-[...5 lines deleted...]
-      <c r="H15" s="367"/>
+      <c r="B15" s="382"/>
+      <c r="C15" s="382"/>
+      <c r="D15" s="382"/>
+      <c r="E15" s="382"/>
+      <c r="F15" s="382"/>
+      <c r="G15" s="382"/>
+      <c r="H15" s="382"/>
     </row>
     <row r="16" spans="1:18" s="39" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B16" s="16"/>
     </row>
     <row r="17" spans="1:13" s="39" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A17" s="357" t="s">
+      <c r="A17" s="372" t="s">
         <v>2</v>
       </c>
-      <c r="B17" s="357" t="s">
+      <c r="B17" s="372" t="s">
         <v>0</v>
       </c>
-      <c r="C17" s="357" t="s">
+      <c r="C17" s="372" t="s">
         <v>71</v>
       </c>
-      <c r="D17" s="359" t="s">
+      <c r="D17" s="374" t="s">
         <v>73</v>
       </c>
-      <c r="E17" s="369" t="s">
+      <c r="E17" s="384" t="s">
         <v>161</v>
       </c>
-      <c r="F17" s="336"/>
-      <c r="G17" s="369" t="s">
+      <c r="F17" s="351"/>
+      <c r="G17" s="384" t="s">
         <v>162</v>
       </c>
-      <c r="H17" s="336"/>
-      <c r="I17" s="357" t="s">
+      <c r="H17" s="351"/>
+      <c r="I17" s="372" t="s">
         <v>163</v>
       </c>
-      <c r="J17" s="378"/>
-      <c r="K17" s="379" t="s">
+      <c r="J17" s="393"/>
+      <c r="K17" s="394" t="s">
         <v>179</v>
       </c>
-      <c r="L17" s="380"/>
+      <c r="L17" s="395"/>
     </row>
     <row r="18" spans="1:13" s="39" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A18" s="358"/>
-[...2 lines deleted...]
-      <c r="D18" s="360"/>
+      <c r="A18" s="373"/>
+      <c r="B18" s="379"/>
+      <c r="C18" s="373"/>
+      <c r="D18" s="375"/>
       <c r="E18" s="139" t="s">
         <v>1</v>
       </c>
       <c r="F18" s="139" t="s">
         <v>159</v>
       </c>
       <c r="G18" s="139" t="s">
         <v>1</v>
       </c>
       <c r="H18" s="139" t="s">
         <v>159</v>
       </c>
       <c r="I18" s="139" t="s">
         <v>1</v>
       </c>
       <c r="J18" s="139" t="s">
         <v>159</v>
       </c>
       <c r="K18" s="185" t="s">
         <v>1</v>
       </c>
       <c r="L18" s="185" t="s">
         <v>159</v>
       </c>
     </row>
     <row r="19" spans="1:13" s="39" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A19" s="17">
         <v>1</v>
       </c>
       <c r="B19" s="5" t="s">
         <v>116</v>
       </c>
       <c r="C19" s="17" t="s">
         <v>238</v>
       </c>
       <c r="D19" s="194" t="s">
         <v>311</v>
       </c>
       <c r="E19" s="138" t="s">
         <v>284</v>
       </c>
       <c r="F19" s="135" t="s">
-        <v>452</v>
+        <v>450</v>
       </c>
       <c r="G19" s="316" t="s">
         <v>284</v>
       </c>
       <c r="H19" s="135" t="s">
-        <v>452</v>
+        <v>450</v>
       </c>
       <c r="I19" s="316" t="s">
         <v>284</v>
       </c>
       <c r="J19" s="135" t="s">
-        <v>452</v>
+        <v>450</v>
       </c>
       <c r="K19" s="316" t="s">
         <v>284</v>
       </c>
       <c r="L19" s="135" t="s">
-        <v>452</v>
+        <v>450</v>
       </c>
     </row>
     <row r="20" spans="1:13" s="39" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A20" s="17">
         <v>2</v>
       </c>
       <c r="B20" s="5" t="s">
         <v>117</v>
       </c>
       <c r="C20" s="69" t="s">
         <v>205</v>
       </c>
       <c r="D20" s="72" t="s">
         <v>312</v>
       </c>
       <c r="E20" s="138" t="s">
         <v>397</v>
       </c>
       <c r="F20" s="135" t="s">
-        <v>451</v>
+        <v>449</v>
       </c>
       <c r="G20" s="316" t="s">
         <v>397</v>
       </c>
       <c r="H20" s="135" t="s">
-        <v>451</v>
+        <v>449</v>
       </c>
       <c r="I20" s="316" t="s">
         <v>397</v>
       </c>
       <c r="J20" s="135" t="s">
-        <v>451</v>
+        <v>449</v>
       </c>
       <c r="K20" s="316" t="s">
         <v>397</v>
       </c>
       <c r="L20" s="135" t="s">
-        <v>451</v>
+        <v>449</v>
       </c>
       <c r="M20" s="121"/>
     </row>
     <row r="21" spans="1:13" s="39" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A21" s="17">
         <v>3</v>
       </c>
       <c r="B21" s="5" t="s">
         <v>118</v>
       </c>
       <c r="C21" s="17" t="s">
         <v>239</v>
       </c>
       <c r="D21" s="72" t="s">
         <v>240</v>
       </c>
       <c r="E21" s="51" t="s">
-        <v>491</v>
+        <v>489</v>
       </c>
       <c r="F21" s="135" t="s">
-        <v>452</v>
+        <v>450</v>
       </c>
       <c r="G21" s="51" t="s">
-        <v>491</v>
+        <v>489</v>
       </c>
       <c r="H21" s="135" t="s">
-        <v>452</v>
+        <v>450</v>
       </c>
       <c r="I21" s="51" t="s">
-        <v>491</v>
+        <v>489</v>
       </c>
       <c r="J21" s="135" t="s">
-        <v>452</v>
+        <v>450</v>
       </c>
       <c r="K21" s="51" t="s">
-        <v>491</v>
+        <v>489</v>
       </c>
       <c r="L21" s="135" t="s">
-        <v>452</v>
+        <v>450</v>
       </c>
       <c r="M21" s="121"/>
     </row>
     <row r="22" spans="1:13" s="39" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A22" s="17">
         <v>4</v>
       </c>
       <c r="B22" s="5" t="s">
         <v>119</v>
       </c>
       <c r="C22" s="17" t="s">
         <v>241</v>
       </c>
       <c r="D22" s="18" t="s">
         <v>242</v>
       </c>
       <c r="E22" s="138" t="s">
-        <v>428</v>
+        <v>427</v>
       </c>
       <c r="F22" s="135" t="s">
-        <v>452</v>
+        <v>450</v>
       </c>
       <c r="G22" s="316" t="s">
-        <v>428</v>
+        <v>427</v>
       </c>
       <c r="H22" s="135" t="s">
-        <v>452</v>
+        <v>450</v>
       </c>
       <c r="I22" s="316" t="s">
-        <v>428</v>
+        <v>427</v>
       </c>
       <c r="J22" s="135" t="s">
-        <v>452</v>
+        <v>450</v>
       </c>
       <c r="K22" s="316" t="s">
-        <v>428</v>
+        <v>427</v>
       </c>
       <c r="L22" s="135" t="s">
-        <v>452</v>
+        <v>450</v>
       </c>
     </row>
     <row r="23" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A23" s="1"/>
       <c r="B23" s="1"/>
       <c r="C23" s="1"/>
       <c r="D23" s="15"/>
       <c r="E23" s="1"/>
       <c r="F23" s="15"/>
       <c r="G23" s="15"/>
       <c r="H23" s="1"/>
     </row>
   </sheetData>
   <mergeCells count="20">
     <mergeCell ref="A17:A18"/>
     <mergeCell ref="B17:B18"/>
     <mergeCell ref="C17:C18"/>
     <mergeCell ref="A15:H15"/>
     <mergeCell ref="D17:D18"/>
     <mergeCell ref="A1:I1"/>
     <mergeCell ref="A3:I3"/>
     <mergeCell ref="A5:H5"/>
     <mergeCell ref="A7:A8"/>
     <mergeCell ref="B7:B8"/>
     <mergeCell ref="C7:C8"/>
@@ -9812,126 +9891,126 @@
   </mergeCells>
   <pageMargins left="0.2" right="0.2" top="0.25" bottom="0.75" header="0.25" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:I25"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="J12" sqref="J12"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="5.85546875" customWidth="1"/>
     <col min="2" max="2" width="27.28515625" customWidth="1"/>
     <col min="3" max="3" width="25.140625" customWidth="1"/>
     <col min="4" max="4" width="24.140625" style="14" customWidth="1"/>
     <col min="5" max="5" width="20.7109375" customWidth="1"/>
     <col min="6" max="6" width="12.5703125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9" s="19" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A1" s="351" t="s">
+      <c r="A1" s="366" t="s">
         <v>350</v>
       </c>
-      <c r="B1" s="352"/>
-[...6 lines deleted...]
-      <c r="I1" s="352"/>
+      <c r="B1" s="367"/>
+      <c r="C1" s="367"/>
+      <c r="D1" s="367"/>
+      <c r="E1" s="367"/>
+      <c r="F1" s="367"/>
+      <c r="G1" s="367"/>
+      <c r="H1" s="367"/>
+      <c r="I1" s="367"/>
     </row>
     <row r="2" spans="1:9" s="19" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A2" s="95"/>
       <c r="B2" s="96"/>
       <c r="C2" s="96"/>
       <c r="D2" s="35"/>
       <c r="E2" s="96"/>
       <c r="F2" s="96"/>
       <c r="G2" s="96"/>
       <c r="H2" s="96"/>
       <c r="I2" s="96"/>
     </row>
     <row r="3" spans="1:9" s="19" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A3" s="353" t="s">
+      <c r="A3" s="368" t="s">
         <v>349</v>
       </c>
-      <c r="B3" s="352"/>
-[...6 lines deleted...]
-      <c r="I3" s="352"/>
+      <c r="B3" s="367"/>
+      <c r="C3" s="367"/>
+      <c r="D3" s="367"/>
+      <c r="E3" s="367"/>
+      <c r="F3" s="367"/>
+      <c r="G3" s="367"/>
+      <c r="H3" s="367"/>
+      <c r="I3" s="367"/>
     </row>
     <row r="4" spans="1:9" s="19" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="C4" s="25"/>
       <c r="D4" s="30"/>
     </row>
     <row r="5" spans="1:9" s="19" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A5" s="366" t="s">
+      <c r="A5" s="381" t="s">
         <v>50</v>
       </c>
-      <c r="B5" s="371"/>
-[...3 lines deleted...]
-      <c r="F5" s="371"/>
+      <c r="B5" s="386"/>
+      <c r="C5" s="386"/>
+      <c r="D5" s="386"/>
+      <c r="E5" s="386"/>
+      <c r="F5" s="386"/>
     </row>
     <row r="6" spans="1:9" s="19" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B6" s="25"/>
     </row>
     <row r="7" spans="1:9" s="19" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A7" s="357" t="s">
+      <c r="A7" s="372" t="s">
         <v>2</v>
       </c>
-      <c r="B7" s="357" t="s">
+      <c r="B7" s="372" t="s">
         <v>0</v>
       </c>
-      <c r="C7" s="357" t="s">
+      <c r="C7" s="372" t="s">
         <v>71</v>
       </c>
-      <c r="D7" s="359" t="s">
+      <c r="D7" s="374" t="s">
         <v>73</v>
       </c>
-      <c r="E7" s="370" t="s">
+      <c r="E7" s="385" t="s">
         <v>52</v>
       </c>
-      <c r="F7" s="364"/>
+      <c r="F7" s="379"/>
     </row>
     <row r="8" spans="1:9" s="19" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A8" s="381"/>
-[...2 lines deleted...]
-      <c r="D8" s="383"/>
+      <c r="A8" s="396"/>
+      <c r="B8" s="380"/>
+      <c r="C8" s="397"/>
+      <c r="D8" s="398"/>
       <c r="E8" s="140" t="s">
         <v>1</v>
       </c>
       <c r="F8" s="140" t="s">
         <v>159</v>
       </c>
     </row>
     <row r="9" spans="1:9" s="34" customFormat="1" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A9" s="79">
         <v>1</v>
       </c>
       <c r="B9" s="84" t="s">
         <v>120</v>
       </c>
       <c r="C9" s="79" t="s">
         <v>243</v>
       </c>
       <c r="D9" s="79" t="s">
         <v>244</v>
       </c>
       <c r="E9" s="141" t="s">
         <v>417</v>
       </c>
       <c r="F9" s="141">
         <v>606</v>
@@ -9969,195 +10048,195 @@
       </c>
       <c r="D11" s="86" t="s">
         <v>314</v>
       </c>
       <c r="E11" s="313" t="s">
         <v>420</v>
       </c>
       <c r="F11" s="156">
         <v>207</v>
       </c>
     </row>
     <row r="12" spans="1:9" s="34" customFormat="1" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A12" s="79">
         <v>4</v>
       </c>
       <c r="B12" s="85" t="s">
         <v>123</v>
       </c>
       <c r="C12" s="272" t="s">
         <v>243</v>
       </c>
       <c r="D12" s="79" t="s">
         <v>244</v>
       </c>
       <c r="E12" s="186" t="s">
-        <v>453</v>
+        <v>451</v>
       </c>
       <c r="F12" s="143">
         <v>604</v>
       </c>
     </row>
     <row r="13" spans="1:9" s="48" customFormat="1" ht="17.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A13" s="79">
         <v>5</v>
       </c>
       <c r="B13" s="85" t="s">
         <v>124</v>
       </c>
       <c r="C13" s="288" t="s">
         <v>264</v>
       </c>
       <c r="D13" s="79" t="s">
         <v>315</v>
       </c>
       <c r="E13" s="143" t="s">
         <v>400</v>
       </c>
       <c r="F13" s="143">
         <v>136</v>
       </c>
     </row>
     <row r="14" spans="1:9" s="34" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A14" s="79">
         <v>6</v>
       </c>
       <c r="B14" s="85" t="s">
         <v>125</v>
       </c>
       <c r="C14" s="251" t="s">
         <v>243</v>
       </c>
       <c r="D14" s="79" t="s">
         <v>244</v>
       </c>
       <c r="E14" s="162" t="s">
-        <v>429</v>
+        <v>428</v>
       </c>
       <c r="F14" s="215">
         <v>207</v>
       </c>
     </row>
     <row r="15" spans="1:9" s="34" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A15" s="87"/>
       <c r="B15" s="88"/>
       <c r="C15" s="89"/>
       <c r="D15" s="89"/>
       <c r="E15" s="87"/>
       <c r="F15" s="87"/>
     </row>
     <row r="16" spans="1:9" s="34" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A16" s="87"/>
       <c r="B16" s="88"/>
       <c r="C16" s="89"/>
       <c r="D16" s="89"/>
       <c r="E16" s="87"/>
       <c r="F16" s="87"/>
     </row>
     <row r="17" spans="1:6" s="34" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A17" s="388" t="s">
+      <c r="A17" s="403" t="s">
         <v>51</v>
       </c>
-      <c r="B17" s="389"/>
-[...3 lines deleted...]
-      <c r="F17" s="389"/>
+      <c r="B17" s="404"/>
+      <c r="C17" s="404"/>
+      <c r="D17" s="404"/>
+      <c r="E17" s="404"/>
+      <c r="F17" s="404"/>
     </row>
     <row r="18" spans="1:6" s="34" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A18" s="87"/>
       <c r="B18" s="89"/>
       <c r="C18" s="87"/>
       <c r="D18" s="87"/>
       <c r="E18" s="87"/>
       <c r="F18" s="87"/>
     </row>
     <row r="19" spans="1:6" s="34" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A19" s="384" t="s">
+      <c r="A19" s="399" t="s">
         <v>2</v>
       </c>
-      <c r="B19" s="384" t="s">
+      <c r="B19" s="399" t="s">
         <v>0</v>
       </c>
-      <c r="C19" s="384" t="s">
+      <c r="C19" s="399" t="s">
         <v>71</v>
       </c>
-      <c r="D19" s="390" t="s">
+      <c r="D19" s="405" t="s">
         <v>73</v>
       </c>
-      <c r="E19" s="392" t="s">
+      <c r="E19" s="407" t="s">
         <v>53</v>
       </c>
-      <c r="F19" s="393"/>
+      <c r="F19" s="408"/>
     </row>
     <row r="20" spans="1:6" s="34" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A20" s="385"/>
-[...2 lines deleted...]
-      <c r="D20" s="391"/>
+      <c r="A20" s="400"/>
+      <c r="B20" s="401"/>
+      <c r="C20" s="402"/>
+      <c r="D20" s="406"/>
       <c r="E20" s="145" t="s">
         <v>1</v>
       </c>
       <c r="F20" s="145" t="s">
         <v>159</v>
       </c>
     </row>
     <row r="21" spans="1:6" s="34" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A21" s="79">
         <v>1</v>
       </c>
       <c r="B21" s="99" t="s">
         <v>158</v>
       </c>
       <c r="C21" s="161" t="s">
         <v>265</v>
       </c>
       <c r="D21" s="79" t="s">
         <v>223</v>
       </c>
       <c r="E21" s="144" t="s">
-        <v>428</v>
+        <v>427</v>
       </c>
       <c r="F21" s="156">
         <v>705</v>
       </c>
     </row>
     <row r="22" spans="1:6" s="34" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A22" s="79">
         <v>2</v>
       </c>
       <c r="B22" s="90" t="s">
         <v>126</v>
       </c>
       <c r="C22" s="79" t="s">
         <v>266</v>
       </c>
       <c r="D22" s="86" t="s">
-        <v>454</v>
+        <v>452</v>
       </c>
       <c r="E22" s="144" t="s">
-        <v>453</v>
+        <v>451</v>
       </c>
       <c r="F22" s="144">
         <v>166</v>
       </c>
     </row>
     <row r="23" spans="1:6" s="34" customFormat="1" ht="31.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A23" s="79">
         <v>3</v>
       </c>
       <c r="B23" s="90" t="s">
         <v>127</v>
       </c>
       <c r="C23" s="79" t="s">
         <v>245</v>
       </c>
       <c r="D23" s="161" t="s">
         <v>246</v>
       </c>
       <c r="E23" s="144" t="s">
         <v>415</v>
       </c>
       <c r="F23" s="144">
         <v>606</v>
       </c>
     </row>
@@ -10184,442 +10263,442 @@
     <mergeCell ref="E7:F7"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:L28"/>
   <sheetViews>
     <sheetView zoomScale="115" zoomScaleNormal="115" workbookViewId="0">
       <selection activeCell="C12" sqref="C12"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="5.85546875" customWidth="1"/>
     <col min="2" max="3" width="21.7109375" customWidth="1"/>
     <col min="4" max="4" width="25" style="14" customWidth="1"/>
     <col min="5" max="5" width="11.7109375" customWidth="1"/>
     <col min="6" max="6" width="6.7109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:12" s="19" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A1" s="351" t="s">
+      <c r="A1" s="366" t="s">
         <v>350</v>
       </c>
-      <c r="B1" s="352"/>
-[...6 lines deleted...]
-      <c r="I1" s="352"/>
+      <c r="B1" s="367"/>
+      <c r="C1" s="367"/>
+      <c r="D1" s="367"/>
+      <c r="E1" s="367"/>
+      <c r="F1" s="367"/>
+      <c r="G1" s="367"/>
+      <c r="H1" s="367"/>
+      <c r="I1" s="367"/>
     </row>
     <row r="2" spans="1:12" s="19" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A2" s="95"/>
       <c r="B2" s="96"/>
       <c r="C2" s="96"/>
       <c r="D2" s="35"/>
       <c r="E2" s="96"/>
       <c r="F2" s="96"/>
       <c r="G2" s="96"/>
       <c r="H2" s="96"/>
       <c r="I2" s="96"/>
     </row>
     <row r="3" spans="1:12" s="19" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A3" s="353" t="s">
+      <c r="A3" s="368" t="s">
         <v>349</v>
       </c>
-      <c r="B3" s="352"/>
-[...6 lines deleted...]
-      <c r="I3" s="352"/>
+      <c r="B3" s="367"/>
+      <c r="C3" s="367"/>
+      <c r="D3" s="367"/>
+      <c r="E3" s="367"/>
+      <c r="F3" s="367"/>
+      <c r="G3" s="367"/>
+      <c r="H3" s="367"/>
+      <c r="I3" s="367"/>
     </row>
     <row r="4" spans="1:12" s="19" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A4" s="20"/>
       <c r="B4" s="20"/>
       <c r="C4" s="71"/>
       <c r="D4" s="71"/>
       <c r="E4" s="20"/>
       <c r="F4" s="20"/>
       <c r="G4" s="20"/>
       <c r="H4" s="20"/>
       <c r="I4" s="20"/>
     </row>
     <row r="5" spans="1:12" s="19" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A5" s="333" t="s">
+      <c r="A5" s="348" t="s">
         <v>54</v>
       </c>
-      <c r="B5" s="354"/>
-[...3 lines deleted...]
-      <c r="F5" s="354"/>
+      <c r="B5" s="369"/>
+      <c r="C5" s="369"/>
+      <c r="D5" s="369"/>
+      <c r="E5" s="369"/>
+      <c r="F5" s="369"/>
       <c r="G5" s="20"/>
       <c r="H5" s="20"/>
       <c r="I5" s="20"/>
     </row>
     <row r="6" spans="1:12" s="19" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A6" s="20"/>
       <c r="B6" s="71"/>
       <c r="C6" s="20"/>
       <c r="D6" s="20"/>
       <c r="E6" s="20"/>
       <c r="F6" s="20"/>
       <c r="G6" s="20"/>
       <c r="H6" s="20"/>
       <c r="I6" s="20"/>
       <c r="L6" s="226"/>
     </row>
     <row r="7" spans="1:12" s="19" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A7" s="327" t="s">
+      <c r="A7" s="342" t="s">
         <v>2</v>
       </c>
-      <c r="B7" s="327" t="s">
+      <c r="B7" s="342" t="s">
         <v>0</v>
       </c>
-      <c r="C7" s="327" t="s">
+      <c r="C7" s="342" t="s">
         <v>71</v>
       </c>
-      <c r="D7" s="399" t="s">
+      <c r="D7" s="414" t="s">
         <v>73</v>
       </c>
-      <c r="E7" s="394" t="s">
+      <c r="E7" s="409" t="s">
         <v>65</v>
       </c>
-      <c r="F7" s="395"/>
+      <c r="F7" s="410"/>
       <c r="G7" s="20"/>
       <c r="H7" s="20"/>
       <c r="I7" s="20"/>
     </row>
     <row r="8" spans="1:12" s="19" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A8" s="398"/>
-[...2 lines deleted...]
-      <c r="D8" s="400"/>
+      <c r="A8" s="413"/>
+      <c r="B8" s="343"/>
+      <c r="C8" s="413"/>
+      <c r="D8" s="415"/>
       <c r="E8" s="146" t="s">
         <v>1</v>
       </c>
       <c r="F8" s="146" t="s">
         <v>159</v>
       </c>
       <c r="G8" s="20"/>
       <c r="H8" s="20"/>
       <c r="I8" s="20"/>
     </row>
     <row r="9" spans="1:12" s="19" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A9" s="21">
         <v>1</v>
       </c>
       <c r="B9" s="65" t="s">
         <v>128</v>
       </c>
       <c r="C9" s="21" t="s">
         <v>316</v>
       </c>
       <c r="D9" s="21" t="s">
         <v>331</v>
       </c>
       <c r="E9" s="147" t="s">
-        <v>455</v>
+        <v>453</v>
       </c>
       <c r="F9" s="147">
         <v>207</v>
       </c>
       <c r="G9" s="20"/>
       <c r="H9" s="20"/>
       <c r="I9" s="20"/>
     </row>
     <row r="10" spans="1:12" s="19" customFormat="1" ht="31.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A10" s="21">
         <v>2</v>
       </c>
       <c r="B10" s="65" t="s">
         <v>129</v>
       </c>
       <c r="C10" s="70" t="s">
         <v>238</v>
       </c>
       <c r="D10" s="212" t="s">
         <v>317</v>
       </c>
       <c r="E10" s="149" t="s">
-        <v>456</v>
+        <v>454</v>
       </c>
       <c r="F10" s="147" t="s">
-        <v>457</v>
+        <v>455</v>
       </c>
       <c r="G10" s="20"/>
       <c r="H10" s="20"/>
       <c r="I10" s="20"/>
     </row>
     <row r="11" spans="1:12" s="34" customFormat="1" ht="32.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A11" s="70">
         <v>3</v>
       </c>
       <c r="B11" s="5" t="s">
         <v>130</v>
       </c>
       <c r="C11" s="70" t="s">
         <v>247</v>
       </c>
       <c r="D11" s="216" t="s">
         <v>318</v>
       </c>
       <c r="E11" s="147" t="s">
         <v>376</v>
       </c>
       <c r="F11" s="147" t="s">
-        <v>457</v>
+        <v>455</v>
       </c>
       <c r="G11" s="45"/>
       <c r="H11" s="45"/>
       <c r="I11" s="45"/>
     </row>
     <row r="12" spans="1:12" s="19" customFormat="1" ht="31.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A12" s="21">
         <v>4</v>
       </c>
       <c r="B12" s="65" t="s">
         <v>158</v>
       </c>
       <c r="C12" s="21" t="s">
-        <v>490</v>
+        <v>488</v>
       </c>
       <c r="D12" s="21" t="s">
         <v>254</v>
       </c>
       <c r="E12" s="147" t="s">
         <v>391</v>
       </c>
       <c r="F12" s="147" t="s">
-        <v>457</v>
+        <v>455</v>
       </c>
       <c r="G12" s="20"/>
       <c r="H12" s="20"/>
       <c r="I12" s="20"/>
     </row>
     <row r="13" spans="1:12" s="8" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A13" s="73"/>
       <c r="B13" s="74"/>
       <c r="C13" s="75"/>
       <c r="D13" s="75"/>
       <c r="E13" s="148"/>
       <c r="F13" s="148"/>
       <c r="G13" s="75"/>
       <c r="H13" s="75"/>
       <c r="I13" s="75"/>
     </row>
     <row r="14" spans="1:12" s="19" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A14" s="20"/>
       <c r="B14" s="20"/>
       <c r="C14" s="71"/>
       <c r="D14" s="71"/>
       <c r="E14" s="20"/>
       <c r="F14" s="20"/>
       <c r="G14" s="20"/>
       <c r="H14" s="20"/>
       <c r="I14" s="20"/>
     </row>
     <row r="15" spans="1:12" s="19" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A15" s="333" t="s">
+      <c r="A15" s="348" t="s">
         <v>55</v>
       </c>
-      <c r="B15" s="354"/>
-[...3 lines deleted...]
-      <c r="F15" s="354"/>
+      <c r="B15" s="369"/>
+      <c r="C15" s="369"/>
+      <c r="D15" s="369"/>
+      <c r="E15" s="369"/>
+      <c r="F15" s="369"/>
       <c r="G15" s="20"/>
       <c r="H15" s="20"/>
       <c r="I15" s="20"/>
     </row>
     <row r="16" spans="1:12" s="19" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A16" s="20"/>
       <c r="B16" s="71"/>
       <c r="C16" s="20"/>
       <c r="D16" s="20"/>
       <c r="E16" s="20"/>
       <c r="F16" s="20"/>
       <c r="G16" s="20"/>
       <c r="H16" s="20"/>
       <c r="I16" s="20"/>
     </row>
     <row r="17" spans="1:9" s="19" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A17" s="327" t="s">
+      <c r="A17" s="342" t="s">
         <v>2</v>
       </c>
-      <c r="B17" s="327" t="s">
+      <c r="B17" s="342" t="s">
         <v>0</v>
       </c>
-      <c r="C17" s="327" t="s">
+      <c r="C17" s="342" t="s">
         <v>71</v>
       </c>
-      <c r="D17" s="399" t="s">
+      <c r="D17" s="414" t="s">
         <v>73</v>
       </c>
-      <c r="E17" s="394" t="s">
+      <c r="E17" s="409" t="s">
         <v>66</v>
       </c>
-      <c r="F17" s="395"/>
+      <c r="F17" s="410"/>
       <c r="G17" s="20"/>
       <c r="H17" s="20"/>
       <c r="I17" s="20"/>
     </row>
     <row r="18" spans="1:9" s="19" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A18" s="398"/>
-[...2 lines deleted...]
-      <c r="D18" s="400"/>
+      <c r="A18" s="413"/>
+      <c r="B18" s="343"/>
+      <c r="C18" s="413"/>
+      <c r="D18" s="415"/>
       <c r="E18" s="150" t="s">
         <v>1</v>
       </c>
       <c r="F18" s="150" t="s">
         <v>159</v>
       </c>
       <c r="G18" s="20"/>
       <c r="H18" s="20"/>
       <c r="I18" s="20"/>
     </row>
     <row r="19" spans="1:9" s="19" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A19" s="21">
         <v>1</v>
       </c>
       <c r="B19" s="65" t="s">
         <v>131</v>
       </c>
       <c r="C19" s="21" t="s">
         <v>248</v>
       </c>
       <c r="D19" s="216" t="s">
         <v>247</v>
       </c>
       <c r="E19" s="151" t="s">
-        <v>446</v>
+        <v>444</v>
       </c>
       <c r="F19" s="151" t="s">
-        <v>457</v>
+        <v>455</v>
       </c>
       <c r="G19" s="20"/>
       <c r="H19" s="20"/>
       <c r="I19" s="20"/>
     </row>
     <row r="20" spans="1:9" s="19" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A20" s="21">
         <v>2</v>
       </c>
       <c r="B20" s="65" t="s">
         <v>132</v>
       </c>
       <c r="C20" s="174" t="s">
         <v>237</v>
       </c>
       <c r="D20" s="83" t="s">
         <v>262</v>
       </c>
       <c r="E20" s="151" t="s">
-        <v>461</v>
+        <v>459</v>
       </c>
       <c r="F20" s="151" t="s">
-        <v>458</v>
+        <v>456</v>
       </c>
       <c r="G20" s="20"/>
       <c r="H20" s="20"/>
       <c r="I20" s="20"/>
     </row>
     <row r="21" spans="1:9" s="34" customFormat="1" ht="48" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A21" s="70">
         <v>3</v>
       </c>
       <c r="B21" s="65" t="s">
         <v>133</v>
       </c>
       <c r="C21" s="242" t="s">
         <v>249</v>
       </c>
       <c r="D21" s="242" t="s">
         <v>238</v>
       </c>
       <c r="E21" s="286" t="s">
-        <v>459</v>
+        <v>457</v>
       </c>
       <c r="F21" s="286" t="s">
-        <v>457</v>
+        <v>455</v>
       </c>
       <c r="G21" s="45"/>
       <c r="H21" s="45"/>
       <c r="I21" s="45"/>
     </row>
     <row r="22" spans="1:9" s="19" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A22" s="21">
         <v>4</v>
       </c>
       <c r="B22" s="65" t="s">
         <v>134</v>
       </c>
       <c r="C22" s="242" t="s">
         <v>249</v>
       </c>
       <c r="D22" s="242" t="s">
         <v>238</v>
       </c>
       <c r="E22" s="294" t="s">
-        <v>429</v>
+        <v>428</v>
       </c>
       <c r="F22" s="294" t="s">
-        <v>457</v>
+        <v>455</v>
       </c>
       <c r="G22" s="20"/>
       <c r="H22" s="20"/>
       <c r="I22" s="20"/>
     </row>
     <row r="23" spans="1:9" s="19" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A23" s="75"/>
       <c r="B23" s="76"/>
       <c r="C23" s="75"/>
       <c r="D23" s="75"/>
       <c r="E23" s="152"/>
       <c r="F23" s="152"/>
       <c r="G23" s="20"/>
       <c r="H23" s="20"/>
       <c r="I23" s="20"/>
     </row>
     <row r="24" spans="1:9" s="19" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A24" s="396"/>
-[...4 lines deleted...]
-      <c r="F24" s="397"/>
+      <c r="A24" s="411"/>
+      <c r="B24" s="412"/>
+      <c r="C24" s="412"/>
+      <c r="D24" s="412"/>
+      <c r="E24" s="412"/>
+      <c r="F24" s="412"/>
     </row>
     <row r="25" spans="1:9" s="19" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A25" s="28"/>
       <c r="B25" s="27"/>
       <c r="C25" s="27"/>
       <c r="D25" s="32"/>
       <c r="E25" s="27"/>
       <c r="F25" s="27"/>
     </row>
     <row r="26" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A26" s="1"/>
       <c r="B26" s="1"/>
       <c r="C26" s="1"/>
       <c r="D26" s="15"/>
       <c r="E26" s="1"/>
       <c r="F26" s="1"/>
     </row>
     <row r="27" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A27" s="1"/>
       <c r="B27" s="1"/>
       <c r="C27" s="1"/>
       <c r="D27" s="15"/>
       <c r="E27" s="1"/>
       <c r="F27" s="1"/>
     </row>
@@ -10653,475 +10732,475 @@
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:J49"/>
   <sheetViews>
     <sheetView topLeftCell="A13" zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
       <selection activeCell="P19" sqref="P19"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="5.85546875" customWidth="1"/>
     <col min="2" max="2" width="21.7109375" style="19" customWidth="1"/>
     <col min="3" max="3" width="21.7109375" style="121" customWidth="1"/>
     <col min="4" max="4" width="21.7109375" style="197" customWidth="1"/>
     <col min="5" max="5" width="11.7109375" style="121" customWidth="1"/>
     <col min="6" max="6" width="6.7109375" style="121" customWidth="1"/>
     <col min="7" max="7" width="11.7109375" style="121" customWidth="1"/>
     <col min="8" max="8" width="6.7109375" style="121" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A1" s="351" t="s">
+      <c r="A1" s="366" t="s">
         <v>350</v>
       </c>
-      <c r="B1" s="352"/>
-[...6 lines deleted...]
-      <c r="I1" s="352"/>
+      <c r="B1" s="367"/>
+      <c r="C1" s="367"/>
+      <c r="D1" s="367"/>
+      <c r="E1" s="367"/>
+      <c r="F1" s="367"/>
+      <c r="G1" s="367"/>
+      <c r="H1" s="367"/>
+      <c r="I1" s="367"/>
     </row>
     <row r="2" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A2" s="95"/>
       <c r="B2" s="96"/>
       <c r="C2" s="123"/>
       <c r="D2" s="196"/>
       <c r="E2" s="123"/>
       <c r="F2" s="123"/>
       <c r="G2" s="123"/>
       <c r="H2" s="123"/>
       <c r="I2" s="96"/>
     </row>
     <row r="3" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A3" s="353" t="s">
+      <c r="A3" s="368" t="s">
         <v>349</v>
       </c>
-      <c r="B3" s="352"/>
-[...6 lines deleted...]
-      <c r="I3" s="352"/>
+      <c r="B3" s="367"/>
+      <c r="C3" s="367"/>
+      <c r="D3" s="367"/>
+      <c r="E3" s="367"/>
+      <c r="F3" s="367"/>
+      <c r="G3" s="367"/>
+      <c r="H3" s="367"/>
+      <c r="I3" s="367"/>
     </row>
     <row r="4" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="C4" s="42"/>
       <c r="D4" s="33"/>
     </row>
     <row r="5" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A5" s="404" t="s">
+      <c r="A5" s="419" t="s">
         <v>327</v>
       </c>
-      <c r="B5" s="404"/>
-[...7 lines deleted...]
-      <c r="J5" s="404"/>
+      <c r="B5" s="419"/>
+      <c r="C5" s="419"/>
+      <c r="D5" s="419"/>
+      <c r="E5" s="419"/>
+      <c r="F5" s="419"/>
+      <c r="G5" s="419"/>
+      <c r="H5" s="419"/>
+      <c r="I5" s="419"/>
+      <c r="J5" s="419"/>
     </row>
     <row r="6" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B6" s="92"/>
     </row>
     <row r="7" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A7" s="357" t="s">
+      <c r="A7" s="372" t="s">
         <v>2</v>
       </c>
-      <c r="B7" s="401" t="s">
+      <c r="B7" s="416" t="s">
         <v>0</v>
       </c>
-      <c r="C7" s="357" t="s">
+      <c r="C7" s="372" t="s">
         <v>71</v>
       </c>
-      <c r="D7" s="402" t="s">
+      <c r="D7" s="417" t="s">
         <v>73</v>
       </c>
-      <c r="E7" s="369" t="s">
+      <c r="E7" s="384" t="s">
         <v>57</v>
       </c>
-      <c r="F7" s="336"/>
-      <c r="G7" s="370" t="s">
+      <c r="F7" s="351"/>
+      <c r="G7" s="385" t="s">
         <v>58</v>
       </c>
-      <c r="H7" s="364"/>
+      <c r="H7" s="379"/>
     </row>
     <row r="8" spans="1:10" s="14" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A8" s="382"/>
-[...2 lines deleted...]
-      <c r="D8" s="403"/>
+      <c r="A8" s="397"/>
+      <c r="B8" s="380"/>
+      <c r="C8" s="373"/>
+      <c r="D8" s="418"/>
       <c r="E8" s="190" t="s">
         <v>1</v>
       </c>
       <c r="F8" s="190" t="s">
         <v>159</v>
       </c>
       <c r="G8" s="158" t="s">
         <v>1</v>
       </c>
       <c r="H8" s="190" t="s">
         <v>159</v>
       </c>
     </row>
     <row r="9" spans="1:10" ht="29.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A9" s="10">
         <v>1</v>
       </c>
       <c r="B9" s="93" t="s">
         <v>183</v>
       </c>
       <c r="C9" s="135" t="s">
         <v>267</v>
       </c>
       <c r="D9" s="51" t="s">
         <v>250</v>
       </c>
       <c r="E9" s="193" t="s">
-        <v>460</v>
+        <v>458</v>
       </c>
       <c r="F9" s="193" t="s">
         <v>285</v>
       </c>
       <c r="G9" s="313" t="s">
-        <v>460</v>
+        <v>458</v>
       </c>
       <c r="H9" s="313" t="s">
         <v>285</v>
       </c>
     </row>
     <row r="10" spans="1:10" ht="17.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A10" s="10">
         <v>2</v>
       </c>
       <c r="B10" s="5" t="s">
         <v>74</v>
       </c>
       <c r="C10" s="188" t="s">
         <v>190</v>
       </c>
       <c r="D10" s="192" t="s">
         <v>319</v>
       </c>
       <c r="E10" s="219" t="s">
         <v>413</v>
       </c>
       <c r="F10" s="219">
         <v>207</v>
       </c>
       <c r="G10" s="289" t="s">
         <v>377</v>
       </c>
       <c r="H10" s="289">
         <v>207</v>
       </c>
     </row>
     <row r="11" spans="1:10" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A11" s="10">
         <v>3</v>
       </c>
       <c r="B11" s="5" t="s">
         <v>135</v>
       </c>
       <c r="C11" s="192" t="s">
         <v>207</v>
       </c>
       <c r="D11" s="107" t="s">
         <v>268</v>
       </c>
       <c r="E11" s="193" t="s">
-        <v>461</v>
+        <v>459</v>
       </c>
       <c r="F11" s="193" t="s">
-        <v>449</v>
+        <v>447</v>
       </c>
       <c r="G11" s="313" t="s">
         <v>376</v>
       </c>
       <c r="H11" s="313" t="s">
-        <v>449</v>
+        <v>447</v>
       </c>
     </row>
     <row r="12" spans="1:10" ht="28.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A12" s="10">
         <v>4</v>
       </c>
       <c r="B12" s="5" t="s">
         <v>136</v>
       </c>
       <c r="C12" s="192" t="s">
         <v>251</v>
       </c>
       <c r="D12" s="51" t="s">
         <v>252</v>
       </c>
       <c r="E12" s="156" t="s">
+        <v>460</v>
+      </c>
+      <c r="F12" s="317" t="s">
+        <v>461</v>
+      </c>
+      <c r="G12" s="156" t="s">
         <v>462</v>
       </c>
-      <c r="F12" s="317" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H12" s="317" t="s">
-        <v>463</v>
+        <v>461</v>
       </c>
     </row>
     <row r="13" spans="1:10" ht="30.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A13" s="10">
         <v>5</v>
       </c>
       <c r="B13" s="5" t="s">
         <v>137</v>
       </c>
       <c r="C13" s="51" t="s">
         <v>208</v>
       </c>
       <c r="D13" s="51" t="s">
         <v>155</v>
       </c>
       <c r="E13" s="156" t="s">
-        <v>446</v>
+        <v>444</v>
       </c>
       <c r="F13" s="156" t="s">
-        <v>449</v>
+        <v>447</v>
       </c>
       <c r="G13" s="156" t="s">
-        <v>446</v>
+        <v>444</v>
       </c>
       <c r="H13" s="156" t="s">
-        <v>449</v>
+        <v>447</v>
       </c>
     </row>
     <row r="14" spans="1:10" s="1" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B14" s="8"/>
       <c r="C14" s="49"/>
       <c r="D14" s="198"/>
       <c r="E14" s="49"/>
       <c r="F14" s="49"/>
       <c r="G14" s="49"/>
       <c r="H14" s="49"/>
     </row>
     <row r="15" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="C15" s="42"/>
       <c r="D15" s="33"/>
     </row>
     <row r="16" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A16" s="404" t="s">
+      <c r="A16" s="419" t="s">
         <v>328</v>
       </c>
-      <c r="B16" s="404"/>
-[...7 lines deleted...]
-      <c r="J16" s="404"/>
+      <c r="B16" s="419"/>
+      <c r="C16" s="419"/>
+      <c r="D16" s="419"/>
+      <c r="E16" s="419"/>
+      <c r="F16" s="419"/>
+      <c r="G16" s="419"/>
+      <c r="H16" s="419"/>
+      <c r="I16" s="419"/>
+      <c r="J16" s="419"/>
     </row>
     <row r="17" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B17" s="92"/>
     </row>
     <row r="18" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A18" s="357" t="s">
+      <c r="A18" s="372" t="s">
         <v>2</v>
       </c>
-      <c r="B18" s="401" t="s">
+      <c r="B18" s="416" t="s">
         <v>0</v>
       </c>
-      <c r="C18" s="357" t="s">
+      <c r="C18" s="372" t="s">
         <v>71</v>
       </c>
-      <c r="D18" s="402" t="s">
+      <c r="D18" s="417" t="s">
         <v>73</v>
       </c>
-      <c r="E18" s="369" t="s">
+      <c r="E18" s="384" t="s">
         <v>59</v>
       </c>
-      <c r="F18" s="336"/>
-      <c r="G18" s="370" t="s">
+      <c r="F18" s="351"/>
+      <c r="G18" s="385" t="s">
         <v>60</v>
       </c>
-      <c r="H18" s="364"/>
+      <c r="H18" s="379"/>
     </row>
     <row r="19" spans="1:10" s="14" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A19" s="382"/>
-[...2 lines deleted...]
-      <c r="D19" s="403"/>
+      <c r="A19" s="397"/>
+      <c r="B19" s="380"/>
+      <c r="C19" s="373"/>
+      <c r="D19" s="418"/>
       <c r="E19" s="190" t="s">
         <v>1</v>
       </c>
       <c r="F19" s="190" t="s">
         <v>159</v>
       </c>
       <c r="G19" s="158" t="s">
         <v>1</v>
       </c>
       <c r="H19" s="190" t="s">
         <v>159</v>
       </c>
     </row>
     <row r="20" spans="1:10" ht="28.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A20" s="10">
         <v>1</v>
       </c>
       <c r="B20" s="5" t="s">
         <v>184</v>
       </c>
       <c r="C20" s="192" t="s">
         <v>216</v>
       </c>
       <c r="D20" s="51" t="s">
         <v>269</v>
       </c>
       <c r="E20" s="193" t="s">
         <v>422</v>
       </c>
       <c r="F20" s="193" t="s">
-        <v>449</v>
+        <v>447</v>
       </c>
       <c r="G20" s="313" t="s">
         <v>422</v>
       </c>
       <c r="H20" s="313" t="s">
-        <v>449</v>
+        <v>447</v>
       </c>
     </row>
     <row r="21" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A21" s="10">
         <v>2</v>
       </c>
       <c r="B21" s="5" t="s">
         <v>138</v>
       </c>
       <c r="C21" s="51" t="s">
         <v>269</v>
       </c>
       <c r="D21" s="51" t="s">
-        <v>465</v>
+        <v>463</v>
       </c>
       <c r="E21" s="193" t="s">
-        <v>456</v>
+        <v>454</v>
       </c>
       <c r="F21" s="193" t="s">
-        <v>449</v>
+        <v>447</v>
       </c>
       <c r="G21" s="313" t="s">
-        <v>456</v>
+        <v>454</v>
       </c>
       <c r="H21" s="313" t="s">
-        <v>449</v>
+        <v>447</v>
       </c>
     </row>
     <row r="22" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A22" s="10">
         <v>3</v>
       </c>
       <c r="B22" s="5" t="s">
         <v>139</v>
       </c>
       <c r="C22" s="51" t="s">
         <v>269</v>
       </c>
       <c r="D22" s="51" t="s">
-        <v>465</v>
+        <v>463</v>
       </c>
       <c r="E22" s="193" t="s">
         <v>378</v>
       </c>
       <c r="F22" s="193" t="s">
-        <v>449</v>
+        <v>447</v>
       </c>
       <c r="G22" s="313" t="s">
         <v>378</v>
       </c>
       <c r="H22" s="313" t="s">
-        <v>449</v>
+        <v>447</v>
       </c>
     </row>
     <row r="23" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A23" s="10">
         <v>4</v>
       </c>
       <c r="B23" s="5" t="s">
         <v>140</v>
       </c>
       <c r="C23" s="51" t="s">
         <v>253</v>
       </c>
       <c r="D23" s="51" t="s">
         <v>269</v>
       </c>
       <c r="E23" s="193" t="s">
         <v>412</v>
       </c>
       <c r="F23" s="286" t="s">
-        <v>449</v>
+        <v>447</v>
       </c>
       <c r="G23" s="313" t="s">
         <v>412</v>
       </c>
       <c r="H23" s="313" t="s">
-        <v>449</v>
+        <v>447</v>
       </c>
     </row>
     <row r="24" spans="1:10" s="39" customFormat="1" ht="17.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A24" s="17">
         <v>5</v>
       </c>
       <c r="B24" s="94" t="s">
         <v>141</v>
       </c>
       <c r="C24" s="287" t="s">
         <v>207</v>
       </c>
       <c r="D24" s="229" t="s">
         <v>268</v>
       </c>
       <c r="E24" s="193" t="s">
-        <v>466</v>
+        <v>464</v>
       </c>
       <c r="F24" s="193" t="s">
-        <v>449</v>
+        <v>447</v>
       </c>
       <c r="G24" s="313" t="s">
-        <v>466</v>
+        <v>464</v>
       </c>
       <c r="H24" s="313" t="s">
-        <v>449</v>
+        <v>447</v>
       </c>
     </row>
     <row r="25" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A25" s="1"/>
       <c r="B25" s="8"/>
       <c r="C25" s="49"/>
       <c r="D25" s="198"/>
       <c r="E25" s="49"/>
       <c r="F25" s="49"/>
       <c r="G25" s="49"/>
     </row>
     <row r="26" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="C26" s="42"/>
       <c r="D26" s="33"/>
     </row>
     <row r="27" spans="1:10" s="14" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B27" s="19"/>
       <c r="C27" s="42"/>
       <c r="D27" s="33"/>
       <c r="E27" s="121"/>
       <c r="F27" s="121"/>
       <c r="G27" s="121"/>
       <c r="H27" s="121"/>
     </row>
     <row r="28" spans="1:10" s="14" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
@@ -11155,334 +11234,334 @@
       <c r="A31" s="293" t="s">
         <v>3</v>
       </c>
       <c r="B31" s="292"/>
       <c r="C31" s="292"/>
       <c r="D31" s="292"/>
       <c r="E31" s="292"/>
       <c r="F31" s="292"/>
       <c r="G31" s="292"/>
       <c r="I31" s="295"/>
       <c r="J31" s="295"/>
     </row>
     <row r="32" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B32" s="92"/>
     </row>
     <row r="33" spans="1:10" s="14" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B33" s="92"/>
       <c r="C33" s="121"/>
       <c r="D33" s="197"/>
       <c r="E33" s="121"/>
       <c r="F33" s="121"/>
       <c r="G33" s="121"/>
       <c r="H33" s="121"/>
     </row>
     <row r="34" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A34" s="357" t="s">
+      <c r="A34" s="372" t="s">
         <v>2</v>
       </c>
-      <c r="B34" s="401" t="s">
+      <c r="B34" s="416" t="s">
         <v>0</v>
       </c>
-      <c r="C34" s="357" t="s">
+      <c r="C34" s="372" t="s">
         <v>71</v>
       </c>
-      <c r="D34" s="402" t="s">
+      <c r="D34" s="417" t="s">
         <v>72</v>
       </c>
-      <c r="E34" s="370" t="s">
+      <c r="E34" s="385" t="s">
         <v>61</v>
       </c>
-      <c r="F34" s="364"/>
-      <c r="G34" s="370" t="s">
+      <c r="F34" s="379"/>
+      <c r="G34" s="385" t="s">
         <v>320</v>
       </c>
-      <c r="H34" s="364"/>
+      <c r="H34" s="379"/>
     </row>
     <row r="35" spans="1:10" s="14" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A35" s="382"/>
-[...2 lines deleted...]
-      <c r="D35" s="403"/>
+      <c r="A35" s="397"/>
+      <c r="B35" s="380"/>
+      <c r="C35" s="373"/>
+      <c r="D35" s="418"/>
       <c r="E35" s="202" t="s">
         <v>1</v>
       </c>
       <c r="F35" s="202" t="s">
         <v>159</v>
       </c>
       <c r="G35" s="285" t="s">
         <v>1</v>
       </c>
       <c r="H35" s="285" t="s">
         <v>159</v>
       </c>
     </row>
     <row r="36" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A36" s="10">
         <v>1</v>
       </c>
       <c r="B36" s="5" t="s">
         <v>142</v>
       </c>
       <c r="C36" s="107" t="s">
         <v>209</v>
       </c>
       <c r="D36" s="244" t="s">
-        <v>467</v>
+        <v>465</v>
       </c>
       <c r="E36" s="204" t="s">
-        <v>437</v>
+        <v>436</v>
       </c>
       <c r="F36" s="204" t="s">
-        <v>449</v>
+        <v>447</v>
       </c>
       <c r="G36" s="313" t="s">
-        <v>437</v>
+        <v>436</v>
       </c>
       <c r="H36" s="313" t="s">
-        <v>449</v>
+        <v>447</v>
       </c>
     </row>
     <row r="37" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A37" s="10">
         <v>2</v>
       </c>
       <c r="B37" s="5" t="s">
         <v>143</v>
       </c>
       <c r="C37" s="217" t="s">
         <v>207</v>
       </c>
       <c r="D37" s="227" t="s">
         <v>268</v>
       </c>
       <c r="E37" s="286" t="s">
         <v>410</v>
       </c>
       <c r="F37" s="286" t="s">
-        <v>450</v>
+        <v>448</v>
       </c>
       <c r="G37" s="313" t="s">
         <v>410</v>
       </c>
       <c r="H37" s="313" t="s">
-        <v>450</v>
+        <v>448</v>
       </c>
     </row>
     <row r="38" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A38" s="10">
         <v>3</v>
       </c>
       <c r="B38" s="5" t="s">
         <v>144</v>
       </c>
       <c r="C38" s="107" t="s">
         <v>209</v>
       </c>
       <c r="D38" s="192" t="s">
-        <v>468</v>
+        <v>466</v>
       </c>
       <c r="E38" s="204" t="s">
         <v>412</v>
       </c>
       <c r="F38" s="204" t="s">
-        <v>450</v>
+        <v>448</v>
       </c>
       <c r="G38" s="313" t="s">
         <v>412</v>
       </c>
       <c r="H38" s="313" t="s">
-        <v>450</v>
+        <v>448</v>
       </c>
     </row>
     <row r="39" spans="1:10" ht="45" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A39" s="10">
         <v>4</v>
       </c>
       <c r="B39" s="5" t="s">
         <v>145</v>
       </c>
       <c r="C39" s="192" t="s">
         <v>210</v>
       </c>
       <c r="D39" s="51" t="s">
         <v>211</v>
       </c>
       <c r="E39" s="218" t="s">
-        <v>428</v>
+        <v>427</v>
       </c>
       <c r="F39" s="204" t="s">
-        <v>450</v>
+        <v>448</v>
       </c>
       <c r="G39" s="313" t="s">
-        <v>428</v>
+        <v>427</v>
       </c>
       <c r="H39" s="313" t="s">
-        <v>450</v>
+        <v>448</v>
       </c>
     </row>
     <row r="40" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A40" s="1"/>
       <c r="B40" s="8"/>
       <c r="C40" s="49"/>
       <c r="D40" s="198"/>
       <c r="E40" s="49"/>
       <c r="F40" s="49"/>
       <c r="G40" s="49"/>
     </row>
     <row r="41" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A41" s="293" t="s">
         <v>4</v>
       </c>
       <c r="B41" s="292"/>
       <c r="C41" s="292"/>
       <c r="D41" s="292"/>
       <c r="E41" s="292"/>
       <c r="F41" s="292"/>
       <c r="G41" s="292"/>
       <c r="I41" s="14"/>
       <c r="J41" s="14"/>
     </row>
     <row r="42" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B42" s="92"/>
     </row>
     <row r="43" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A43" s="357" t="s">
+      <c r="A43" s="372" t="s">
         <v>2</v>
       </c>
-      <c r="B43" s="401" t="s">
+      <c r="B43" s="416" t="s">
         <v>0</v>
       </c>
-      <c r="C43" s="357" t="s">
+      <c r="C43" s="372" t="s">
         <v>71</v>
       </c>
-      <c r="D43" s="402" t="s">
+      <c r="D43" s="417" t="s">
         <v>72</v>
       </c>
-      <c r="E43" s="370" t="s">
+      <c r="E43" s="385" t="s">
         <v>62</v>
       </c>
-      <c r="F43" s="364"/>
-      <c r="G43" s="370" t="s">
+      <c r="F43" s="379"/>
+      <c r="G43" s="385" t="s">
         <v>62</v>
       </c>
-      <c r="H43" s="364"/>
+      <c r="H43" s="379"/>
     </row>
     <row r="44" spans="1:10" s="14" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A44" s="382"/>
-[...2 lines deleted...]
-      <c r="D44" s="403"/>
+      <c r="A44" s="397"/>
+      <c r="B44" s="380"/>
+      <c r="C44" s="373"/>
+      <c r="D44" s="418"/>
       <c r="E44" s="202" t="s">
         <v>1</v>
       </c>
       <c r="F44" s="202" t="s">
         <v>159</v>
       </c>
       <c r="G44" s="320" t="s">
         <v>1</v>
       </c>
       <c r="H44" s="320" t="s">
         <v>159</v>
       </c>
     </row>
     <row r="45" spans="1:10" ht="32.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A45" s="10">
         <v>1</v>
       </c>
       <c r="B45" s="5" t="s">
         <v>146</v>
       </c>
       <c r="C45" s="192" t="s">
         <v>210</v>
       </c>
       <c r="D45" s="51" t="s">
         <v>211</v>
       </c>
       <c r="E45" s="204" t="s">
         <v>393</v>
       </c>
       <c r="F45" s="204" t="s">
-        <v>449</v>
+        <v>447</v>
       </c>
       <c r="G45" s="321" t="s">
         <v>393</v>
       </c>
       <c r="H45" s="321" t="s">
-        <v>449</v>
+        <v>447</v>
       </c>
     </row>
     <row r="46" spans="1:10" s="39" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A46" s="17">
         <v>2</v>
       </c>
       <c r="B46" s="5" t="s">
+        <v>467</v>
+      </c>
+      <c r="C46" s="199" t="s">
+        <v>468</v>
+      </c>
+      <c r="D46" s="51" t="s">
         <v>469</v>
-      </c>
-[...4 lines deleted...]
-        <v>471</v>
       </c>
       <c r="E46" s="204" t="s">
         <v>413</v>
       </c>
       <c r="F46" s="156" t="s">
         <v>285</v>
       </c>
       <c r="G46" s="321" t="s">
         <v>413</v>
       </c>
       <c r="H46" s="156" t="s">
         <v>285</v>
       </c>
     </row>
     <row r="47" spans="1:10" s="39" customFormat="1" ht="45.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A47" s="17">
         <v>3</v>
       </c>
       <c r="B47" s="13" t="s">
         <v>329</v>
       </c>
       <c r="C47" s="199" t="s">
         <v>217</v>
       </c>
       <c r="D47" s="51" t="s">
         <v>269</v>
       </c>
       <c r="E47" s="204" t="s">
         <v>421</v>
       </c>
       <c r="F47" s="204" t="s">
-        <v>449</v>
+        <v>447</v>
       </c>
       <c r="G47" s="321" t="s">
         <v>421</v>
       </c>
       <c r="H47" s="321" t="s">
-        <v>449</v>
+        <v>447</v>
       </c>
     </row>
     <row r="48" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A48" s="6"/>
       <c r="B48" s="7"/>
       <c r="C48" s="49"/>
       <c r="D48" s="198"/>
       <c r="E48" s="49"/>
       <c r="F48" s="49"/>
       <c r="G48" s="49"/>
     </row>
     <row r="49" ht="15" customHeight="1" x14ac:dyDescent="0.25"/>
   </sheetData>
   <mergeCells count="28">
     <mergeCell ref="D43:D44"/>
     <mergeCell ref="E43:F43"/>
     <mergeCell ref="G43:H43"/>
     <mergeCell ref="A18:A19"/>
     <mergeCell ref="B18:B19"/>
     <mergeCell ref="C18:C19"/>
     <mergeCell ref="A43:A44"/>
     <mergeCell ref="B43:B44"/>
     <mergeCell ref="C43:C44"/>
     <mergeCell ref="A34:A35"/>
     <mergeCell ref="B34:B35"/>
@@ -11491,180 +11570,180 @@
     <mergeCell ref="D34:D35"/>
     <mergeCell ref="E18:F18"/>
     <mergeCell ref="G18:H18"/>
     <mergeCell ref="E34:F34"/>
     <mergeCell ref="G34:H34"/>
     <mergeCell ref="A1:I1"/>
     <mergeCell ref="A3:I3"/>
     <mergeCell ref="A7:A8"/>
     <mergeCell ref="B7:B8"/>
     <mergeCell ref="C7:C8"/>
     <mergeCell ref="D7:D8"/>
     <mergeCell ref="E7:F7"/>
     <mergeCell ref="G7:H7"/>
     <mergeCell ref="A5:J5"/>
     <mergeCell ref="A16:J16"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:I104"/>
   <sheetViews>
-    <sheetView topLeftCell="A37" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="M48" sqref="M48"/>
+    <sheetView topLeftCell="A13" zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="K26" sqref="K26"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="4.28515625" customWidth="1"/>
     <col min="2" max="3" width="21.7109375" customWidth="1"/>
     <col min="4" max="4" width="21.7109375" style="14" customWidth="1"/>
     <col min="5" max="5" width="11.7109375" customWidth="1"/>
     <col min="6" max="6" width="6.7109375" customWidth="1"/>
     <col min="7" max="7" width="11.7109375" customWidth="1"/>
     <col min="8" max="8" width="6.7109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9" ht="21.95" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A1" s="351" t="s">
+      <c r="A1" s="366" t="s">
         <v>350</v>
       </c>
-      <c r="B1" s="352"/>
-[...6 lines deleted...]
-      <c r="I1" s="352"/>
+      <c r="B1" s="367"/>
+      <c r="C1" s="367"/>
+      <c r="D1" s="367"/>
+      <c r="E1" s="367"/>
+      <c r="F1" s="367"/>
+      <c r="G1" s="367"/>
+      <c r="H1" s="367"/>
+      <c r="I1" s="367"/>
     </row>
     <row r="2" spans="1:9" s="19" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A2" s="95"/>
       <c r="B2" s="96"/>
       <c r="C2" s="96"/>
       <c r="D2" s="35"/>
       <c r="E2" s="96"/>
       <c r="F2" s="96"/>
       <c r="G2" s="96"/>
       <c r="H2" s="96"/>
       <c r="I2" s="96"/>
     </row>
     <row r="3" spans="1:9" s="19" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A3" s="353" t="s">
+      <c r="A3" s="368" t="s">
         <v>349</v>
       </c>
-      <c r="B3" s="352"/>
-[...6 lines deleted...]
-      <c r="I3" s="352"/>
+      <c r="B3" s="367"/>
+      <c r="C3" s="367"/>
+      <c r="D3" s="367"/>
+      <c r="E3" s="367"/>
+      <c r="F3" s="367"/>
+      <c r="G3" s="367"/>
+      <c r="H3" s="367"/>
+      <c r="I3" s="367"/>
     </row>
     <row r="4" spans="1:9" s="19" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="C4" s="25"/>
       <c r="D4" s="30"/>
     </row>
     <row r="5" spans="1:9" s="19" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A5" s="405" t="s">
+      <c r="A5" s="420" t="s">
         <v>63</v>
       </c>
-      <c r="B5" s="371"/>
-[...3 lines deleted...]
-      <c r="F5" s="371"/>
+      <c r="B5" s="386"/>
+      <c r="C5" s="386"/>
+      <c r="D5" s="386"/>
+      <c r="E5" s="386"/>
+      <c r="F5" s="386"/>
     </row>
     <row r="6" spans="1:9" s="19" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B6" s="25"/>
     </row>
     <row r="7" spans="1:9" s="34" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A7" s="357" t="s">
+      <c r="A7" s="372" t="s">
         <v>2</v>
       </c>
-      <c r="B7" s="357" t="s">
+      <c r="B7" s="372" t="s">
         <v>0</v>
       </c>
-      <c r="C7" s="357" t="s">
+      <c r="C7" s="372" t="s">
         <v>71</v>
       </c>
-      <c r="D7" s="359" t="s">
+      <c r="D7" s="374" t="s">
         <v>73</v>
       </c>
-      <c r="E7" s="369" t="s">
+      <c r="E7" s="384" t="s">
         <v>169</v>
       </c>
-      <c r="F7" s="336"/>
-      <c r="G7" s="370" t="s">
+      <c r="F7" s="351"/>
+      <c r="G7" s="385" t="s">
         <v>170</v>
       </c>
-      <c r="H7" s="364"/>
+      <c r="H7" s="379"/>
     </row>
     <row r="8" spans="1:9" s="34" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A8" s="406"/>
-[...2 lines deleted...]
-      <c r="D8" s="360"/>
+      <c r="A8" s="421"/>
+      <c r="B8" s="380"/>
+      <c r="C8" s="373"/>
+      <c r="D8" s="375"/>
       <c r="E8" s="154" t="s">
         <v>1</v>
       </c>
       <c r="F8" s="154" t="s">
         <v>159</v>
       </c>
       <c r="G8" s="155" t="s">
         <v>1</v>
       </c>
       <c r="H8" s="154" t="s">
         <v>159</v>
       </c>
     </row>
     <row r="9" spans="1:9" s="34" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A9" s="17">
         <v>1</v>
       </c>
       <c r="B9" s="56" t="s">
         <v>74</v>
       </c>
       <c r="C9" s="216" t="s">
         <v>190</v>
       </c>
       <c r="D9" s="181" t="s">
         <v>321</v>
       </c>
       <c r="E9" s="124" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
       <c r="F9" s="157">
         <v>207</v>
       </c>
       <c r="G9" s="124" t="s">
-        <v>473</v>
+        <v>471</v>
       </c>
       <c r="H9" s="313">
         <v>207</v>
       </c>
     </row>
     <row r="10" spans="1:9" s="34" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A10" s="17">
         <v>2</v>
       </c>
       <c r="B10" s="56" t="s">
         <v>75</v>
       </c>
       <c r="C10" s="209" t="s">
         <v>381</v>
       </c>
       <c r="D10" s="129" t="s">
         <v>270</v>
       </c>
       <c r="E10" s="157" t="s">
         <v>402</v>
       </c>
       <c r="F10" s="157" t="s">
         <v>285</v>
       </c>
       <c r="G10" s="313" t="s">
@@ -11692,583 +11771,583 @@
       </c>
       <c r="F11" s="157" t="s">
         <v>285</v>
       </c>
       <c r="G11" s="313" t="s">
         <v>406</v>
       </c>
       <c r="H11" s="313" t="s">
         <v>285</v>
       </c>
     </row>
     <row r="12" spans="1:9" s="34" customFormat="1" ht="32.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A12" s="17">
         <v>4</v>
       </c>
       <c r="B12" s="56" t="s">
         <v>322</v>
       </c>
       <c r="C12" s="68" t="s">
         <v>271</v>
       </c>
       <c r="D12" s="17" t="s">
         <v>296</v>
       </c>
       <c r="E12" s="156" t="s">
-        <v>474</v>
+        <v>472</v>
       </c>
       <c r="F12" s="156" t="s">
         <v>285</v>
       </c>
       <c r="G12" s="156" t="s">
-        <v>474</v>
+        <v>472</v>
       </c>
       <c r="H12" s="156" t="s">
         <v>285</v>
       </c>
     </row>
     <row r="13" spans="1:9" s="34" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A13" s="55">
         <v>5</v>
       </c>
       <c r="B13" s="56" t="s">
         <v>76</v>
       </c>
       <c r="C13" s="182" t="s">
         <v>275</v>
       </c>
       <c r="D13" s="55" t="s">
         <v>256</v>
       </c>
       <c r="E13" s="237" t="s">
-        <v>437</v>
+        <v>436</v>
       </c>
       <c r="F13" s="240" t="s">
         <v>285</v>
       </c>
       <c r="G13" s="312" t="s">
-        <v>437</v>
+        <v>436</v>
       </c>
       <c r="H13" s="312" t="s">
         <v>285</v>
       </c>
     </row>
     <row r="14" spans="1:9" s="34" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="C14" s="41"/>
       <c r="D14" s="41"/>
     </row>
     <row r="15" spans="1:9" s="34" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A15" s="405" t="s">
+      <c r="A15" s="420" t="s">
         <v>64</v>
       </c>
-      <c r="B15" s="367"/>
-[...3 lines deleted...]
-      <c r="F15" s="367"/>
+      <c r="B15" s="382"/>
+      <c r="C15" s="382"/>
+      <c r="D15" s="382"/>
+      <c r="E15" s="382"/>
+      <c r="F15" s="382"/>
     </row>
     <row r="16" spans="1:9" s="34" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B16" s="41"/>
     </row>
     <row r="17" spans="1:9" s="34" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A17" s="357" t="s">
+      <c r="A17" s="372" t="s">
         <v>2</v>
       </c>
-      <c r="B17" s="357" t="s">
+      <c r="B17" s="372" t="s">
         <v>0</v>
       </c>
-      <c r="C17" s="357" t="s">
+      <c r="C17" s="372" t="s">
         <v>71</v>
       </c>
-      <c r="D17" s="359" t="s">
+      <c r="D17" s="374" t="s">
         <v>73</v>
       </c>
-      <c r="E17" s="370" t="s">
+      <c r="E17" s="385" t="s">
         <v>171</v>
       </c>
-      <c r="F17" s="364"/>
-      <c r="G17" s="370" t="s">
+      <c r="F17" s="379"/>
+      <c r="G17" s="385" t="s">
         <v>180</v>
       </c>
-      <c r="H17" s="364"/>
+      <c r="H17" s="379"/>
     </row>
     <row r="18" spans="1:9" s="34" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A18" s="406"/>
-[...2 lines deleted...]
-      <c r="D18" s="360"/>
+      <c r="A18" s="421"/>
+      <c r="B18" s="380"/>
+      <c r="C18" s="373"/>
+      <c r="D18" s="375"/>
       <c r="E18" s="202" t="s">
         <v>1</v>
       </c>
       <c r="F18" s="202" t="s">
         <v>159</v>
       </c>
       <c r="G18" s="233" t="s">
         <v>1</v>
       </c>
       <c r="H18" s="233" t="s">
         <v>159</v>
       </c>
     </row>
     <row r="19" spans="1:9" s="34" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A19" s="375">
+      <c r="A19" s="390">
         <v>1</v>
       </c>
-      <c r="B19" s="408" t="s">
+      <c r="B19" s="423" t="s">
         <v>185</v>
       </c>
-      <c r="C19" s="375" t="s">
+      <c r="C19" s="390" t="s">
         <v>212</v>
       </c>
-      <c r="D19" s="411" t="s">
+      <c r="D19" s="426" t="s">
         <v>323</v>
       </c>
-      <c r="E19" s="349" t="s">
+      <c r="E19" s="364" t="s">
         <v>181</v>
       </c>
-      <c r="F19" s="350"/>
-      <c r="G19" s="349" t="s">
+      <c r="F19" s="365"/>
+      <c r="G19" s="364" t="s">
         <v>181</v>
       </c>
-      <c r="H19" s="350"/>
+      <c r="H19" s="365"/>
     </row>
     <row r="20" spans="1:9" s="34" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A20" s="407"/>
-[...2 lines deleted...]
-      <c r="D20" s="412"/>
+      <c r="A20" s="422"/>
+      <c r="B20" s="424"/>
+      <c r="C20" s="422"/>
+      <c r="D20" s="427"/>
       <c r="E20" s="245" t="s">
         <v>365</v>
       </c>
       <c r="F20" s="120" t="s">
         <v>285</v>
       </c>
       <c r="G20" s="315" t="s">
         <v>365</v>
       </c>
       <c r="H20" s="120" t="s">
         <v>285</v>
       </c>
     </row>
     <row r="21" spans="1:9" s="34" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A21" s="407"/>
-[...3 lines deleted...]
-      <c r="E21" s="355" t="s">
+      <c r="A21" s="422"/>
+      <c r="B21" s="424"/>
+      <c r="C21" s="422"/>
+      <c r="D21" s="427"/>
+      <c r="E21" s="370" t="s">
         <v>182</v>
       </c>
-      <c r="F21" s="356"/>
-      <c r="G21" s="355" t="s">
+      <c r="F21" s="371"/>
+      <c r="G21" s="370" t="s">
         <v>182</v>
       </c>
-      <c r="H21" s="356"/>
+      <c r="H21" s="371"/>
     </row>
     <row r="22" spans="1:9" s="34" customFormat="1" ht="32.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A22" s="376"/>
-[...2 lines deleted...]
-      <c r="D22" s="413"/>
+      <c r="A22" s="391"/>
+      <c r="B22" s="425"/>
+      <c r="C22" s="391"/>
+      <c r="D22" s="428"/>
       <c r="E22" s="245" t="s">
-        <v>429</v>
+        <v>428</v>
       </c>
       <c r="F22" s="120">
         <v>606</v>
       </c>
       <c r="G22" s="315" t="s">
-        <v>429</v>
+        <v>428</v>
       </c>
       <c r="H22" s="120">
         <v>606</v>
       </c>
     </row>
     <row r="23" spans="1:9" s="34" customFormat="1" ht="17.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A23" s="17">
         <v>2</v>
       </c>
       <c r="B23" s="66" t="s">
         <v>147</v>
       </c>
       <c r="C23" s="17" t="s">
         <v>215</v>
       </c>
       <c r="D23" s="78" t="s">
         <v>255</v>
       </c>
       <c r="E23" s="156" t="s">
-        <v>422</v>
-[...2 lines deleted...]
-        <v>207</v>
+        <v>509</v>
+      </c>
+      <c r="F23" s="337">
+        <v>606</v>
       </c>
       <c r="G23" s="156" t="s">
-        <v>422</v>
-[...2 lines deleted...]
-        <v>207</v>
+        <v>509</v>
+      </c>
+      <c r="H23" s="337">
+        <v>606</v>
       </c>
     </row>
     <row r="24" spans="1:9" s="34" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A24" s="17">
         <v>3</v>
       </c>
       <c r="B24" s="66" t="s">
         <v>148</v>
       </c>
       <c r="C24" s="17" t="s">
         <v>213</v>
       </c>
       <c r="D24" s="17" t="s">
         <v>324</v>
       </c>
       <c r="E24" s="204" t="s">
         <v>368</v>
       </c>
       <c r="F24" s="204" t="s">
         <v>289</v>
       </c>
       <c r="G24" s="313" t="s">
         <v>368</v>
       </c>
       <c r="H24" s="313" t="s">
         <v>289</v>
       </c>
     </row>
     <row r="25" spans="1:9" s="319" customFormat="1" ht="30.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A25" s="314">
         <v>4</v>
       </c>
       <c r="B25" s="67" t="s">
-        <v>480</v>
+        <v>478</v>
       </c>
       <c r="C25" s="318" t="s">
-        <v>475</v>
+        <v>473</v>
       </c>
       <c r="D25" s="318" t="s">
-        <v>476</v>
+        <v>474</v>
       </c>
       <c r="E25" s="314" t="s">
-        <v>474</v>
+        <v>472</v>
       </c>
       <c r="F25" s="314" t="s">
-        <v>450</v>
+        <v>448</v>
       </c>
       <c r="G25" s="314" t="s">
-        <v>474</v>
+        <v>472</v>
       </c>
       <c r="H25" s="314" t="s">
-        <v>450</v>
+        <v>448</v>
       </c>
     </row>
     <row r="26" spans="1:9" s="34" customFormat="1" ht="33.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A26" s="17">
         <v>5</v>
       </c>
       <c r="B26" s="66" t="s">
+        <v>475</v>
+      </c>
+      <c r="C26" s="17" t="s">
+        <v>476</v>
+      </c>
+      <c r="D26" s="79" t="s">
         <v>477</v>
       </c>
-      <c r="C26" s="17" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E26" s="204" t="s">
-        <v>402</v>
-[...8 lines deleted...]
-        <v>207</v>
+        <v>512</v>
+      </c>
+      <c r="F26" s="337" t="s">
+        <v>285</v>
+      </c>
+      <c r="G26" s="339" t="s">
+        <v>512</v>
+      </c>
+      <c r="H26" s="337" t="s">
+        <v>285</v>
       </c>
     </row>
     <row r="27" spans="1:9" s="34" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A27" s="48"/>
       <c r="B27" s="9"/>
       <c r="C27" s="48"/>
       <c r="D27" s="48"/>
       <c r="E27" s="48"/>
       <c r="F27" s="48"/>
       <c r="G27" s="203"/>
       <c r="H27" s="203"/>
     </row>
     <row r="28" spans="1:9" s="34" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A28" s="175"/>
       <c r="B28" s="176"/>
       <c r="C28" s="176"/>
       <c r="D28" s="177"/>
       <c r="E28" s="36"/>
       <c r="F28" s="178"/>
       <c r="G28" s="153"/>
       <c r="H28" s="153"/>
       <c r="I28" s="153"/>
     </row>
     <row r="29" spans="1:9" s="34" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="C29" s="41"/>
       <c r="D29" s="41"/>
     </row>
     <row r="30" spans="1:9" s="34" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="C30" s="41"/>
       <c r="D30" s="41"/>
     </row>
     <row r="31" spans="1:9" s="34" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="C31" s="41"/>
       <c r="D31" s="41"/>
     </row>
     <row r="32" spans="1:9" s="34" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="C32" s="41"/>
       <c r="D32" s="41"/>
     </row>
     <row r="33" spans="1:8" s="34" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A33" s="405" t="s">
+      <c r="A33" s="420" t="s">
         <v>187</v>
       </c>
-      <c r="B33" s="367"/>
-[...3 lines deleted...]
-      <c r="F33" s="367"/>
+      <c r="B33" s="382"/>
+      <c r="C33" s="382"/>
+      <c r="D33" s="382"/>
+      <c r="E33" s="382"/>
+      <c r="F33" s="382"/>
     </row>
     <row r="34" spans="1:8" s="34" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B34" s="41"/>
     </row>
     <row r="35" spans="1:8" s="34" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A35" s="357" t="s">
+      <c r="A35" s="372" t="s">
         <v>2</v>
       </c>
-      <c r="B35" s="357" t="s">
+      <c r="B35" s="372" t="s">
         <v>0</v>
       </c>
-      <c r="C35" s="357" t="s">
+      <c r="C35" s="372" t="s">
         <v>71</v>
       </c>
-      <c r="D35" s="359" t="s">
+      <c r="D35" s="374" t="s">
         <v>73</v>
       </c>
-      <c r="E35" s="370" t="s">
+      <c r="E35" s="385" t="s">
         <v>172</v>
       </c>
-      <c r="F35" s="364"/>
-      <c r="G35" s="370" t="s">
+      <c r="F35" s="379"/>
+      <c r="G35" s="385" t="s">
         <v>325</v>
       </c>
-      <c r="H35" s="364"/>
+      <c r="H35" s="379"/>
     </row>
     <row r="36" spans="1:8" s="34" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A36" s="406"/>
-[...2 lines deleted...]
-      <c r="D36" s="360"/>
+      <c r="A36" s="421"/>
+      <c r="B36" s="380"/>
+      <c r="C36" s="373"/>
+      <c r="D36" s="375"/>
       <c r="E36" s="202" t="s">
         <v>1</v>
       </c>
       <c r="F36" s="202" t="s">
         <v>159</v>
       </c>
       <c r="G36" s="290" t="s">
         <v>1</v>
       </c>
       <c r="H36" s="290" t="s">
         <v>159</v>
       </c>
     </row>
     <row r="37" spans="1:8" s="34" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A37" s="17">
         <v>1</v>
       </c>
       <c r="B37" s="5" t="s">
         <v>149</v>
       </c>
       <c r="C37" s="68" t="s">
-        <v>485</v>
+        <v>483</v>
       </c>
       <c r="D37" s="17" t="s">
-        <v>481</v>
+        <v>479</v>
       </c>
       <c r="E37" s="204" t="s">
-        <v>466</v>
+        <v>464</v>
       </c>
       <c r="F37" s="204" t="s">
         <v>289</v>
       </c>
       <c r="G37" s="313" t="s">
-        <v>466</v>
+        <v>464</v>
       </c>
       <c r="H37" s="313" t="s">
         <v>289</v>
       </c>
     </row>
     <row r="38" spans="1:8" s="34" customFormat="1" ht="32.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A38" s="17">
         <v>2</v>
       </c>
       <c r="B38" s="5" t="s">
         <v>150</v>
       </c>
       <c r="C38" s="17" t="s">
         <v>214</v>
       </c>
       <c r="D38" s="18" t="s">
-        <v>482</v>
+        <v>480</v>
       </c>
       <c r="E38" s="204" t="s">
         <v>406</v>
       </c>
       <c r="F38" s="204" t="s">
         <v>289</v>
       </c>
       <c r="G38" s="313" t="s">
         <v>406</v>
       </c>
       <c r="H38" s="313" t="s">
         <v>289</v>
       </c>
     </row>
     <row r="39" spans="1:8" s="34" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A39" s="17">
         <v>3</v>
       </c>
       <c r="B39" s="5" t="s">
         <v>151</v>
       </c>
       <c r="C39" s="69" t="s">
         <v>223</v>
       </c>
       <c r="D39" s="77" t="s">
-        <v>483</v>
+        <v>481</v>
       </c>
       <c r="E39" s="204" t="s">
-        <v>484</v>
+        <v>482</v>
       </c>
       <c r="F39" s="204" t="s">
         <v>289</v>
       </c>
       <c r="G39" s="313" t="s">
-        <v>484</v>
+        <v>482</v>
       </c>
       <c r="H39" s="313" t="s">
         <v>289</v>
       </c>
     </row>
     <row r="40" spans="1:8" s="34" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A40" s="17">
         <v>4</v>
       </c>
       <c r="B40" s="5" t="s">
         <v>83</v>
       </c>
       <c r="C40" s="52" t="s">
         <v>206</v>
       </c>
       <c r="D40" s="216" t="s">
         <v>304</v>
       </c>
       <c r="E40" s="291" t="s">
         <v>387</v>
       </c>
       <c r="F40" s="291" t="s">
         <v>364</v>
       </c>
       <c r="G40" s="313" t="s">
         <v>387</v>
       </c>
       <c r="H40" s="313" t="s">
         <v>364</v>
       </c>
     </row>
     <row r="41" spans="1:8" s="34" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A41" s="55">
         <v>5</v>
       </c>
       <c r="B41" s="5" t="s">
         <v>152</v>
       </c>
       <c r="C41" s="165" t="s">
         <v>254</v>
       </c>
       <c r="D41" s="217" t="s">
         <v>304</v>
       </c>
       <c r="E41" s="204" t="s">
-        <v>425</v>
+        <v>424</v>
       </c>
       <c r="F41" s="204" t="s">
         <v>289</v>
       </c>
       <c r="G41" s="313" t="s">
-        <v>425</v>
+        <v>424</v>
       </c>
       <c r="H41" s="313" t="s">
         <v>289</v>
       </c>
     </row>
     <row r="42" spans="1:8" s="34" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="C42" s="41"/>
       <c r="D42" s="41"/>
     </row>
     <row r="43" spans="1:8" s="34" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A43" s="405" t="s">
+      <c r="A43" s="420" t="s">
         <v>188</v>
       </c>
-      <c r="B43" s="367"/>
-[...3 lines deleted...]
-      <c r="F43" s="367"/>
+      <c r="B43" s="382"/>
+      <c r="C43" s="382"/>
+      <c r="D43" s="382"/>
+      <c r="E43" s="382"/>
+      <c r="F43" s="382"/>
     </row>
     <row r="44" spans="1:8" s="34" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B44" s="41"/>
     </row>
     <row r="45" spans="1:8" s="34" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A45" s="357" t="s">
+      <c r="A45" s="372" t="s">
         <v>2</v>
       </c>
-      <c r="B45" s="357" t="s">
+      <c r="B45" s="372" t="s">
         <v>0</v>
       </c>
-      <c r="C45" s="357" t="s">
+      <c r="C45" s="372" t="s">
         <v>71</v>
       </c>
-      <c r="D45" s="359" t="s">
+      <c r="D45" s="374" t="s">
         <v>73</v>
       </c>
-      <c r="E45" s="370" t="s">
+      <c r="E45" s="385" t="s">
         <v>175</v>
       </c>
-      <c r="F45" s="364"/>
-[...1 lines deleted...]
-      <c r="H45" s="362"/>
+      <c r="F45" s="379"/>
+      <c r="G45" s="387"/>
+      <c r="H45" s="377"/>
     </row>
     <row r="46" spans="1:8" s="34" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A46" s="406"/>
-[...2 lines deleted...]
-      <c r="D46" s="360"/>
+      <c r="A46" s="421"/>
+      <c r="B46" s="380"/>
+      <c r="C46" s="373"/>
+      <c r="D46" s="375"/>
       <c r="E46" s="202" t="s">
         <v>1</v>
       </c>
       <c r="F46" s="202" t="s">
         <v>159</v>
       </c>
       <c r="G46" s="206"/>
       <c r="H46" s="206"/>
     </row>
     <row r="47" spans="1:8" s="34" customFormat="1" ht="31.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A47" s="17">
         <v>1</v>
       </c>
       <c r="B47" s="11" t="s">
         <v>153</v>
       </c>
       <c r="C47" s="69" t="s">
         <v>218</v>
       </c>
       <c r="D47" s="242" t="s">
         <v>304</v>
       </c>
       <c r="E47" s="204" t="s">
         <v>421</v>
       </c>
@@ -12283,63 +12362,63 @@
         <v>2</v>
       </c>
       <c r="B48" s="11" t="s">
         <v>326</v>
       </c>
       <c r="C48" s="244" t="s">
         <v>218</v>
       </c>
       <c r="D48" s="242" t="s">
         <v>304</v>
       </c>
       <c r="E48" s="207" t="s">
         <v>412</v>
       </c>
       <c r="F48" s="207">
         <v>207</v>
       </c>
       <c r="G48" s="112"/>
       <c r="H48" s="112"/>
     </row>
     <row r="49" spans="1:8" s="34" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A49" s="17">
         <v>3</v>
       </c>
       <c r="B49" s="167" t="s">
-        <v>489</v>
+        <v>487</v>
       </c>
       <c r="C49" s="69" t="s">
-        <v>487</v>
+        <v>485</v>
       </c>
       <c r="D49" s="216" t="s">
         <v>311</v>
       </c>
       <c r="E49" s="204" t="s">
-        <v>488</v>
+        <v>486</v>
       </c>
       <c r="F49" s="204" t="s">
-        <v>449</v>
+        <v>447</v>
       </c>
       <c r="G49" s="205"/>
       <c r="H49" s="205"/>
     </row>
     <row r="50" spans="1:8" s="34" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A50" s="17">
         <v>4</v>
       </c>
       <c r="B50" s="168" t="s">
         <v>166</v>
       </c>
       <c r="C50" s="17" t="s">
         <v>254</v>
       </c>
       <c r="D50" s="81" t="s">
         <v>304</v>
       </c>
       <c r="E50" s="204" t="s">
         <v>386</v>
       </c>
       <c r="F50" s="204">
         <v>707</v>
       </c>
       <c r="G50" s="205"/>
       <c r="H50" s="205"/>