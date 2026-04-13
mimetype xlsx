--- v0 (2026-02-09)
+++ v1 (2026-04-13)
@@ -12,77 +12,77 @@
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet10.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet11.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="4" rupBuild="14420"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="240" yWindow="105" windowWidth="14805" windowHeight="8010" activeTab="8"/>
+    <workbookView xWindow="240" yWindow="105" windowWidth="14805" windowHeight="8010" activeTab="5"/>
   </bookViews>
   <sheets>
     <sheet name=" I- II IC" sheetId="4" r:id="rId1"/>
     <sheet name="CCIA" sheetId="9" r:id="rId2"/>
     <sheet name="CCIA(engl)" sheetId="5" r:id="rId3"/>
     <sheet name="CCIA(BM)" sheetId="12" r:id="rId4"/>
     <sheet name="CFDP" sheetId="10" r:id="rId5"/>
     <sheet name="ACH" sheetId="8" r:id="rId6"/>
     <sheet name="IUDR" sheetId="11" r:id="rId7"/>
     <sheet name="MTC" sheetId="7" r:id="rId8"/>
     <sheet name="IMC" sheetId="6" r:id="rId9"/>
     <sheet name="Sheet2" sheetId="2" r:id="rId10"/>
     <sheet name="Sheet3" sheetId="3" r:id="rId11"/>
   </sheets>
   <calcPr calcId="162913"/>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="S53" i="6" l="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1371" uniqueCount="547">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1372" uniqueCount="552">
   <si>
     <t>SPECIALIZAREA________________IC_____________ANUL_____I/ SERIA A</t>
   </si>
   <si>
     <t>Nr.   crt.</t>
   </si>
   <si>
     <t>DISCIPLINA - Materia</t>
   </si>
   <si>
     <t>Numele si prenumele cadrului didactic titular de disciplină</t>
   </si>
   <si>
     <t xml:space="preserve"> Cadrul didactic asistent la examinare</t>
   </si>
   <si>
     <t>Data / ora</t>
   </si>
   <si>
     <t>Sala</t>
   </si>
   <si>
     <t>Analiza matematica</t>
   </si>
   <si>
@@ -1782,56 +1782,95 @@
   </si>
   <si>
     <t>Mureșan Sorin</t>
   </si>
   <si>
     <t>Bâlc Roxana</t>
   </si>
   <si>
     <t>Hegheș Bogdan</t>
   </si>
   <si>
     <t>Pop Maria</t>
   </si>
   <si>
     <t>Damian Florin</t>
   </si>
   <si>
     <t>Recuperari: 23.02/ora 12:00/ O207-O208</t>
   </si>
   <si>
     <t>Recuperari: 23.02/ora 14:00/ O207-O208</t>
   </si>
   <si>
     <t>Recuperari: 23.02/ora 10:00/ O204-O209</t>
   </si>
+  <si>
+    <r>
+      <t>26.02/</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FFFF0000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>12:00</t>
+    </r>
+  </si>
+  <si>
+    <t>24.02/18:00</t>
+  </si>
+  <si>
+    <t>26.02/13:00</t>
+  </si>
+  <si>
+    <t>24.02/11:30</t>
+  </si>
+  <si>
+    <r>
+      <t>24.02/</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FFFF0000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>8:30</t>
+    </r>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
-  <fonts count="30" x14ac:knownFonts="1">
+  <fonts count="31" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <color theme="1"/>
       <name val="Times New Roman"/>
       <family val="1"/>
     </font>
     <font>
       <b/>
       <u/>
@@ -1980,50 +2019,57 @@
       <sz val="10"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <color rgb="FFFF0000"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="12"/>
       <color theme="1"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color rgb="FFFF0000"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="11">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="9"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
@@ -2220,51 +2266,51 @@
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="6">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="2">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="2" applyAlignment="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="2">
       <alignment vertical="center" wrapText="1"/>
     </xf>
   </cellStyleXfs>
-  <cellXfs count="306">
+  <cellXfs count="310">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="justify" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="2" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
@@ -2425,53 +2471,50 @@
     <xf numFmtId="0" fontId="0" fillId="4" borderId="7" xfId="0" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="4" borderId="8" xfId="0" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="10" fillId="4" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="4" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="9" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="5" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="4" borderId="9" xfId="0" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="10" fillId="4" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="4" borderId="9" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="4" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="left" vertical="center" wrapText="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="7" fillId="4" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="4" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="4" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="4" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="4" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="4" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="14" fontId="0" fillId="4" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="20" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
@@ -2905,100 +2948,112 @@
     <xf numFmtId="0" fontId="13" fillId="6" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="6" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="3" borderId="12" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="8" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="8" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="8" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="5" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="7" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="5" borderId="0" xfId="0" applyFill="1"/>
-    <xf numFmtId="0" fontId="13" fillId="5" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="0" fillId="3" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="9" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="8" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="8" borderId="11" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="9" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="9" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="14" fontId="7" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="20" fontId="7" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="30" fillId="3" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="30" fillId="5" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="30" fillId="8" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="30" fillId="3" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="30" fillId="7" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="3" borderId="10" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="3" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="3" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="4" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="0" fillId="4" borderId="3" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
@@ -3036,50 +3091,53 @@
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="5" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="6" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="justify" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="3" borderId="0" xfId="0" applyFill="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="3" borderId="10" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="3" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="30" fillId="9" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Normal 2" xfId="1"/>
     <cellStyle name="Normal 3" xfId="2"/>
     <cellStyle name="Style 1" xfId="3"/>
     <cellStyle name="Style 2" xfId="4"/>
     <cellStyle name="Style 3" xfId="5"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleMedium9"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet11.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet10.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
@@ -3386,1635 +3444,1638 @@
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings6.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings7.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings8.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings9.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:K126"/>
+  <dimension ref="A1:S126"/>
   <sheetViews>
-    <sheetView topLeftCell="B37" workbookViewId="0">
-      <selection activeCell="R45" sqref="R45"/>
+    <sheetView topLeftCell="B61" workbookViewId="0">
+      <selection activeCell="N85" sqref="N85"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="5.85546875" customWidth="1"/>
     <col min="2" max="2" width="27.7109375" customWidth="1"/>
     <col min="3" max="3" width="26.28515625" customWidth="1"/>
     <col min="4" max="4" width="23.28515625" customWidth="1"/>
-    <col min="5" max="5" width="19.140625" style="221" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="7" max="9" width="9.140625" style="162"/>
+    <col min="5" max="5" width="19.140625" style="220" customWidth="1"/>
+    <col min="6" max="6" width="13.5703125" style="152" customWidth="1"/>
+    <col min="7" max="9" width="9.140625" style="161"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:11" ht="18.75" x14ac:dyDescent="0.25">
-      <c r="A1" s="287" t="s">
+      <c r="A1" s="290" t="s">
         <v>407</v>
       </c>
-      <c r="B1" s="288"/>
-[...3 lines deleted...]
-      <c r="F1" s="288"/>
+      <c r="B1" s="291"/>
+      <c r="C1" s="291"/>
+      <c r="D1" s="291"/>
+      <c r="E1" s="291"/>
+      <c r="F1" s="291"/>
     </row>
     <row r="2" spans="1:11" ht="18.75" x14ac:dyDescent="0.25">
       <c r="A2" s="32"/>
-      <c r="F2" s="221"/>
+      <c r="F2" s="220"/>
     </row>
     <row r="3" spans="1:11" ht="18.75" x14ac:dyDescent="0.25">
-      <c r="A3" s="289" t="s">
+      <c r="A3" s="292" t="s">
         <v>405</v>
       </c>
-      <c r="B3" s="288"/>
-[...3 lines deleted...]
-      <c r="F3" s="288"/>
+      <c r="B3" s="291"/>
+      <c r="C3" s="291"/>
+      <c r="D3" s="291"/>
+      <c r="E3" s="291"/>
+      <c r="F3" s="291"/>
     </row>
     <row r="4" spans="1:11" ht="18.75" x14ac:dyDescent="0.25">
       <c r="C4" s="2"/>
     </row>
     <row r="5" spans="1:11" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="A5" s="283" t="s">
+      <c r="A5" s="286" t="s">
         <v>0</v>
       </c>
-      <c r="B5" s="284"/>
-[...3 lines deleted...]
-      <c r="F5" s="284"/>
+      <c r="B5" s="287"/>
+      <c r="C5" s="287"/>
+      <c r="D5" s="287"/>
+      <c r="E5" s="287"/>
+      <c r="F5" s="287"/>
     </row>
     <row r="6" spans="1:11" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B6" s="3"/>
     </row>
     <row r="7" spans="1:11" ht="66" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A7" s="27" t="s">
         <v>1</v>
       </c>
       <c r="B7" s="27" t="s">
         <v>2</v>
       </c>
       <c r="C7" s="29" t="s">
         <v>3</v>
       </c>
       <c r="D7" s="29" t="s">
         <v>4</v>
       </c>
-      <c r="E7" s="177" t="s">
+      <c r="E7" s="176" t="s">
         <v>5</v>
       </c>
-      <c r="F7" s="154" t="s">
+      <c r="F7" s="153" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="8" spans="1:11" ht="21.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A8" s="9">
         <v>1</v>
       </c>
       <c r="B8" s="26" t="s">
         <v>7</v>
       </c>
       <c r="C8" s="35" t="s">
         <v>319</v>
       </c>
       <c r="D8" s="12" t="s">
         <v>320</v>
       </c>
-      <c r="E8" s="161" t="s">
+      <c r="E8" s="160" t="s">
         <v>423</v>
       </c>
-      <c r="F8" s="160">
+      <c r="F8" s="159">
         <v>207</v>
       </c>
     </row>
     <row r="9" spans="1:11" ht="39.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A9" s="9">
         <v>2</v>
       </c>
       <c r="B9" s="26" t="s">
         <v>8</v>
       </c>
       <c r="C9" s="35" t="s">
         <v>321</v>
       </c>
       <c r="D9" s="39" t="s">
         <v>322</v>
       </c>
-      <c r="E9" s="224" t="s">
+      <c r="E9" s="223" t="s">
         <v>408</v>
       </c>
-      <c r="F9" s="161" t="s">
+      <c r="F9" s="160" t="s">
         <v>420</v>
       </c>
     </row>
     <row r="10" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A10" s="9">
         <v>3</v>
       </c>
       <c r="B10" s="26" t="s">
         <v>9</v>
       </c>
-      <c r="C10" s="100" t="s">
+      <c r="C10" s="99" t="s">
         <v>191</v>
       </c>
-      <c r="D10" s="99" t="s">
+      <c r="D10" s="98" t="s">
         <v>323</v>
       </c>
-      <c r="E10" s="225" t="s">
+      <c r="E10" s="224" t="s">
         <v>411</v>
       </c>
-      <c r="F10" s="161" t="s">
+      <c r="F10" s="160" t="s">
         <v>412</v>
       </c>
-      <c r="G10" s="277" t="s">
+      <c r="G10" s="280" t="s">
         <v>413</v>
       </c>
-      <c r="H10" s="278"/>
-[...2 lines deleted...]
-      <c r="K10" s="278"/>
+      <c r="H10" s="281"/>
+      <c r="I10" s="281"/>
+      <c r="J10" s="281"/>
+      <c r="K10" s="281"/>
     </row>
     <row r="11" spans="1:11" ht="21" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A11" s="9">
         <v>4</v>
       </c>
       <c r="B11" s="26" t="s">
         <v>10</v>
       </c>
       <c r="C11" s="35" t="s">
         <v>259</v>
       </c>
       <c r="D11" s="12" t="s">
         <v>324</v>
       </c>
-      <c r="E11" s="178" t="s">
+      <c r="E11" s="177" t="s">
         <v>414</v>
       </c>
-      <c r="F11" s="161" t="s">
+      <c r="F11" s="160" t="s">
         <v>327</v>
       </c>
     </row>
     <row r="12" spans="1:11" ht="19.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A12" s="9">
         <v>5</v>
       </c>
       <c r="B12" s="26" t="s">
         <v>11</v>
       </c>
-      <c r="C12" s="101" t="s">
+      <c r="C12" s="100" t="s">
         <v>315</v>
       </c>
       <c r="D12" s="52" t="s">
         <v>193</v>
       </c>
-      <c r="E12" s="226" t="s">
+      <c r="E12" s="225" t="s">
         <v>415</v>
       </c>
-      <c r="F12" s="161" t="s">
+      <c r="F12" s="160" t="s">
         <v>420</v>
       </c>
     </row>
     <row r="13" spans="1:11" ht="21.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A13" s="9">
         <v>6</v>
       </c>
       <c r="B13" s="54" t="s">
         <v>12</v>
       </c>
       <c r="C13" s="54" t="s">
         <v>252</v>
       </c>
       <c r="D13" s="54" t="s">
         <v>192</v>
       </c>
-      <c r="E13" s="224" t="s">
+      <c r="E13" s="223" t="s">
         <v>418</v>
       </c>
-      <c r="F13" s="161" t="s">
+      <c r="F13" s="160" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="14" spans="1:11" ht="40.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A14" s="13">
         <v>7</v>
       </c>
       <c r="B14" s="54" t="s">
         <v>13</v>
       </c>
       <c r="C14" s="54" t="s">
         <v>325</v>
       </c>
       <c r="D14" s="54" t="s">
         <v>292</v>
       </c>
-      <c r="E14" s="178" t="s">
+      <c r="E14" s="177" t="s">
         <v>417</v>
       </c>
-      <c r="F14" s="161" t="s">
+      <c r="F14" s="160" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="15" spans="1:11" ht="40.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A15" s="13">
         <v>8</v>
       </c>
       <c r="B15" s="57" t="s">
         <v>15</v>
       </c>
-      <c r="C15" s="285" t="s">
+      <c r="C15" s="288" t="s">
         <v>409</v>
       </c>
-      <c r="D15" s="286"/>
-      <c r="E15" s="225" t="s">
+      <c r="D15" s="289"/>
+      <c r="E15" s="224" t="s">
         <v>410</v>
       </c>
-      <c r="F15" s="161">
+      <c r="F15" s="160">
         <v>216</v>
       </c>
     </row>
     <row r="16" spans="1:11" ht="21.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A16" s="13">
         <v>9</v>
       </c>
       <c r="B16" s="54" t="s">
         <v>326</v>
       </c>
       <c r="C16" s="54" t="s">
         <v>260</v>
       </c>
       <c r="D16" s="54" t="s">
         <v>193</v>
       </c>
-      <c r="E16" s="161" t="s">
-[...2 lines deleted...]
-      <c r="F16" s="160" t="s">
+      <c r="E16" s="160" t="s">
+        <v>547</v>
+      </c>
+      <c r="F16" s="159" t="s">
         <v>420</v>
       </c>
     </row>
-    <row r="17" spans="1:11" ht="18.75" x14ac:dyDescent="0.25">
+    <row r="17" spans="1:19" ht="18.75" x14ac:dyDescent="0.25">
       <c r="C17" s="2"/>
     </row>
-    <row r="18" spans="1:11" s="158" customFormat="1" ht="18.75" x14ac:dyDescent="0.25">
-[...15 lines deleted...]
-    <row r="20" spans="1:11" ht="18.75" x14ac:dyDescent="0.25">
+    <row r="18" spans="1:19" s="157" customFormat="1" ht="18.75" x14ac:dyDescent="0.25">
+      <c r="C18" s="260"/>
+      <c r="E18" s="259"/>
+      <c r="F18" s="152"/>
+      <c r="G18" s="171"/>
+      <c r="H18" s="171"/>
+      <c r="I18" s="171"/>
+    </row>
+    <row r="19" spans="1:19" s="157" customFormat="1" ht="18.75" x14ac:dyDescent="0.25">
+      <c r="C19" s="260"/>
+      <c r="E19" s="259"/>
+      <c r="F19" s="152"/>
+      <c r="G19" s="171"/>
+      <c r="H19" s="171"/>
+      <c r="I19" s="171"/>
+    </row>
+    <row r="20" spans="1:19" ht="18.75" x14ac:dyDescent="0.25">
       <c r="C20" s="2"/>
     </row>
-    <row r="21" spans="1:11" s="158" customFormat="1" ht="18.75" x14ac:dyDescent="0.25">
-[...8 lines deleted...]
-      <c r="A22" s="283" t="s">
+    <row r="21" spans="1:19" s="157" customFormat="1" ht="18.75" x14ac:dyDescent="0.25">
+      <c r="C21" s="203"/>
+      <c r="E21" s="220"/>
+      <c r="F21" s="152"/>
+      <c r="G21" s="171"/>
+      <c r="H21" s="171"/>
+      <c r="I21" s="171"/>
+    </row>
+    <row r="22" spans="1:19" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A22" s="286" t="s">
         <v>17</v>
       </c>
-      <c r="B22" s="284"/>
-[...5 lines deleted...]
-    <row r="23" spans="1:11" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="B22" s="287"/>
+      <c r="C22" s="287"/>
+      <c r="D22" s="287"/>
+      <c r="E22" s="287"/>
+      <c r="F22" s="287"/>
+    </row>
+    <row r="23" spans="1:19" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B23" s="3"/>
     </row>
-    <row r="24" spans="1:11" ht="66" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="24" spans="1:19" ht="66" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A24" s="27" t="s">
         <v>1</v>
       </c>
       <c r="B24" s="27" t="s">
         <v>2</v>
       </c>
       <c r="C24" s="29" t="s">
         <v>3</v>
       </c>
       <c r="D24" s="29" t="s">
         <v>4</v>
       </c>
-      <c r="E24" s="177" t="s">
+      <c r="E24" s="176" t="s">
         <v>5</v>
       </c>
-      <c r="F24" s="154" t="s">
+      <c r="F24" s="153" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="25" spans="1:11" ht="34.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="25" spans="1:19" ht="34.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A25" s="9">
         <v>1</v>
       </c>
       <c r="B25" s="26" t="s">
         <v>7</v>
       </c>
-      <c r="C25" s="103" t="s">
+      <c r="C25" s="102" t="s">
         <v>329</v>
       </c>
-      <c r="D25" s="104" t="s">
+      <c r="D25" s="103" t="s">
         <v>330</v>
       </c>
-      <c r="E25" s="161" t="s">
+      <c r="E25" s="160" t="s">
         <v>418</v>
       </c>
-      <c r="F25" s="161" t="s">
+      <c r="F25" s="160" t="s">
         <v>440</v>
       </c>
     </row>
-    <row r="26" spans="1:11" ht="38.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="26" spans="1:19" ht="38.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A26" s="9">
         <v>2</v>
       </c>
       <c r="B26" s="26" t="s">
         <v>8</v>
       </c>
-      <c r="C26" s="103" t="s">
+      <c r="C26" s="102" t="s">
         <v>239</v>
       </c>
-      <c r="D26" s="149" t="s">
+      <c r="D26" s="148" t="s">
         <v>330</v>
       </c>
-      <c r="E26" s="225" t="s">
+      <c r="E26" s="224" t="s">
         <v>421</v>
       </c>
-      <c r="F26" s="161" t="s">
+      <c r="F26" s="160" t="s">
         <v>327</v>
       </c>
     </row>
-    <row r="27" spans="1:11" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="27" spans="1:19" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A27" s="9">
         <v>3</v>
       </c>
       <c r="B27" s="26" t="s">
         <v>9</v>
       </c>
-      <c r="C27" s="103" t="s">
+      <c r="C27" s="102" t="s">
         <v>318</v>
       </c>
-      <c r="D27" s="104" t="s">
+      <c r="D27" s="103" t="s">
         <v>331</v>
       </c>
-      <c r="E27" s="225" t="s">
-[...2 lines deleted...]
-      <c r="F27" s="161" t="s">
+      <c r="E27" s="242" t="s">
+        <v>426</v>
+      </c>
+      <c r="F27" s="160" t="s">
         <v>328</v>
       </c>
-      <c r="G27" s="279" t="s">
+      <c r="G27" s="282" t="s">
         <v>544</v>
       </c>
-      <c r="H27" s="280"/>
-[...4 lines deleted...]
-    <row r="28" spans="1:11" ht="33" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="H27" s="283"/>
+      <c r="I27" s="283"/>
+      <c r="J27" s="283"/>
+      <c r="K27" s="283"/>
+    </row>
+    <row r="28" spans="1:19" ht="33" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A28" s="9">
         <v>4</v>
       </c>
       <c r="B28" s="26" t="s">
         <v>10</v>
       </c>
-      <c r="C28" s="103" t="s">
+      <c r="C28" s="102" t="s">
         <v>253</v>
       </c>
-      <c r="D28" s="104" t="s">
+      <c r="D28" s="103" t="s">
         <v>332</v>
       </c>
-      <c r="E28" s="227" t="s">
+      <c r="E28" s="226" t="s">
         <v>416</v>
       </c>
-      <c r="F28" s="161" t="s">
+      <c r="F28" s="160" t="s">
         <v>327</v>
       </c>
     </row>
-    <row r="29" spans="1:11" ht="30.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="29" spans="1:19" ht="30.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A29" s="9">
         <v>5</v>
       </c>
       <c r="B29" s="26" t="s">
         <v>11</v>
       </c>
-      <c r="C29" s="102" t="s">
+      <c r="C29" s="101" t="s">
         <v>315</v>
       </c>
-      <c r="D29" s="150" t="s">
+      <c r="D29" s="149" t="s">
         <v>193</v>
       </c>
-      <c r="E29" s="226" t="s">
+      <c r="E29" s="225" t="s">
         <v>415</v>
       </c>
-      <c r="F29" s="161" t="s">
+      <c r="F29" s="160" t="s">
         <v>420</v>
       </c>
-    </row>
-    <row r="30" spans="1:11" ht="21.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="Q29" s="206"/>
+      <c r="R29" s="206"/>
+      <c r="S29" s="215"/>
+    </row>
+    <row r="30" spans="1:19" ht="21.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A30" s="9">
         <v>6</v>
       </c>
       <c r="B30" s="54" t="s">
         <v>12</v>
       </c>
       <c r="C30" s="54" t="s">
         <v>194</v>
       </c>
       <c r="D30" t="s">
         <v>502</v>
       </c>
-      <c r="E30" s="228" t="s">
+      <c r="E30" s="227" t="s">
         <v>422</v>
       </c>
-      <c r="F30" s="161" t="s">
+      <c r="F30" s="160" t="s">
         <v>327</v>
       </c>
     </row>
-    <row r="31" spans="1:11" ht="37.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="31" spans="1:19" ht="37.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A31" s="13">
         <v>7</v>
       </c>
       <c r="B31" s="54" t="s">
         <v>13</v>
       </c>
       <c r="C31" s="54" t="s">
         <v>325</v>
       </c>
       <c r="D31" s="54" t="s">
         <v>292</v>
       </c>
-      <c r="E31" s="226" t="s">
+      <c r="E31" s="225" t="s">
         <v>417</v>
       </c>
-      <c r="F31" s="161" t="s">
+      <c r="F31" s="160" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="32" spans="1:11" ht="40.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="32" spans="1:19" ht="40.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A32" s="13">
         <v>8</v>
       </c>
       <c r="B32" s="57" t="s">
         <v>15</v>
       </c>
-      <c r="C32" s="285" t="s">
+      <c r="C32" s="288" t="s">
         <v>397</v>
       </c>
-      <c r="D32" s="286"/>
-      <c r="E32" s="225" t="s">
+      <c r="D32" s="289"/>
+      <c r="E32" s="224" t="s">
         <v>410</v>
       </c>
-      <c r="F32" s="161">
+      <c r="F32" s="160">
         <v>216</v>
       </c>
     </row>
     <row r="33" spans="1:11" ht="21.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A33" s="13">
         <v>9</v>
       </c>
       <c r="B33" s="54" t="s">
         <v>326</v>
       </c>
       <c r="C33" s="66" t="s">
         <v>245</v>
       </c>
       <c r="D33" s="65" t="s">
         <v>193</v>
       </c>
-      <c r="E33" s="161" t="s">
-[...2 lines deleted...]
-      <c r="F33" s="160" t="s">
+      <c r="E33" s="242" t="s">
+        <v>547</v>
+      </c>
+      <c r="F33" s="159" t="s">
         <v>420</v>
       </c>
     </row>
     <row r="34" spans="1:11" ht="18.75" x14ac:dyDescent="0.25">
       <c r="C34" s="2"/>
     </row>
     <row r="35" spans="1:11" ht="18.75" x14ac:dyDescent="0.25">
       <c r="C35" s="2"/>
     </row>
     <row r="36" spans="1:11" ht="18.75" x14ac:dyDescent="0.25">
       <c r="C36" s="2"/>
     </row>
     <row r="37" spans="1:11" ht="18.75" x14ac:dyDescent="0.25">
       <c r="C37" s="2"/>
     </row>
     <row r="38" spans="1:11" ht="18.75" x14ac:dyDescent="0.25">
       <c r="C38" s="2"/>
     </row>
     <row r="39" spans="1:11" ht="18.75" x14ac:dyDescent="0.25">
       <c r="C39" s="2"/>
     </row>
     <row r="40" spans="1:11" ht="18.75" x14ac:dyDescent="0.25">
       <c r="C40" s="2"/>
     </row>
     <row r="41" spans="1:11" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="A41" s="283" t="s">
+      <c r="A41" s="286" t="s">
         <v>18</v>
       </c>
-      <c r="B41" s="284"/>
-[...3 lines deleted...]
-      <c r="F41" s="284"/>
+      <c r="B41" s="287"/>
+      <c r="C41" s="287"/>
+      <c r="D41" s="287"/>
+      <c r="E41" s="287"/>
+      <c r="F41" s="287"/>
     </row>
     <row r="42" spans="1:11" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B42" s="3"/>
     </row>
     <row r="43" spans="1:11" ht="47.25" x14ac:dyDescent="0.25">
       <c r="A43" s="27" t="s">
         <v>1</v>
       </c>
       <c r="B43" s="27" t="s">
         <v>2</v>
       </c>
       <c r="C43" s="29" t="s">
         <v>3</v>
       </c>
       <c r="D43" s="29" t="s">
         <v>4</v>
       </c>
-      <c r="E43" s="177" t="s">
+      <c r="E43" s="176" t="s">
         <v>5</v>
       </c>
-      <c r="F43" s="154" t="s">
+      <c r="F43" s="153" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="44" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A44" s="9">
         <v>1</v>
       </c>
       <c r="B44" s="26" t="s">
         <v>7</v>
       </c>
-      <c r="C44" s="106" t="s">
+      <c r="C44" s="105" t="s">
         <v>238</v>
       </c>
-      <c r="D44" s="107" t="s">
+      <c r="D44" s="106" t="s">
         <v>333</v>
       </c>
-      <c r="E44" s="224" t="s">
+      <c r="E44" s="223" t="s">
         <v>452</v>
       </c>
-      <c r="F44" s="160" t="s">
+      <c r="F44" s="159" t="s">
         <v>327</v>
       </c>
     </row>
     <row r="45" spans="1:11" ht="30" x14ac:dyDescent="0.25">
       <c r="A45" s="9">
         <v>2</v>
       </c>
       <c r="B45" s="26" t="s">
         <v>8</v>
       </c>
-      <c r="C45" s="106" t="s">
+      <c r="C45" s="105" t="s">
         <v>376</v>
       </c>
-      <c r="D45" s="149" t="s">
+      <c r="D45" s="148" t="s">
         <v>320</v>
       </c>
-      <c r="E45" s="161" t="s">
+      <c r="E45" s="160" t="s">
         <v>453</v>
       </c>
-      <c r="F45" s="161" t="s">
+      <c r="F45" s="160" t="s">
         <v>327</v>
       </c>
     </row>
     <row r="46" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A46" s="9">
         <v>3</v>
       </c>
       <c r="B46" s="26" t="s">
         <v>9</v>
       </c>
-      <c r="C46" s="108" t="s">
+      <c r="C46" s="107" t="s">
         <v>229</v>
       </c>
-      <c r="D46" s="107" t="s">
+      <c r="D46" s="106" t="s">
         <v>425</v>
       </c>
-      <c r="E46" s="161" t="s">
-[...2 lines deleted...]
-      <c r="F46" s="161" t="s">
+      <c r="E46" s="224" t="s">
+        <v>410</v>
+      </c>
+      <c r="F46" s="160" t="s">
         <v>328</v>
       </c>
-      <c r="G46" s="279" t="s">
+      <c r="G46" s="282" t="s">
         <v>545</v>
       </c>
-      <c r="H46" s="280"/>
-[...2 lines deleted...]
-      <c r="K46" s="280"/>
+      <c r="H46" s="283"/>
+      <c r="I46" s="283"/>
+      <c r="J46" s="283"/>
+      <c r="K46" s="283"/>
     </row>
     <row r="47" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A47" s="9">
         <v>4</v>
       </c>
       <c r="B47" s="26" t="s">
         <v>10</v>
       </c>
-      <c r="C47" s="106" t="s">
+      <c r="C47" s="105" t="s">
         <v>195</v>
       </c>
-      <c r="D47" s="108" t="s">
+      <c r="D47" s="107" t="s">
         <v>196</v>
       </c>
-      <c r="E47" s="227" t="s">
+      <c r="E47" s="226" t="s">
         <v>416</v>
       </c>
-      <c r="F47" s="161" t="s">
+      <c r="F47" s="160" t="s">
         <v>420</v>
       </c>
     </row>
     <row r="48" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A48" s="9">
         <v>5</v>
       </c>
       <c r="B48" s="26" t="s">
         <v>11</v>
       </c>
-      <c r="C48" s="126" t="s">
+      <c r="C48" s="125" t="s">
         <v>315</v>
       </c>
-      <c r="D48" s="150" t="s">
+      <c r="D48" s="149" t="s">
         <v>193</v>
       </c>
-      <c r="E48" s="226" t="s">
+      <c r="E48" s="225" t="s">
         <v>415</v>
       </c>
-      <c r="F48" s="161" t="s">
+      <c r="F48" s="160" t="s">
         <v>420</v>
       </c>
     </row>
     <row r="49" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A49" s="9">
         <v>6</v>
       </c>
       <c r="B49" s="54" t="s">
         <v>12</v>
       </c>
       <c r="C49" s="54" t="s">
         <v>252</v>
       </c>
       <c r="D49" s="71" t="s">
         <v>250</v>
       </c>
-      <c r="E49" s="229" t="s">
+      <c r="E49" s="228" t="s">
         <v>441</v>
       </c>
-      <c r="F49" s="161" t="s">
+      <c r="F49" s="160" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="50" spans="1:6" ht="33" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A50" s="13">
         <v>7</v>
       </c>
       <c r="B50" s="54" t="s">
         <v>13</v>
       </c>
       <c r="C50" s="54" t="s">
         <v>325</v>
       </c>
-      <c r="D50" s="88" t="s">
+      <c r="D50" s="87" t="s">
         <v>375</v>
       </c>
-      <c r="E50" s="178" t="s">
+      <c r="E50" s="177" t="s">
         <v>417</v>
       </c>
-      <c r="F50" s="161" t="s">
+      <c r="F50" s="160" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="51" spans="1:6" ht="30" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A51" s="13">
         <v>8</v>
       </c>
       <c r="B51" s="57" t="s">
         <v>15</v>
       </c>
-      <c r="C51" s="285" t="s">
+      <c r="C51" s="288" t="s">
         <v>397</v>
       </c>
-      <c r="D51" s="286"/>
-      <c r="E51" s="225" t="s">
+      <c r="D51" s="289"/>
+      <c r="E51" s="224" t="s">
         <v>410</v>
       </c>
-      <c r="F51" s="161">
+      <c r="F51" s="160">
         <v>216</v>
       </c>
     </row>
     <row r="52" spans="1:6" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A52" s="13">
         <v>9</v>
       </c>
       <c r="B52" s="54" t="s">
         <v>326</v>
       </c>
       <c r="C52" s="54" t="s">
         <v>193</v>
       </c>
       <c r="D52" s="65" t="s">
         <v>245</v>
       </c>
-      <c r="E52" s="228" t="s">
+      <c r="E52" s="227" t="s">
         <v>427</v>
       </c>
-      <c r="F52" s="160">
-        <v>129</v>
+      <c r="F52" s="278" t="s">
+        <v>340</v>
       </c>
     </row>
     <row r="53" spans="1:6" ht="18.75" x14ac:dyDescent="0.25">
       <c r="B53" s="58"/>
       <c r="C53" s="67"/>
       <c r="D53" s="58"/>
     </row>
     <row r="54" spans="1:6" ht="18.75" x14ac:dyDescent="0.25">
       <c r="C54" s="2"/>
     </row>
     <row r="55" spans="1:6" ht="18.75" x14ac:dyDescent="0.25">
       <c r="C55" s="2"/>
     </row>
     <row r="56" spans="1:6" ht="18.75" x14ac:dyDescent="0.25">
       <c r="C56" s="2"/>
     </row>
     <row r="57" spans="1:6" ht="18.75" x14ac:dyDescent="0.25">
       <c r="C57" s="2"/>
     </row>
     <row r="58" spans="1:6" ht="21.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A58" s="1"/>
     </row>
     <row r="60" spans="1:6" ht="18.75" x14ac:dyDescent="0.25">
       <c r="C60" s="2"/>
     </row>
     <row r="61" spans="1:6" ht="18.75" x14ac:dyDescent="0.25">
       <c r="C61" s="2"/>
     </row>
     <row r="62" spans="1:6" ht="18.75" x14ac:dyDescent="0.25">
       <c r="C62" s="2"/>
     </row>
     <row r="63" spans="1:6" ht="18.75" x14ac:dyDescent="0.25">
       <c r="C63" s="2"/>
     </row>
     <row r="64" spans="1:6" ht="18.75" x14ac:dyDescent="0.25">
       <c r="C64" s="2"/>
     </row>
     <row r="65" spans="1:11" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="A65" s="283" t="s">
+      <c r="A65" s="286" t="s">
         <v>19</v>
       </c>
-      <c r="B65" s="284"/>
-[...3 lines deleted...]
-      <c r="F65" s="284"/>
+      <c r="B65" s="287"/>
+      <c r="C65" s="287"/>
+      <c r="D65" s="287"/>
+      <c r="E65" s="287"/>
+      <c r="F65" s="287"/>
     </row>
     <row r="66" spans="1:11" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B66" s="3"/>
     </row>
     <row r="67" spans="1:11" ht="60" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A67" s="27" t="s">
         <v>1</v>
       </c>
       <c r="B67" s="27" t="s">
         <v>2</v>
       </c>
       <c r="C67" s="29" t="s">
         <v>3</v>
       </c>
       <c r="D67" s="29" t="s">
         <v>4</v>
       </c>
-      <c r="E67" s="177" t="s">
+      <c r="E67" s="176" t="s">
         <v>5</v>
       </c>
-      <c r="F67" s="154" t="s">
+      <c r="F67" s="153" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="68" spans="1:11" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A68" s="9">
         <v>1</v>
       </c>
       <c r="B68" s="7" t="s">
         <v>20</v>
       </c>
       <c r="C68" s="35" t="s">
         <v>197</v>
       </c>
       <c r="D68" s="41" t="s">
         <v>428</v>
       </c>
-      <c r="E68" s="186" t="s">
+      <c r="E68" s="185" t="s">
         <v>423</v>
       </c>
-      <c r="F68" s="163" t="s">
+      <c r="F68" s="162" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="69" spans="1:11" ht="75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A69" s="109">
+      <c r="A69" s="108">
         <v>2</v>
       </c>
-      <c r="B69" s="96" t="s">
+      <c r="B69" s="95" t="s">
         <v>21</v>
       </c>
       <c r="C69" s="35" t="s">
         <v>254</v>
       </c>
       <c r="D69" s="12" t="s">
         <v>429</v>
       </c>
-      <c r="E69" s="234" t="s">
+      <c r="E69" s="233" t="s">
         <v>435</v>
       </c>
-      <c r="F69" s="164" t="s">
+      <c r="F69" s="163" t="s">
         <v>445</v>
       </c>
     </row>
     <row r="70" spans="1:11" ht="75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A70" s="109">
+      <c r="A70" s="108">
         <v>3</v>
       </c>
-      <c r="B70" s="96" t="s">
+      <c r="B70" s="95" t="s">
         <v>22</v>
       </c>
       <c r="C70" s="35" t="s">
         <v>254</v>
       </c>
-      <c r="D70" s="133" t="s">
+      <c r="D70" s="132" t="s">
         <v>429</v>
       </c>
-      <c r="E70" s="235" t="s">
+      <c r="E70" s="234" t="s">
         <v>434</v>
       </c>
-      <c r="F70" s="161">
+      <c r="F70" s="160">
         <v>604</v>
       </c>
     </row>
     <row r="71" spans="1:11" x14ac:dyDescent="0.25">
-      <c r="A71" s="109">
+      <c r="A71" s="108">
         <v>4</v>
       </c>
       <c r="B71" s="7" t="s">
         <v>23</v>
       </c>
       <c r="C71" s="35" t="s">
         <v>261</v>
       </c>
       <c r="D71" s="12" t="s">
         <v>430</v>
       </c>
-      <c r="E71" s="230" t="s">
+      <c r="E71" s="229" t="s">
         <v>427</v>
       </c>
-      <c r="F71" s="161" t="s">
+      <c r="F71" s="160" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="72" spans="1:11" ht="21" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A72" s="109">
+      <c r="A72" s="108">
         <v>5</v>
       </c>
       <c r="B72" s="7" t="s">
         <v>24</v>
       </c>
       <c r="C72" s="35" t="s">
         <v>255</v>
       </c>
       <c r="D72" s="41" t="s">
         <v>336</v>
       </c>
-      <c r="E72" s="231" t="s">
+      <c r="E72" s="230" t="s">
         <v>436</v>
       </c>
-      <c r="F72" s="161" t="s">
+      <c r="F72" s="160" t="s">
         <v>437</v>
       </c>
     </row>
     <row r="73" spans="1:11" ht="32.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A73" s="109">
+      <c r="A73" s="108">
         <v>6</v>
       </c>
       <c r="B73" s="7" t="s">
         <v>25</v>
       </c>
       <c r="C73" s="35" t="s">
         <v>204</v>
       </c>
       <c r="D73" s="12" t="s">
         <v>431</v>
       </c>
-      <c r="E73" s="232" t="s">
+      <c r="E73" s="231" t="s">
         <v>438</v>
       </c>
-      <c r="F73" s="163" t="s">
+      <c r="F73" s="162" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="74" spans="1:11" ht="23.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A74" s="47">
         <v>7</v>
       </c>
       <c r="B74" s="37" t="s">
         <v>26</v>
       </c>
       <c r="C74" s="68" t="s">
         <v>293</v>
       </c>
       <c r="D74" s="68" t="s">
         <v>331</v>
       </c>
-      <c r="E74" s="184" t="s">
+      <c r="E74" s="183" t="s">
         <v>410</v>
       </c>
-      <c r="F74" s="161" t="s">
+      <c r="F74" s="160" t="s">
         <v>412</v>
       </c>
-      <c r="G74" s="279" t="s">
+      <c r="G74" s="282" t="s">
         <v>546</v>
       </c>
-      <c r="H74" s="280"/>
-[...2 lines deleted...]
-      <c r="K74" s="280"/>
+      <c r="H74" s="283"/>
+      <c r="I74" s="283"/>
+      <c r="J74" s="283"/>
+      <c r="K74" s="283"/>
     </row>
     <row r="75" spans="1:11" ht="19.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A75" s="47">
         <v>8</v>
       </c>
       <c r="B75" s="9" t="s">
         <v>27</v>
       </c>
       <c r="C75" s="9" t="s">
         <v>262</v>
       </c>
       <c r="D75" s="9" t="s">
         <v>432</v>
       </c>
-      <c r="E75" s="232" t="s">
+      <c r="E75" s="231" t="s">
         <v>439</v>
       </c>
-      <c r="F75" s="160">
+      <c r="F75" s="159">
         <v>207</v>
       </c>
     </row>
     <row r="76" spans="1:11" ht="38.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A76" s="47">
         <v>9</v>
       </c>
       <c r="B76" s="14" t="s">
         <v>28</v>
       </c>
-      <c r="C76" s="285" t="s">
+      <c r="C76" s="288" t="s">
         <v>397</v>
       </c>
-      <c r="D76" s="286"/>
-      <c r="E76" s="225" t="s">
+      <c r="D76" s="289"/>
+      <c r="E76" s="224" t="s">
         <v>410</v>
       </c>
-      <c r="F76" s="161">
+      <c r="F76" s="160">
         <v>216</v>
       </c>
     </row>
     <row r="77" spans="1:11" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A77" s="17"/>
       <c r="B77" s="34"/>
     </row>
     <row r="78" spans="1:11" x14ac:dyDescent="0.25">
-      <c r="B78" s="90"/>
+      <c r="B78" s="89"/>
       <c r="C78" s="46"/>
       <c r="D78" s="46"/>
-      <c r="E78" s="188"/>
-      <c r="F78" s="165"/>
+      <c r="E78" s="187"/>
+      <c r="F78" s="164"/>
     </row>
     <row r="79" spans="1:11" x14ac:dyDescent="0.25">
       <c r="B79" s="38"/>
       <c r="C79" s="44"/>
       <c r="D79" s="44"/>
-      <c r="F79" s="221"/>
+      <c r="F79" s="220"/>
     </row>
     <row r="80" spans="1:11" x14ac:dyDescent="0.25">
       <c r="B80" s="38"/>
       <c r="C80" s="44"/>
       <c r="D80" s="44"/>
-      <c r="F80" s="221"/>
+      <c r="F80" s="220"/>
     </row>
     <row r="81" spans="1:11" x14ac:dyDescent="0.25">
       <c r="B81" s="38"/>
       <c r="C81" s="44"/>
       <c r="D81" s="44"/>
-      <c r="F81" s="221"/>
+      <c r="F81" s="220"/>
     </row>
     <row r="82" spans="1:11" x14ac:dyDescent="0.25">
       <c r="B82" s="38"/>
       <c r="C82" s="44"/>
       <c r="D82" s="44"/>
-      <c r="F82" s="221"/>
+      <c r="F82" s="220"/>
     </row>
     <row r="83" spans="1:11" x14ac:dyDescent="0.25">
       <c r="B83" s="38"/>
       <c r="C83" s="44"/>
       <c r="D83" s="44"/>
-      <c r="F83" s="221"/>
+      <c r="F83" s="220"/>
     </row>
     <row r="84" spans="1:11" x14ac:dyDescent="0.25">
       <c r="B84" s="38"/>
       <c r="C84" s="44"/>
       <c r="D84" s="44"/>
-      <c r="F84" s="221"/>
+      <c r="F84" s="220"/>
     </row>
     <row r="85" spans="1:11" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="A85" s="283" t="s">
+      <c r="A85" s="286" t="s">
         <v>29</v>
       </c>
-      <c r="B85" s="284"/>
-[...3 lines deleted...]
-      <c r="F85" s="284"/>
+      <c r="B85" s="287"/>
+      <c r="C85" s="287"/>
+      <c r="D85" s="287"/>
+      <c r="E85" s="287"/>
+      <c r="F85" s="287"/>
     </row>
     <row r="86" spans="1:11" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B86" s="3"/>
     </row>
     <row r="87" spans="1:11" ht="47.25" x14ac:dyDescent="0.25">
       <c r="A87" s="27" t="s">
         <v>1</v>
       </c>
       <c r="B87" s="27" t="s">
         <v>2</v>
       </c>
       <c r="C87" s="29" t="s">
         <v>3</v>
       </c>
       <c r="D87" s="29" t="s">
         <v>4</v>
       </c>
-      <c r="E87" s="191" t="s">
+      <c r="E87" s="190" t="s">
         <v>5</v>
       </c>
-      <c r="F87" s="154" t="s">
+      <c r="F87" s="153" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="88" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A88" s="9">
         <v>1</v>
       </c>
       <c r="B88" s="7" t="s">
         <v>20</v>
       </c>
-      <c r="C88" s="126" t="s">
+      <c r="C88" s="125" t="s">
         <v>197</v>
       </c>
       <c r="D88" s="41" t="s">
         <v>428</v>
       </c>
-      <c r="E88" s="236" t="s">
+      <c r="E88" s="235" t="s">
         <v>423</v>
       </c>
-      <c r="F88" s="163" t="s">
+      <c r="F88" s="162" t="s">
         <v>327</v>
       </c>
     </row>
     <row r="89" spans="1:11" ht="30" x14ac:dyDescent="0.25">
       <c r="A89" s="9">
         <v>2</v>
       </c>
-      <c r="B89" s="96" t="s">
+      <c r="B89" s="95" t="s">
         <v>21</v>
       </c>
       <c r="C89" s="35" t="s">
         <v>254</v>
       </c>
-      <c r="D89" s="133" t="s">
+      <c r="D89" s="132" t="s">
         <v>429</v>
       </c>
-      <c r="E89" s="236" t="s">
+      <c r="E89" s="235" t="s">
         <v>443</v>
       </c>
-      <c r="F89" s="164" t="s">
+      <c r="F89" s="163" t="s">
         <v>445</v>
       </c>
     </row>
     <row r="90" spans="1:11" ht="30" x14ac:dyDescent="0.25">
       <c r="A90" s="9">
         <v>3</v>
       </c>
-      <c r="B90" s="96" t="s">
+      <c r="B90" s="95" t="s">
         <v>22</v>
       </c>
-      <c r="C90" s="126" t="s">
+      <c r="C90" s="125" t="s">
         <v>254</v>
       </c>
-      <c r="D90" s="133" t="s">
+      <c r="D90" s="132" t="s">
         <v>429</v>
       </c>
-      <c r="E90" s="237" t="s">
+      <c r="E90" s="236" t="s">
         <v>442</v>
       </c>
-      <c r="F90" s="161">
+      <c r="F90" s="160">
         <v>604</v>
       </c>
     </row>
     <row r="91" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A91" s="9">
         <v>4</v>
       </c>
       <c r="B91" s="7" t="s">
         <v>23</v>
       </c>
-      <c r="C91" s="126" t="s">
+      <c r="C91" s="125" t="s">
         <v>337</v>
       </c>
       <c r="D91" s="12" t="s">
         <v>338</v>
       </c>
-      <c r="E91" s="233" t="s">
-[...2 lines deleted...]
-      <c r="F91" s="161" t="s">
+      <c r="E91" s="279" t="s">
+        <v>462</v>
+      </c>
+      <c r="F91" s="275" t="s">
         <v>327</v>
       </c>
     </row>
     <row r="92" spans="1:11" s="38" customFormat="1" ht="30.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A92" s="37">
         <v>5</v>
       </c>
       <c r="B92" s="7" t="s">
         <v>24</v>
       </c>
-      <c r="C92" s="105" t="s">
+      <c r="C92" s="104" t="s">
         <v>339</v>
       </c>
       <c r="D92" s="12" t="s">
         <v>336</v>
       </c>
-      <c r="E92" s="231" t="s">
+      <c r="E92" s="230" t="s">
         <v>436</v>
       </c>
-      <c r="F92" s="161" t="s">
+      <c r="F92" s="160" t="s">
         <v>437</v>
       </c>
-      <c r="G92" s="159"/>
-[...1 lines deleted...]
-      <c r="I92" s="159"/>
+      <c r="G92" s="158"/>
+      <c r="H92" s="158"/>
+      <c r="I92" s="158"/>
     </row>
     <row r="93" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A93" s="9">
         <v>6</v>
       </c>
       <c r="B93" s="7" t="s">
         <v>25</v>
       </c>
-      <c r="C93" s="126" t="s">
+      <c r="C93" s="125" t="s">
         <v>204</v>
       </c>
-      <c r="D93" s="133" t="s">
+      <c r="D93" s="132" t="s">
         <v>341</v>
       </c>
-      <c r="E93" s="232" t="s">
+      <c r="E93" s="231" t="s">
         <v>439</v>
       </c>
-      <c r="F93" s="163" t="s">
+      <c r="F93" s="162" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="94" spans="1:11" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A94" s="13">
         <v>7</v>
       </c>
       <c r="B94" s="9" t="s">
         <v>26</v>
       </c>
-      <c r="C94" s="202" t="s">
+      <c r="C94" s="201" t="s">
         <v>318</v>
       </c>
-      <c r="D94" s="202" t="s">
+      <c r="D94" s="201" t="s">
         <v>331</v>
       </c>
-      <c r="E94" s="231" t="s">
+      <c r="E94" s="230" t="s">
         <v>426</v>
       </c>
-      <c r="F94" s="160" t="s">
+      <c r="F94" s="159" t="s">
         <v>412</v>
       </c>
-      <c r="G94" s="279" t="s">
+      <c r="G94" s="282" t="s">
         <v>546</v>
       </c>
-      <c r="H94" s="280"/>
-[...2 lines deleted...]
-      <c r="K94" s="280"/>
+      <c r="H94" s="283"/>
+      <c r="I94" s="283"/>
+      <c r="J94" s="283"/>
+      <c r="K94" s="283"/>
     </row>
     <row r="95" spans="1:11" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A95" s="13">
         <v>8</v>
       </c>
       <c r="B95" s="9" t="s">
         <v>27</v>
       </c>
       <c r="C95" s="9" t="s">
         <v>262</v>
       </c>
       <c r="D95" s="9"/>
-      <c r="E95" s="232" t="s">
+      <c r="E95" s="231" t="s">
         <v>439</v>
       </c>
-      <c r="F95" s="160">
+      <c r="F95" s="159">
         <v>207</v>
       </c>
     </row>
     <row r="96" spans="1:11" ht="30" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A96" s="13">
         <v>9</v>
       </c>
       <c r="B96" s="14" t="s">
         <v>15</v>
       </c>
-      <c r="C96" s="281" t="s">
+      <c r="C96" s="284" t="s">
         <v>316</v>
       </c>
-      <c r="D96" s="282"/>
-      <c r="E96" s="225" t="s">
+      <c r="D96" s="285"/>
+      <c r="E96" s="224" t="s">
         <v>410</v>
       </c>
-      <c r="F96" s="161">
+      <c r="F96" s="160">
         <v>216</v>
       </c>
     </row>
     <row r="97" spans="1:6" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A97" s="17"/>
       <c r="B97" s="34"/>
     </row>
     <row r="98" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="B98" s="90"/>
+      <c r="B98" s="89"/>
       <c r="C98" s="46"/>
       <c r="D98" s="46"/>
-      <c r="E98" s="188"/>
-      <c r="F98" s="165"/>
+      <c r="E98" s="187"/>
+      <c r="F98" s="164"/>
     </row>
     <row r="99" spans="1:6" x14ac:dyDescent="0.25">
       <c r="B99" s="38"/>
       <c r="C99" s="44"/>
       <c r="D99" s="44"/>
-      <c r="F99" s="221"/>
+      <c r="F99" s="220"/>
     </row>
     <row r="100" spans="1:6" x14ac:dyDescent="0.25">
       <c r="B100" s="38"/>
       <c r="C100" s="44"/>
       <c r="D100" s="44"/>
-      <c r="F100" s="221"/>
+      <c r="F100" s="220"/>
     </row>
     <row r="101" spans="1:6" x14ac:dyDescent="0.25">
       <c r="B101" s="38"/>
       <c r="C101" s="44"/>
       <c r="D101" s="44"/>
-      <c r="F101" s="221"/>
+      <c r="F101" s="220"/>
     </row>
     <row r="102" spans="1:6" x14ac:dyDescent="0.25">
       <c r="B102" s="38"/>
       <c r="C102" s="44"/>
       <c r="D102" s="44"/>
-      <c r="F102" s="221"/>
+      <c r="F102" s="220"/>
     </row>
     <row r="103" spans="1:6" x14ac:dyDescent="0.25">
       <c r="B103" s="38"/>
       <c r="C103" s="44"/>
       <c r="D103" s="44"/>
-      <c r="F103" s="221"/>
+      <c r="F103" s="220"/>
     </row>
     <row r="104" spans="1:6" x14ac:dyDescent="0.25">
       <c r="B104" s="38"/>
       <c r="C104" s="44"/>
       <c r="D104" s="44"/>
-      <c r="F104" s="221"/>
+      <c r="F104" s="220"/>
     </row>
     <row r="105" spans="1:6" x14ac:dyDescent="0.25">
       <c r="B105" s="38"/>
       <c r="C105" s="44"/>
       <c r="D105" s="44"/>
-      <c r="F105" s="221"/>
+      <c r="F105" s="220"/>
     </row>
     <row r="106" spans="1:6" x14ac:dyDescent="0.25">
       <c r="B106" s="38"/>
       <c r="C106" s="44"/>
       <c r="D106" s="44"/>
-      <c r="F106" s="221"/>
+      <c r="F106" s="220"/>
     </row>
     <row r="107" spans="1:6" x14ac:dyDescent="0.25">
       <c r="B107" s="38"/>
       <c r="C107" s="44"/>
       <c r="D107" s="44"/>
-      <c r="F107" s="221"/>
+      <c r="F107" s="220"/>
     </row>
     <row r="108" spans="1:6" x14ac:dyDescent="0.25">
       <c r="B108" s="38"/>
       <c r="C108" s="44"/>
       <c r="D108" s="44"/>
-      <c r="F108" s="221"/>
+      <c r="F108" s="220"/>
     </row>
     <row r="109" spans="1:6" x14ac:dyDescent="0.25">
       <c r="B109" s="38"/>
       <c r="C109" s="44"/>
       <c r="D109" s="44"/>
-      <c r="F109" s="221"/>
+      <c r="F109" s="220"/>
     </row>
     <row r="110" spans="1:6" x14ac:dyDescent="0.25">
       <c r="B110" s="38"/>
       <c r="C110" s="44"/>
       <c r="D110" s="44"/>
-      <c r="F110" s="221"/>
+      <c r="F110" s="220"/>
     </row>
     <row r="111" spans="1:6" x14ac:dyDescent="0.25">
       <c r="B111" s="38"/>
       <c r="C111" s="44"/>
       <c r="D111" s="44"/>
-      <c r="F111" s="221"/>
+      <c r="F111" s="220"/>
     </row>
     <row r="112" spans="1:6" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="A112" s="283" t="s">
+      <c r="A112" s="286" t="s">
         <v>30</v>
       </c>
-      <c r="B112" s="284"/>
-[...3 lines deleted...]
-      <c r="F112" s="284"/>
+      <c r="B112" s="287"/>
+      <c r="C112" s="287"/>
+      <c r="D112" s="287"/>
+      <c r="E112" s="287"/>
+      <c r="F112" s="287"/>
     </row>
     <row r="113" spans="1:11" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B113" s="3"/>
     </row>
     <row r="114" spans="1:11" ht="47.25" x14ac:dyDescent="0.25">
       <c r="A114" s="27" t="s">
         <v>1</v>
       </c>
       <c r="B114" s="27" t="s">
         <v>2</v>
       </c>
       <c r="C114" s="29" t="s">
         <v>3</v>
       </c>
       <c r="D114" s="29" t="s">
         <v>4</v>
       </c>
-      <c r="E114" s="177" t="s">
+      <c r="E114" s="176" t="s">
         <v>5</v>
       </c>
-      <c r="F114" s="154" t="s">
+      <c r="F114" s="153" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="115" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A115" s="9">
         <v>1</v>
       </c>
       <c r="B115" s="7" t="s">
         <v>20</v>
       </c>
-      <c r="C115" s="126" t="s">
+      <c r="C115" s="125" t="s">
         <v>197</v>
       </c>
       <c r="D115" s="41" t="s">
         <v>428</v>
       </c>
-      <c r="E115" s="236" t="s">
+      <c r="E115" s="235" t="s">
         <v>418</v>
       </c>
-      <c r="F115" s="163" t="s">
+      <c r="F115" s="162" t="s">
         <v>327</v>
       </c>
     </row>
     <row r="116" spans="1:11" ht="30" x14ac:dyDescent="0.25">
       <c r="A116" s="9">
         <v>2</v>
       </c>
-      <c r="B116" s="96" t="s">
+      <c r="B116" s="95" t="s">
         <v>21</v>
       </c>
-      <c r="C116" s="105" t="s">
+      <c r="C116" s="104" t="s">
         <v>257</v>
       </c>
-      <c r="D116" s="111" t="s">
+      <c r="D116" s="110" t="s">
         <v>247</v>
       </c>
-      <c r="E116" s="224" t="s">
+      <c r="E116" s="223" t="s">
         <v>443</v>
       </c>
-      <c r="F116" s="164" t="s">
+      <c r="F116" s="163" t="s">
         <v>445</v>
       </c>
     </row>
     <row r="117" spans="1:11" ht="30" x14ac:dyDescent="0.25">
       <c r="A117" s="9">
         <v>3</v>
       </c>
-      <c r="B117" s="96" t="s">
+      <c r="B117" s="95" t="s">
         <v>22</v>
       </c>
-      <c r="C117" s="105" t="s">
+      <c r="C117" s="104" t="s">
         <v>257</v>
       </c>
-      <c r="D117" s="111" t="s">
+      <c r="D117" s="110" t="s">
         <v>214</v>
       </c>
-      <c r="E117" s="225" t="s">
+      <c r="E117" s="224" t="s">
         <v>424</v>
       </c>
-      <c r="F117" s="161">
+      <c r="F117" s="160">
         <v>505</v>
       </c>
     </row>
     <row r="118" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A118" s="9">
         <v>4</v>
       </c>
       <c r="B118" s="7" t="s">
         <v>23</v>
       </c>
-      <c r="C118" s="105" t="s">
+      <c r="C118" s="104" t="s">
         <v>198</v>
       </c>
-      <c r="D118" s="112" t="s">
+      <c r="D118" s="111" t="s">
         <v>446</v>
       </c>
-      <c r="E118" s="238" t="s">
+      <c r="E118" s="237" t="s">
         <v>438</v>
       </c>
-      <c r="F118" s="161" t="s">
+      <c r="F118" s="160" t="s">
         <v>327</v>
       </c>
     </row>
     <row r="119" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A119" s="9">
         <v>5</v>
       </c>
       <c r="B119" s="7" t="s">
         <v>24</v>
       </c>
-      <c r="C119" s="126" t="s">
+      <c r="C119" s="125" t="s">
         <v>339</v>
       </c>
-      <c r="D119" s="133" t="s">
+      <c r="D119" s="132" t="s">
         <v>336</v>
       </c>
-      <c r="E119" s="231" t="s">
+      <c r="E119" s="230" t="s">
         <v>436</v>
       </c>
-      <c r="F119" s="161" t="s">
+      <c r="F119" s="160" t="s">
         <v>437</v>
       </c>
     </row>
     <row r="120" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A120" s="9">
         <v>6</v>
       </c>
       <c r="B120" s="7" t="s">
         <v>25</v>
       </c>
-      <c r="C120" s="105" t="s">
+      <c r="C120" s="104" t="s">
         <v>204</v>
       </c>
-      <c r="D120" s="111" t="s">
+      <c r="D120" s="110" t="s">
         <v>272</v>
       </c>
-      <c r="E120" s="161" t="s">
+      <c r="E120" s="160" t="s">
         <v>416</v>
       </c>
-      <c r="F120" s="163" t="s">
+      <c r="F120" s="162" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="121" spans="1:11" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A121" s="13">
         <v>7</v>
       </c>
       <c r="B121" s="9" t="s">
         <v>26</v>
       </c>
-      <c r="C121" s="162" t="s">
+      <c r="C121" s="161" t="s">
         <v>191</v>
       </c>
-      <c r="D121" s="157" t="s">
+      <c r="D121" s="156" t="s">
         <v>334</v>
       </c>
-      <c r="E121" s="233" t="s">
+      <c r="E121" s="232" t="s">
         <v>442</v>
       </c>
-      <c r="F121" s="163" t="s">
+      <c r="F121" s="162" t="s">
         <v>328</v>
       </c>
-      <c r="G121" s="279" t="s">
+      <c r="G121" s="282" t="s">
         <v>546</v>
       </c>
-      <c r="H121" s="280"/>
-[...2 lines deleted...]
-      <c r="K121" s="280"/>
+      <c r="H121" s="283"/>
+      <c r="I121" s="283"/>
+      <c r="J121" s="283"/>
+      <c r="K121" s="283"/>
     </row>
     <row r="122" spans="1:11" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A122" s="13">
         <v>8</v>
       </c>
       <c r="B122" s="9" t="s">
         <v>27</v>
       </c>
-      <c r="C122" s="156" t="s">
+      <c r="C122" s="155" t="s">
         <v>262</v>
       </c>
-      <c r="D122" s="155"/>
-      <c r="E122" s="232" t="s">
+      <c r="D122" s="154"/>
+      <c r="E122" s="231" t="s">
         <v>439</v>
       </c>
-      <c r="F122" s="160">
+      <c r="F122" s="159">
         <v>207</v>
       </c>
     </row>
     <row r="123" spans="1:11" ht="30" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A123" s="13">
         <v>9</v>
       </c>
       <c r="B123" s="14" t="s">
         <v>15</v>
       </c>
-      <c r="C123" s="281" t="s">
+      <c r="C123" s="284" t="s">
         <v>316</v>
       </c>
-      <c r="D123" s="282"/>
-      <c r="E123" s="225" t="s">
+      <c r="D123" s="285"/>
+      <c r="E123" s="224" t="s">
         <v>410</v>
       </c>
-      <c r="F123" s="161">
+      <c r="F123" s="160">
         <v>216</v>
       </c>
     </row>
     <row r="125" spans="1:11" x14ac:dyDescent="0.25">
-      <c r="B125" s="90"/>
+      <c r="B125" s="89"/>
       <c r="C125" s="46"/>
       <c r="D125" s="46"/>
-      <c r="E125" s="188"/>
-      <c r="F125" s="165"/>
+      <c r="E125" s="187"/>
+      <c r="F125" s="164"/>
     </row>
     <row r="126" spans="1:11" x14ac:dyDescent="0.25">
       <c r="B126" s="38"/>
       <c r="C126" s="44"/>
       <c r="D126" s="44"/>
-      <c r="F126" s="221"/>
+      <c r="F126" s="220"/>
     </row>
   </sheetData>
   <mergeCells count="20">
     <mergeCell ref="A1:F1"/>
     <mergeCell ref="A3:F3"/>
     <mergeCell ref="A5:F5"/>
     <mergeCell ref="A22:F22"/>
     <mergeCell ref="A41:F41"/>
     <mergeCell ref="C32:D32"/>
     <mergeCell ref="C15:D15"/>
     <mergeCell ref="G10:K10"/>
     <mergeCell ref="G27:K27"/>
     <mergeCell ref="G46:K46"/>
     <mergeCell ref="C123:D123"/>
     <mergeCell ref="C96:D96"/>
     <mergeCell ref="A85:F85"/>
     <mergeCell ref="A112:F112"/>
     <mergeCell ref="C76:D76"/>
     <mergeCell ref="A65:F65"/>
     <mergeCell ref="C51:D51"/>
     <mergeCell ref="G74:K74"/>
     <mergeCell ref="G94:K94"/>
     <mergeCell ref="G121:K121"/>
   </mergeCells>
   <pageMargins left="0.2" right="0.5" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
@@ -5028,5759 +5089,5759 @@
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <sheetData/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <sheetData/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:G40"/>
   <sheetViews>
-    <sheetView topLeftCell="A10" workbookViewId="0">
+    <sheetView workbookViewId="0">
       <selection activeCell="F35" sqref="F35"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="5.85546875" customWidth="1"/>
     <col min="2" max="3" width="27.7109375" customWidth="1"/>
     <col min="4" max="4" width="25.85546875" customWidth="1"/>
-    <col min="5" max="5" width="19.140625" style="221" customWidth="1"/>
-    <col min="6" max="6" width="18" style="221" customWidth="1"/>
+    <col min="5" max="5" width="19.140625" style="220" customWidth="1"/>
+    <col min="6" max="6" width="18" style="220" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7" ht="18.75" x14ac:dyDescent="0.25">
-      <c r="A1" s="287" t="s">
+      <c r="A1" s="290" t="s">
         <v>407</v>
       </c>
-      <c r="B1" s="288"/>
-[...3 lines deleted...]
-      <c r="F1" s="288"/>
+      <c r="B1" s="291"/>
+      <c r="C1" s="291"/>
+      <c r="D1" s="291"/>
+      <c r="E1" s="291"/>
+      <c r="F1" s="291"/>
     </row>
     <row r="2" spans="1:7" ht="18.75" x14ac:dyDescent="0.25">
       <c r="A2" s="32"/>
     </row>
     <row r="3" spans="1:7" ht="18.75" x14ac:dyDescent="0.25">
-      <c r="A3" s="289" t="s">
+      <c r="A3" s="292" t="s">
         <v>405</v>
       </c>
-      <c r="B3" s="288"/>
-[...3 lines deleted...]
-      <c r="F3" s="288"/>
+      <c r="B3" s="291"/>
+      <c r="C3" s="291"/>
+      <c r="D3" s="291"/>
+      <c r="E3" s="291"/>
+      <c r="F3" s="291"/>
     </row>
     <row r="4" spans="1:7" ht="18.75" x14ac:dyDescent="0.25">
       <c r="C4" s="2"/>
     </row>
     <row r="5" spans="1:7" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="A5" s="283" t="s">
+      <c r="A5" s="286" t="s">
         <v>31</v>
       </c>
-      <c r="B5" s="284"/>
-[...3 lines deleted...]
-      <c r="F5" s="284"/>
+      <c r="B5" s="287"/>
+      <c r="C5" s="287"/>
+      <c r="D5" s="287"/>
+      <c r="E5" s="287"/>
+      <c r="F5" s="287"/>
     </row>
     <row r="6" spans="1:7" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B6" s="3"/>
     </row>
     <row r="7" spans="1:7" ht="66" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A7" s="27" t="s">
         <v>1</v>
       </c>
       <c r="B7" s="27" t="s">
         <v>2</v>
       </c>
       <c r="C7" s="29" t="s">
         <v>3</v>
       </c>
       <c r="D7" s="29" t="s">
         <v>4</v>
       </c>
-      <c r="E7" s="177" t="s">
+      <c r="E7" s="176" t="s">
         <v>5</v>
       </c>
-      <c r="F7" s="154" t="s">
+      <c r="F7" s="153" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="8" spans="1:7" ht="36" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A8" s="9">
         <v>1</v>
       </c>
       <c r="B8" s="4" t="s">
         <v>32</v>
       </c>
-      <c r="C8" s="126" t="s">
+      <c r="C8" s="125" t="s">
         <v>287</v>
       </c>
-      <c r="D8" s="126" t="s">
+      <c r="D8" s="125" t="s">
         <v>343</v>
       </c>
-      <c r="E8" s="161" t="s">
+      <c r="E8" s="160" t="s">
         <v>408</v>
       </c>
-      <c r="F8" s="161" t="s">
+      <c r="F8" s="160" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="9" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A9" s="9">
         <v>2</v>
       </c>
       <c r="B9" s="8" t="s">
         <v>33</v>
       </c>
-      <c r="C9" s="126" t="s">
+      <c r="C9" s="125" t="s">
         <v>261</v>
       </c>
-      <c r="D9" s="127" t="s">
+      <c r="D9" s="126" t="s">
         <v>246</v>
       </c>
-      <c r="E9" s="238" t="s">
+      <c r="E9" s="237" t="s">
         <v>439</v>
       </c>
-      <c r="F9" s="161" t="s">
+      <c r="F9" s="160" t="s">
         <v>327</v>
       </c>
     </row>
-    <row r="10" spans="1:7" s="158" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A10" s="297">
+    <row r="10" spans="1:7" s="157" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A10" s="300">
         <v>3</v>
       </c>
-      <c r="B10" s="291" t="s">
+      <c r="B10" s="294" t="s">
         <v>34</v>
       </c>
-      <c r="C10" s="293" t="s">
+      <c r="C10" s="296" t="s">
         <v>288</v>
       </c>
-      <c r="D10" s="295" t="s">
+      <c r="D10" s="298" t="s">
         <v>365</v>
       </c>
-      <c r="E10" s="161" t="s">
+      <c r="E10" s="160" t="s">
         <v>444</v>
       </c>
-      <c r="F10" s="87" t="s">
+      <c r="F10" s="86" t="s">
         <v>335</v>
       </c>
-      <c r="G10" s="158" t="s">
+      <c r="G10" s="157" t="s">
         <v>504</v>
       </c>
     </row>
     <row r="11" spans="1:7" ht="35.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A11" s="298"/>
-[...3 lines deleted...]
-      <c r="E11" s="161" t="s">
+      <c r="A11" s="301"/>
+      <c r="B11" s="295"/>
+      <c r="C11" s="297"/>
+      <c r="D11" s="299"/>
+      <c r="E11" s="160" t="s">
         <v>421</v>
       </c>
-      <c r="F11" s="87" t="s">
+      <c r="F11" s="86" t="s">
         <v>335</v>
       </c>
       <c r="G11" t="s">
         <v>505</v>
       </c>
     </row>
     <row r="12" spans="1:7" ht="31.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A12" s="9">
         <v>4</v>
       </c>
       <c r="B12" s="8" t="s">
         <v>35</v>
       </c>
-      <c r="C12" s="127" t="s">
+      <c r="C12" s="126" t="s">
         <v>283</v>
       </c>
-      <c r="D12" s="126" t="s">
+      <c r="D12" s="125" t="s">
         <v>251</v>
       </c>
-      <c r="E12" s="238" t="s">
+      <c r="E12" s="237" t="s">
         <v>433</v>
       </c>
-      <c r="F12" s="161" t="s">
+      <c r="F12" s="160" t="s">
         <v>327</v>
       </c>
     </row>
     <row r="13" spans="1:7" ht="21.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A13" s="9">
         <v>5</v>
       </c>
       <c r="B13" s="51" t="s">
         <v>36</v>
       </c>
       <c r="C13" s="54" t="s">
         <v>199</v>
       </c>
       <c r="D13" s="54" t="s">
         <v>235</v>
       </c>
-      <c r="E13" s="228" t="s">
+      <c r="E13" s="227" t="s">
         <v>414</v>
       </c>
-      <c r="F13" s="161" t="s">
+      <c r="F13" s="160" t="s">
         <v>420</v>
       </c>
     </row>
     <row r="14" spans="1:7" ht="21.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A14" s="13">
         <v>6</v>
       </c>
       <c r="B14" s="69" t="s">
         <v>37</v>
       </c>
       <c r="C14" s="70" t="s">
         <v>294</v>
       </c>
-      <c r="D14" s="95" t="s">
+      <c r="D14" s="94" t="s">
         <v>447</v>
       </c>
-      <c r="E14" s="164" t="s">
+      <c r="E14" s="163" t="s">
         <v>426</v>
       </c>
-      <c r="F14" s="128" t="s">
+      <c r="F14" s="127" t="s">
         <v>420</v>
       </c>
     </row>
     <row r="15" spans="1:7" ht="21.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A15" s="13">
         <v>7</v>
       </c>
       <c r="B15" s="51" t="s">
         <v>38</v>
       </c>
       <c r="C15" s="54" t="s">
         <v>199</v>
       </c>
       <c r="D15" s="54" t="s">
         <v>235</v>
       </c>
-      <c r="E15" s="228" t="s">
+      <c r="E15" s="227" t="s">
         <v>422</v>
       </c>
-      <c r="F15" s="161" t="s">
+      <c r="F15" s="160" t="s">
         <v>420</v>
       </c>
     </row>
     <row r="16" spans="1:7" ht="21.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A16" s="17"/>
       <c r="B16" s="16"/>
     </row>
     <row r="17" spans="1:6" ht="21.95" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="24" spans="1:6" ht="18.75" x14ac:dyDescent="0.25">
-      <c r="A24" s="287"/>
-[...4 lines deleted...]
-      <c r="F24" s="288"/>
+      <c r="A24" s="290"/>
+      <c r="B24" s="291"/>
+      <c r="C24" s="291"/>
+      <c r="D24" s="291"/>
+      <c r="E24" s="291"/>
+      <c r="F24" s="291"/>
     </row>
     <row r="25" spans="1:6" ht="18.75" x14ac:dyDescent="0.25">
       <c r="A25" s="32"/>
     </row>
     <row r="26" spans="1:6" ht="18.75" x14ac:dyDescent="0.25">
-      <c r="A26" s="289"/>
-[...4 lines deleted...]
-      <c r="F26" s="288"/>
+      <c r="A26" s="292"/>
+      <c r="B26" s="291"/>
+      <c r="C26" s="291"/>
+      <c r="D26" s="291"/>
+      <c r="E26" s="291"/>
+      <c r="F26" s="291"/>
     </row>
     <row r="27" spans="1:6" ht="18.75" x14ac:dyDescent="0.25">
       <c r="C27" s="2"/>
     </row>
     <row r="28" spans="1:6" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="A28" s="283" t="s">
+      <c r="A28" s="286" t="s">
         <v>39</v>
       </c>
-      <c r="B28" s="284"/>
-[...3 lines deleted...]
-      <c r="F28" s="284"/>
+      <c r="B28" s="287"/>
+      <c r="C28" s="287"/>
+      <c r="D28" s="287"/>
+      <c r="E28" s="287"/>
+      <c r="F28" s="287"/>
     </row>
     <row r="29" spans="1:6" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B29" s="3"/>
     </row>
     <row r="30" spans="1:6" ht="47.25" x14ac:dyDescent="0.25">
       <c r="A30" s="27" t="s">
         <v>1</v>
       </c>
       <c r="B30" s="27" t="s">
         <v>2</v>
       </c>
       <c r="C30" s="29" t="s">
         <v>3</v>
       </c>
       <c r="D30" s="29" t="s">
         <v>4</v>
       </c>
-      <c r="E30" s="177" t="s">
+      <c r="E30" s="176" t="s">
         <v>5</v>
       </c>
-      <c r="F30" s="154" t="s">
+      <c r="F30" s="153" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="31" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A31" s="9">
         <v>1</v>
       </c>
       <c r="B31" s="7" t="s">
         <v>40</v>
       </c>
       <c r="C31" s="35" t="s">
         <v>289</v>
       </c>
       <c r="D31" s="35" t="s">
         <v>249</v>
       </c>
-      <c r="E31" s="239" t="s">
+      <c r="E31" s="238" t="s">
         <v>419</v>
       </c>
-      <c r="F31" s="161" t="s">
+      <c r="F31" s="160" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="32" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A32" s="9">
         <v>2</v>
       </c>
       <c r="B32" s="7" t="s">
         <v>185</v>
       </c>
-      <c r="C32" s="105" t="s">
+      <c r="C32" s="104" t="s">
         <v>249</v>
       </c>
-      <c r="D32" s="105" t="s">
+      <c r="D32" s="104" t="s">
         <v>289</v>
       </c>
-      <c r="E32" s="239" t="s">
+      <c r="E32" s="238" t="s">
         <v>426</v>
       </c>
-      <c r="F32" s="161">
+      <c r="F32" s="160">
         <v>161</v>
       </c>
     </row>
     <row r="33" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A33" s="9">
         <v>3</v>
       </c>
       <c r="B33" s="7" t="s">
         <v>41</v>
       </c>
       <c r="C33" s="35" t="s">
         <v>200</v>
       </c>
       <c r="D33" s="36" t="s">
         <v>344</v>
       </c>
-      <c r="E33" s="164" t="s">
+      <c r="E33" s="163" t="s">
         <v>433</v>
       </c>
-      <c r="F33" s="161" t="s">
+      <c r="F33" s="160" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="34" spans="1:6" ht="19.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A34" s="9">
         <v>4</v>
       </c>
       <c r="B34" s="7" t="s">
         <v>42</v>
       </c>
       <c r="C34" s="35" t="s">
         <v>290</v>
       </c>
       <c r="D34" s="35" t="s">
         <v>449</v>
       </c>
-      <c r="E34" s="228" t="s">
+      <c r="E34" s="227" t="s">
         <v>451</v>
       </c>
-      <c r="F34" s="190" t="s">
+      <c r="F34" s="189" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="35" spans="1:6" ht="30" x14ac:dyDescent="0.25">
       <c r="A35" s="9">
         <v>5</v>
       </c>
       <c r="B35" s="7" t="s">
         <v>43</v>
       </c>
-      <c r="C35" s="126" t="s">
+      <c r="C35" s="125" t="s">
         <v>290</v>
       </c>
-      <c r="D35" s="240" t="s">
+      <c r="D35" s="239" t="s">
         <v>248</v>
       </c>
-      <c r="E35" s="228" t="s">
+      <c r="E35" s="227" t="s">
         <v>490</v>
       </c>
-      <c r="F35" s="161">
+      <c r="F35" s="160">
         <v>180</v>
       </c>
     </row>
     <row r="36" spans="1:6" ht="30" x14ac:dyDescent="0.25">
       <c r="A36" s="9">
         <v>6</v>
       </c>
       <c r="B36" s="7" t="s">
         <v>44</v>
       </c>
       <c r="C36" s="35" t="s">
         <v>345</v>
       </c>
       <c r="D36" s="36" t="s">
         <v>307</v>
       </c>
-      <c r="E36" s="161" t="s">
+      <c r="E36" s="160" t="s">
         <v>452</v>
       </c>
-      <c r="F36" s="161">
+      <c r="F36" s="160">
         <v>207</v>
       </c>
     </row>
     <row r="37" spans="1:6" ht="17.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A37" s="9">
         <v>7</v>
       </c>
       <c r="B37" s="7" t="s">
         <v>45</v>
       </c>
       <c r="C37" s="35" t="s">
         <v>291</v>
       </c>
       <c r="D37" s="35" t="s">
         <v>450</v>
       </c>
-      <c r="E37" s="164" t="s">
+      <c r="E37" s="163" t="s">
         <v>421</v>
       </c>
-      <c r="F37" s="161" t="s">
+      <c r="F37" s="160" t="s">
         <v>420</v>
       </c>
     </row>
     <row r="38" spans="1:6" ht="15" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="39" spans="1:6" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="A39" s="290"/>
-[...4 lines deleted...]
-      <c r="F39" s="288"/>
+      <c r="A39" s="293"/>
+      <c r="B39" s="291"/>
+      <c r="C39" s="291"/>
+      <c r="D39" s="291"/>
+      <c r="E39" s="291"/>
+      <c r="F39" s="291"/>
     </row>
     <row r="40" spans="1:6" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A40" s="6"/>
     </row>
   </sheetData>
   <mergeCells count="11">
     <mergeCell ref="A39:F39"/>
     <mergeCell ref="A28:F28"/>
     <mergeCell ref="A5:F5"/>
     <mergeCell ref="A1:F1"/>
     <mergeCell ref="A3:F3"/>
     <mergeCell ref="A24:F24"/>
     <mergeCell ref="A26:F26"/>
     <mergeCell ref="B10:B11"/>
     <mergeCell ref="C10:C11"/>
     <mergeCell ref="D10:D11"/>
     <mergeCell ref="A10:A11"/>
   </mergeCells>
   <pageMargins left="0.2" right="0.5" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:M68"/>
   <sheetViews>
     <sheetView zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
       <selection activeCell="Q9" sqref="Q9"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="5.85546875" customWidth="1"/>
     <col min="2" max="3" width="27.7109375" customWidth="1"/>
     <col min="4" max="4" width="26.140625" customWidth="1"/>
-    <col min="5" max="5" width="19.140625" style="153" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="7" max="13" width="9.140625" style="172"/>
+    <col min="5" max="5" width="19.140625" style="152" customWidth="1"/>
+    <col min="6" max="6" width="17.85546875" style="220" customWidth="1"/>
+    <col min="7" max="13" width="9.140625" style="171"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:11" ht="18.75" x14ac:dyDescent="0.25">
-      <c r="A1" s="287" t="s">
+      <c r="A1" s="290" t="s">
         <v>407</v>
       </c>
-      <c r="B1" s="288"/>
-[...3 lines deleted...]
-      <c r="F1" s="288"/>
+      <c r="B1" s="291"/>
+      <c r="C1" s="291"/>
+      <c r="D1" s="291"/>
+      <c r="E1" s="291"/>
+      <c r="F1" s="291"/>
     </row>
     <row r="2" spans="1:11" ht="18.75" x14ac:dyDescent="0.25">
       <c r="A2" s="32"/>
-      <c r="E2" s="221"/>
+      <c r="E2" s="220"/>
     </row>
     <row r="3" spans="1:11" ht="18.75" x14ac:dyDescent="0.25">
-      <c r="A3" s="289" t="s">
+      <c r="A3" s="292" t="s">
         <v>406</v>
       </c>
-      <c r="B3" s="288"/>
-[...3 lines deleted...]
-      <c r="F3" s="288"/>
+      <c r="B3" s="291"/>
+      <c r="C3" s="291"/>
+      <c r="D3" s="291"/>
+      <c r="E3" s="291"/>
+      <c r="F3" s="291"/>
     </row>
     <row r="4" spans="1:11" ht="18.75" x14ac:dyDescent="0.25">
       <c r="C4" s="2"/>
     </row>
     <row r="5" spans="1:11" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="A5" s="283" t="s">
+      <c r="A5" s="286" t="s">
         <v>46</v>
       </c>
-      <c r="B5" s="284"/>
-[...3 lines deleted...]
-      <c r="F5" s="284"/>
+      <c r="B5" s="287"/>
+      <c r="C5" s="287"/>
+      <c r="D5" s="287"/>
+      <c r="E5" s="287"/>
+      <c r="F5" s="287"/>
     </row>
     <row r="6" spans="1:11" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B6" s="3"/>
     </row>
     <row r="7" spans="1:11" ht="66" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A7" s="27" t="s">
         <v>1</v>
       </c>
       <c r="B7" s="27" t="s">
         <v>2</v>
       </c>
       <c r="C7" s="29" t="s">
         <v>3</v>
       </c>
       <c r="D7" s="29" t="s">
         <v>4</v>
       </c>
-      <c r="E7" s="177" t="s">
+      <c r="E7" s="176" t="s">
         <v>5</v>
       </c>
-      <c r="F7" s="154" t="s">
+      <c r="F7" s="153" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="8" spans="1:11" ht="21.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A8" s="9">
         <v>1</v>
       </c>
       <c r="B8" s="18" t="s">
         <v>47</v>
       </c>
       <c r="C8" s="37" t="s">
         <v>389</v>
       </c>
       <c r="D8" s="38" t="s">
         <v>333</v>
       </c>
-      <c r="E8" s="161" t="s">
+      <c r="E8" s="160" t="s">
         <v>452</v>
       </c>
-      <c r="F8" s="160">
+      <c r="F8" s="159">
         <v>180</v>
       </c>
     </row>
     <row r="9" spans="1:11" ht="29.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A9" s="9">
         <v>2</v>
       </c>
       <c r="B9" s="19" t="s">
         <v>48</v>
       </c>
       <c r="C9" s="37" t="s">
         <v>390</v>
       </c>
       <c r="D9" s="37" t="s">
         <v>391</v>
       </c>
-      <c r="E9" s="161" t="s">
+      <c r="E9" s="160" t="s">
         <v>453</v>
       </c>
-      <c r="F9" s="161">
+      <c r="F9" s="160">
         <v>207</v>
       </c>
     </row>
     <row r="10" spans="1:11" ht="21.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A10" s="9">
         <v>3</v>
       </c>
       <c r="B10" s="19" t="s">
         <v>49</v>
       </c>
       <c r="C10" s="37" t="s">
         <v>201</v>
       </c>
       <c r="D10" s="37" t="s">
         <v>425</v>
       </c>
-      <c r="E10" s="161" t="s">
+      <c r="E10" s="160" t="s">
         <v>442</v>
       </c>
-      <c r="F10" s="161" t="s">
+      <c r="F10" s="160" t="s">
         <v>412</v>
       </c>
-      <c r="G10" s="279" t="s">
+      <c r="G10" s="282" t="s">
         <v>544</v>
       </c>
-      <c r="H10" s="280"/>
-[...2 lines deleted...]
-      <c r="K10" s="280"/>
+      <c r="H10" s="283"/>
+      <c r="I10" s="283"/>
+      <c r="J10" s="283"/>
+      <c r="K10" s="283"/>
     </row>
     <row r="11" spans="1:11" ht="21.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A11" s="9">
         <v>4</v>
       </c>
       <c r="B11" s="20" t="s">
         <v>50</v>
       </c>
       <c r="C11" s="37" t="s">
         <v>253</v>
       </c>
       <c r="D11" s="37" t="s">
         <v>195</v>
       </c>
-      <c r="E11" s="160" t="s">
+      <c r="E11" s="159" t="s">
         <v>416</v>
       </c>
-      <c r="F11" s="161" t="s">
+      <c r="F11" s="160" t="s">
         <v>327</v>
       </c>
     </row>
     <row r="12" spans="1:11" ht="21.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A12" s="9">
         <v>5</v>
       </c>
       <c r="B12" s="19" t="s">
         <v>51</v>
       </c>
       <c r="C12" s="35" t="s">
         <v>346</v>
       </c>
       <c r="D12" s="35" t="s">
         <v>193</v>
       </c>
-      <c r="E12" s="226" t="s">
+      <c r="E12" s="225" t="s">
         <v>415</v>
       </c>
-      <c r="F12" s="161" t="s">
+      <c r="F12" s="160" t="s">
         <v>420</v>
       </c>
     </row>
     <row r="13" spans="1:11" ht="21.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A13" s="9">
         <v>6</v>
       </c>
       <c r="B13" s="9" t="s">
         <v>52</v>
       </c>
       <c r="C13" s="9" t="s">
         <v>252</v>
       </c>
       <c r="D13" s="9" t="s">
         <v>250</v>
       </c>
-      <c r="E13" s="238" t="s">
+      <c r="E13" s="237" t="s">
         <v>448</v>
       </c>
-      <c r="F13" s="161" t="s">
+      <c r="F13" s="160" t="s">
         <v>420</v>
       </c>
     </row>
     <row r="14" spans="1:11" ht="33.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A14" s="9">
         <v>7</v>
       </c>
       <c r="B14" s="9" t="s">
         <v>53</v>
       </c>
       <c r="C14" s="9" t="s">
         <v>325</v>
       </c>
       <c r="D14" s="9" t="s">
         <v>347</v>
       </c>
-      <c r="E14" s="178" t="s">
+      <c r="E14" s="177" t="s">
         <v>417</v>
       </c>
-      <c r="F14" s="161" t="s">
+      <c r="F14" s="160" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="15" spans="1:11" ht="21.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A15" s="13">
         <v>8</v>
       </c>
       <c r="B15" s="9" t="s">
         <v>54</v>
       </c>
       <c r="C15" s="9" t="s">
         <v>258</v>
       </c>
       <c r="D15" s="9" t="s">
         <v>314</v>
       </c>
-      <c r="E15" s="225" t="s">
+      <c r="E15" s="224" t="s">
         <v>410</v>
       </c>
-      <c r="F15" s="161">
+      <c r="F15" s="160">
         <v>216</v>
       </c>
     </row>
     <row r="16" spans="1:11" ht="21.95" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="17" spans="1:11" ht="18.75" x14ac:dyDescent="0.25">
       <c r="A17" s="32"/>
     </row>
     <row r="18" spans="1:11" ht="18.75" x14ac:dyDescent="0.25">
       <c r="C18" s="2"/>
-      <c r="H18" s="167"/>
+      <c r="H18" s="166"/>
     </row>
     <row r="19" spans="1:11" ht="18.75" x14ac:dyDescent="0.25">
       <c r="C19" s="2"/>
     </row>
     <row r="20" spans="1:11" ht="18.75" x14ac:dyDescent="0.25">
       <c r="C20" s="2"/>
     </row>
     <row r="21" spans="1:11" ht="18.75" x14ac:dyDescent="0.25">
       <c r="C21" s="2"/>
     </row>
     <row r="22" spans="1:11" ht="18.75" x14ac:dyDescent="0.25">
       <c r="C22" s="2"/>
     </row>
     <row r="23" spans="1:11" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="A23" s="283" t="s">
+      <c r="A23" s="286" t="s">
         <v>55</v>
       </c>
-      <c r="B23" s="284"/>
-[...3 lines deleted...]
-      <c r="F23" s="284"/>
+      <c r="B23" s="287"/>
+      <c r="C23" s="287"/>
+      <c r="D23" s="287"/>
+      <c r="E23" s="287"/>
+      <c r="F23" s="287"/>
     </row>
     <row r="24" spans="1:11" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B24" s="3"/>
     </row>
     <row r="25" spans="1:11" ht="47.25" x14ac:dyDescent="0.25">
       <c r="A25" s="27" t="s">
         <v>1</v>
       </c>
       <c r="B25" s="27" t="s">
         <v>2</v>
       </c>
       <c r="C25" s="29" t="s">
         <v>3</v>
       </c>
       <c r="D25" s="29" t="s">
         <v>4</v>
       </c>
-      <c r="E25" s="177" t="s">
+      <c r="E25" s="176" t="s">
         <v>5</v>
       </c>
-      <c r="F25" s="154" t="s">
+      <c r="F25" s="153" t="s">
         <v>6</v>
       </c>
-      <c r="K25" s="168"/>
+      <c r="K25" s="167"/>
     </row>
     <row r="26" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A26" s="9">
         <v>1</v>
       </c>
       <c r="B26" s="21" t="s">
         <v>56</v>
       </c>
-      <c r="C26" s="151" t="s">
+      <c r="C26" s="150" t="s">
         <v>202</v>
       </c>
       <c r="D26" s="37" t="s">
         <v>456</v>
       </c>
-      <c r="E26" s="252" t="s">
+      <c r="E26" s="251" t="s">
         <v>442</v>
       </c>
-      <c r="F26" s="164">
+      <c r="F26" s="163">
         <v>207</v>
       </c>
     </row>
     <row r="27" spans="1:11" ht="25.5" x14ac:dyDescent="0.25">
       <c r="A27" s="9">
         <v>2</v>
       </c>
-      <c r="B27" s="97" t="s">
+      <c r="B27" s="96" t="s">
         <v>57</v>
       </c>
       <c r="C27" s="37" t="s">
         <v>281</v>
       </c>
       <c r="D27" s="37" t="s">
         <v>203</v>
       </c>
-      <c r="E27" s="237" t="s">
+      <c r="E27" s="236" t="s">
         <v>454</v>
       </c>
-      <c r="F27" s="164" t="s">
+      <c r="F27" s="163" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="28" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A28" s="9">
         <v>3</v>
       </c>
-      <c r="B28" s="97" t="s">
+      <c r="B28" s="96" t="s">
         <v>58</v>
       </c>
       <c r="C28" s="37" t="s">
         <v>392</v>
       </c>
       <c r="D28" s="37" t="s">
         <v>203</v>
       </c>
-      <c r="E28" s="265" t="s">
+      <c r="E28" s="263" t="s">
         <v>455</v>
       </c>
-      <c r="F28" s="164">
+      <c r="F28" s="163">
         <v>505</v>
       </c>
     </row>
     <row r="29" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A29" s="9">
         <v>4</v>
       </c>
       <c r="B29" s="22" t="s">
         <v>59</v>
       </c>
       <c r="C29" s="35" t="s">
         <v>261</v>
       </c>
-      <c r="D29" s="113" t="s">
+      <c r="D29" s="112" t="s">
         <v>348</v>
       </c>
-      <c r="E29" s="230" t="s">
+      <c r="E29" s="229" t="s">
         <v>427</v>
       </c>
-      <c r="F29" s="161" t="s">
+      <c r="F29" s="160" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="30" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A30" s="9">
         <v>5</v>
       </c>
       <c r="B30" s="22" t="s">
         <v>60</v>
       </c>
       <c r="C30" s="37" t="s">
         <v>271</v>
       </c>
       <c r="D30" s="41" t="s">
         <v>266</v>
       </c>
-      <c r="E30" s="264" t="s">
+      <c r="E30" s="262" t="s">
         <v>506</v>
       </c>
-      <c r="F30" s="166" t="s">
+      <c r="F30" s="165" t="s">
         <v>478</v>
       </c>
     </row>
     <row r="31" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A31" s="9">
         <v>6</v>
       </c>
       <c r="B31" s="23" t="s">
         <v>61</v>
       </c>
       <c r="C31" s="37" t="s">
         <v>204</v>
       </c>
       <c r="D31" s="41"/>
-      <c r="E31" s="232" t="s">
+      <c r="E31" s="231" t="s">
         <v>438</v>
       </c>
-      <c r="F31" s="163" t="s">
+      <c r="F31" s="162" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="32" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A32" s="9">
         <v>7</v>
       </c>
       <c r="B32" s="9" t="s">
         <v>62</v>
       </c>
       <c r="C32" s="37" t="s">
         <v>201</v>
       </c>
       <c r="D32" s="37" t="s">
         <v>349</v>
       </c>
-      <c r="E32" s="225" t="s">
+      <c r="E32" s="224" t="s">
         <v>410</v>
       </c>
-      <c r="F32" s="187" t="s">
+      <c r="F32" s="186" t="s">
         <v>328</v>
       </c>
-      <c r="G32" s="279" t="s">
+      <c r="G32" s="282" t="s">
         <v>546</v>
       </c>
-      <c r="H32" s="280"/>
-[...2 lines deleted...]
-      <c r="K32" s="280"/>
+      <c r="H32" s="283"/>
+      <c r="I32" s="283"/>
+      <c r="J32" s="283"/>
+      <c r="K32" s="283"/>
     </row>
     <row r="33" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A33" s="13">
         <v>8</v>
       </c>
       <c r="B33" s="9" t="s">
         <v>63</v>
       </c>
       <c r="C33" s="9" t="s">
         <v>262</v>
       </c>
       <c r="D33" s="9" t="s">
         <v>256</v>
       </c>
-      <c r="E33" s="232" t="s">
+      <c r="E33" s="231" t="s">
         <v>439</v>
       </c>
-      <c r="F33" s="160">
+      <c r="F33" s="159">
         <v>207</v>
       </c>
     </row>
     <row r="34" spans="1:11" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A34" s="13">
         <v>9</v>
       </c>
       <c r="B34" s="9" t="s">
         <v>64</v>
       </c>
       <c r="C34" s="9" t="s">
         <v>258</v>
       </c>
       <c r="D34" s="9" t="s">
         <v>314</v>
       </c>
-      <c r="E34" s="225" t="s">
+      <c r="E34" s="224" t="s">
         <v>410</v>
       </c>
-      <c r="F34" s="161">
+      <c r="F34" s="160">
         <v>216</v>
       </c>
     </row>
     <row r="35" spans="1:11" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A35" s="6"/>
     </row>
     <row r="36" spans="1:11" x14ac:dyDescent="0.25">
-      <c r="B36" s="90"/>
+      <c r="B36" s="89"/>
       <c r="C36" s="46"/>
       <c r="D36" s="46"/>
-      <c r="E36" s="188"/>
-      <c r="F36" s="165"/>
+      <c r="E36" s="187"/>
+      <c r="F36" s="164"/>
     </row>
     <row r="37" spans="1:11" x14ac:dyDescent="0.25">
       <c r="B37" s="38"/>
       <c r="C37" s="44"/>
       <c r="D37" s="44"/>
-      <c r="E37" s="221"/>
+      <c r="E37" s="220"/>
     </row>
     <row r="38" spans="1:11" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="A38" s="283" t="s">
+      <c r="A38" s="286" t="s">
         <v>65</v>
       </c>
-      <c r="B38" s="284"/>
-[...3 lines deleted...]
-      <c r="F38" s="284"/>
+      <c r="B38" s="287"/>
+      <c r="C38" s="287"/>
+      <c r="D38" s="287"/>
+      <c r="E38" s="287"/>
+      <c r="F38" s="287"/>
     </row>
     <row r="39" spans="1:11" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B39" s="3"/>
     </row>
     <row r="40" spans="1:11" ht="47.25" x14ac:dyDescent="0.25">
       <c r="A40" s="10" t="s">
         <v>1</v>
       </c>
       <c r="B40" s="27" t="s">
         <v>2</v>
       </c>
       <c r="C40" s="29" t="s">
         <v>3</v>
       </c>
       <c r="D40" s="29" t="s">
         <v>4</v>
       </c>
-      <c r="E40" s="177" t="s">
+      <c r="E40" s="176" t="s">
         <v>5</v>
       </c>
-      <c r="F40" s="154" t="s">
+      <c r="F40" s="153" t="s">
         <v>6</v>
       </c>
-      <c r="K40" s="170"/>
+      <c r="K40" s="169"/>
     </row>
     <row r="41" spans="1:11" ht="25.5" x14ac:dyDescent="0.25">
       <c r="A41" s="15">
         <v>1</v>
       </c>
       <c r="B41" s="24" t="s">
         <v>66</v>
       </c>
       <c r="C41" s="37" t="s">
         <v>282</v>
       </c>
       <c r="D41" s="37" t="s">
         <v>350</v>
       </c>
-      <c r="E41" s="228" t="s">
+      <c r="E41" s="227" t="s">
         <v>414</v>
       </c>
-      <c r="F41" s="161">
+      <c r="F41" s="160">
         <v>606</v>
       </c>
     </row>
     <row r="42" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A42" s="15">
         <v>2</v>
       </c>
       <c r="B42" s="24" t="s">
         <v>67</v>
       </c>
-      <c r="C42" s="151" t="s">
+      <c r="C42" s="150" t="s">
         <v>202</v>
       </c>
       <c r="D42" s="37" t="s">
         <v>456</v>
       </c>
-      <c r="E42" s="241" t="s">
+      <c r="E42" s="240" t="s">
         <v>442</v>
       </c>
-      <c r="F42" s="189">
+      <c r="F42" s="188">
         <v>207</v>
       </c>
     </row>
     <row r="43" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A43" s="15">
         <v>3</v>
       </c>
       <c r="B43" s="24" t="s">
         <v>68</v>
       </c>
       <c r="C43" s="37" t="s">
         <v>205</v>
       </c>
       <c r="D43" s="37" t="s">
         <v>351</v>
       </c>
-      <c r="E43" s="160" t="s">
+      <c r="E43" s="159" t="s">
         <v>441</v>
       </c>
-      <c r="F43" s="161">
+      <c r="F43" s="160">
         <v>207</v>
       </c>
     </row>
     <row r="44" spans="1:11" ht="25.5" x14ac:dyDescent="0.25">
       <c r="A44" s="15">
         <v>4</v>
       </c>
       <c r="B44" s="24" t="s">
         <v>69</v>
       </c>
       <c r="C44" s="37" t="s">
         <v>283</v>
       </c>
-      <c r="D44" s="114" t="s">
+      <c r="D44" s="113" t="s">
         <v>352</v>
       </c>
-      <c r="E44" s="238" t="s">
+      <c r="E44" s="237" t="s">
         <v>433</v>
       </c>
-      <c r="F44" s="161" t="s">
+      <c r="F44" s="160" t="s">
         <v>327</v>
       </c>
     </row>
     <row r="45" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A45" s="15">
         <v>5</v>
       </c>
       <c r="B45" s="9" t="s">
         <v>70</v>
       </c>
       <c r="C45" s="9" t="s">
         <v>206</v>
       </c>
       <c r="D45" s="9" t="s">
         <v>353</v>
       </c>
-      <c r="E45" s="160" t="s">
+      <c r="E45" s="159" t="s">
         <v>455</v>
       </c>
-      <c r="F45" s="161">
+      <c r="F45" s="160">
         <v>707</v>
       </c>
     </row>
     <row r="46" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A46" s="15">
         <v>6</v>
       </c>
       <c r="B46" s="9" t="s">
         <v>71</v>
       </c>
       <c r="C46" s="9" t="s">
         <v>262</v>
       </c>
       <c r="D46" s="9" t="s">
         <v>284</v>
       </c>
-      <c r="E46" s="232" t="s">
+      <c r="E46" s="231" t="s">
         <v>439</v>
       </c>
-      <c r="F46" s="160">
+      <c r="F46" s="159">
         <v>207</v>
       </c>
     </row>
     <row r="47" spans="1:11" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A47" s="13">
         <v>7</v>
       </c>
       <c r="B47" s="9" t="s">
         <v>72</v>
       </c>
       <c r="C47" s="9" t="s">
         <v>295</v>
       </c>
       <c r="D47" s="15" t="s">
         <v>296</v>
       </c>
-      <c r="E47" s="249" t="s">
+      <c r="E47" s="248" t="s">
         <v>416</v>
       </c>
-      <c r="F47" s="161" t="s">
+      <c r="F47" s="160" t="s">
         <v>420</v>
       </c>
     </row>
     <row r="48" spans="1:11" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A48" s="17"/>
     </row>
     <row r="50" spans="1:13" ht="18.75" x14ac:dyDescent="0.25">
       <c r="C50" s="2"/>
     </row>
     <row r="51" spans="1:13" ht="18.75" x14ac:dyDescent="0.25">
       <c r="C51" s="2"/>
     </row>
     <row r="52" spans="1:13" ht="18.75" x14ac:dyDescent="0.25">
       <c r="C52" s="2"/>
     </row>
     <row r="53" spans="1:13" ht="18.75" x14ac:dyDescent="0.25">
       <c r="C53" s="2"/>
     </row>
     <row r="54" spans="1:13" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="A54" s="283" t="s">
+      <c r="A54" s="286" t="s">
         <v>73</v>
       </c>
-      <c r="B54" s="284"/>
-[...3 lines deleted...]
-      <c r="F54" s="284"/>
+      <c r="B54" s="287"/>
+      <c r="C54" s="287"/>
+      <c r="D54" s="287"/>
+      <c r="E54" s="287"/>
+      <c r="F54" s="287"/>
     </row>
     <row r="55" spans="1:13" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B55" s="3"/>
     </row>
     <row r="56" spans="1:13" ht="47.25" x14ac:dyDescent="0.25">
       <c r="A56" s="27" t="s">
         <v>1</v>
       </c>
       <c r="B56" s="27" t="s">
         <v>2</v>
       </c>
       <c r="C56" s="29" t="s">
         <v>3</v>
       </c>
       <c r="D56" s="29" t="s">
         <v>4</v>
       </c>
-      <c r="E56" s="177" t="s">
+      <c r="E56" s="176" t="s">
         <v>5</v>
       </c>
-      <c r="F56" s="154" t="s">
+      <c r="F56" s="153" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="57" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A57" s="9">
         <v>1</v>
       </c>
       <c r="B57" s="25" t="s">
         <v>74</v>
       </c>
       <c r="C57" s="37" t="s">
         <v>285</v>
       </c>
-      <c r="D57" s="115" t="s">
+      <c r="D57" s="114" t="s">
         <v>355</v>
       </c>
-      <c r="E57" s="164" t="s">
+      <c r="E57" s="163" t="s">
         <v>433</v>
       </c>
-      <c r="F57" s="164">
+      <c r="F57" s="163">
         <v>207</v>
       </c>
     </row>
-    <row r="58" spans="1:13" s="118" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="58" spans="1:13" s="117" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A58" s="9">
         <v>2</v>
       </c>
       <c r="B58" s="25" t="s">
         <v>186</v>
       </c>
-      <c r="C58" s="122" t="s">
+      <c r="C58" s="121" t="s">
         <v>356</v>
       </c>
-      <c r="D58" s="120" t="s">
+      <c r="D58" s="119" t="s">
         <v>357</v>
       </c>
-      <c r="E58" s="161" t="s">
+      <c r="E58" s="160" t="s">
         <v>418</v>
       </c>
-      <c r="F58" s="161">
+      <c r="F58" s="160">
         <v>161</v>
       </c>
-      <c r="G58" s="172"/>
-[...5 lines deleted...]
-      <c r="M58" s="172"/>
+      <c r="G58" s="171"/>
+      <c r="H58" s="171"/>
+      <c r="I58" s="171"/>
+      <c r="J58" s="171"/>
+      <c r="K58" s="171"/>
+      <c r="L58" s="171"/>
+      <c r="M58" s="171"/>
     </row>
     <row r="59" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A59" s="9">
         <v>3</v>
       </c>
-      <c r="B59" s="91" t="s">
+      <c r="B59" s="90" t="s">
         <v>75</v>
       </c>
       <c r="C59" s="52" t="s">
         <v>358</v>
       </c>
-      <c r="D59" s="116" t="s">
+      <c r="D59" s="115" t="s">
         <v>200</v>
       </c>
-      <c r="E59" s="160" t="s">
+      <c r="E59" s="159" t="s">
         <v>457</v>
       </c>
-      <c r="F59" s="161">
+      <c r="F59" s="160">
         <v>185</v>
       </c>
     </row>
     <row r="60" spans="1:13" ht="25.5" x14ac:dyDescent="0.25">
       <c r="A60" s="9">
         <v>4</v>
       </c>
       <c r="B60" s="24" t="s">
         <v>76</v>
       </c>
       <c r="C60" s="37" t="s">
         <v>241</v>
       </c>
       <c r="D60" s="37" t="s">
         <v>354</v>
       </c>
-      <c r="E60" s="164" t="s">
+      <c r="E60" s="163" t="s">
         <v>416</v>
       </c>
-      <c r="F60" s="161">
+      <c r="F60" s="160">
         <v>207</v>
       </c>
     </row>
     <row r="61" spans="1:13" ht="25.5" x14ac:dyDescent="0.25">
       <c r="A61" s="9">
         <v>5</v>
       </c>
       <c r="B61" s="24" t="s">
         <v>77</v>
       </c>
       <c r="C61" s="37" t="s">
         <v>354</v>
       </c>
       <c r="D61" s="37" t="s">
         <v>241</v>
       </c>
-      <c r="E61" s="164" t="s">
+      <c r="E61" s="163" t="s">
         <v>436</v>
       </c>
-      <c r="F61" s="161">
+      <c r="F61" s="160">
         <v>129</v>
       </c>
     </row>
     <row r="62" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A62" s="9">
         <v>6</v>
       </c>
       <c r="B62" s="24" t="s">
         <v>78</v>
       </c>
       <c r="C62" s="37" t="s">
         <v>207</v>
       </c>
-      <c r="D62" s="117" t="s">
+      <c r="D62" s="116" t="s">
         <v>199</v>
       </c>
-      <c r="E62" s="250" t="s">
+      <c r="E62" s="249" t="s">
         <v>507</v>
       </c>
-      <c r="F62" s="161">
+      <c r="F62" s="160">
         <v>705</v>
       </c>
     </row>
     <row r="63" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A63" s="9">
         <v>7</v>
       </c>
       <c r="B63" s="24" t="s">
         <v>79</v>
       </c>
       <c r="C63" s="37" t="s">
         <v>286</v>
       </c>
-      <c r="D63" s="121" t="s">
+      <c r="D63" s="120" t="s">
         <v>297</v>
       </c>
-      <c r="E63" s="251" t="s">
+      <c r="E63" s="250" t="s">
         <v>454</v>
       </c>
-      <c r="F63" s="164" t="s">
+      <c r="F63" s="163" t="s">
         <v>420</v>
       </c>
     </row>
     <row r="65" spans="1:1" ht="15" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="68" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A68" s="1"/>
     </row>
   </sheetData>
   <mergeCells count="8">
     <mergeCell ref="G10:K10"/>
     <mergeCell ref="G32:K32"/>
     <mergeCell ref="A54:F54"/>
     <mergeCell ref="A38:F38"/>
     <mergeCell ref="A1:F1"/>
     <mergeCell ref="A3:F3"/>
     <mergeCell ref="A5:F5"/>
     <mergeCell ref="A23:F23"/>
   </mergeCells>
   <pageMargins left="0.2" right="0.5" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:I59"/>
   <sheetViews>
     <sheetView topLeftCell="A7" workbookViewId="0">
       <selection activeCell="L18" sqref="L18"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="5.85546875" customWidth="1"/>
     <col min="2" max="3" width="27.7109375" customWidth="1"/>
     <col min="4" max="4" width="23.28515625" customWidth="1"/>
     <col min="5" max="5" width="19.140625" style="38" customWidth="1"/>
     <col min="6" max="6" width="16.5703125" style="38" customWidth="1"/>
     <col min="7" max="7" width="12.140625" style="38" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" ht="18.75" x14ac:dyDescent="0.25">
-      <c r="A1" s="287" t="s">
+      <c r="A1" s="290" t="s">
         <v>407</v>
       </c>
-      <c r="B1" s="288"/>
-[...3 lines deleted...]
-      <c r="F1" s="288"/>
+      <c r="B1" s="291"/>
+      <c r="C1" s="291"/>
+      <c r="D1" s="291"/>
+      <c r="E1" s="291"/>
+      <c r="F1" s="291"/>
     </row>
     <row r="2" spans="1:8" ht="18.75" x14ac:dyDescent="0.25">
       <c r="A2" s="32"/>
       <c r="E2" s="45"/>
       <c r="F2" s="45"/>
     </row>
     <row r="3" spans="1:8" ht="18.75" x14ac:dyDescent="0.25">
-      <c r="A3" s="289" t="s">
+      <c r="A3" s="292" t="s">
         <v>406</v>
       </c>
-      <c r="B3" s="288"/>
-[...4 lines deleted...]
-      <c r="G3" s="288"/>
+      <c r="B3" s="291"/>
+      <c r="C3" s="291"/>
+      <c r="D3" s="291"/>
+      <c r="E3" s="291"/>
+      <c r="F3" s="291"/>
+      <c r="G3" s="291"/>
     </row>
     <row r="4" spans="1:8" ht="18.75" x14ac:dyDescent="0.25">
       <c r="C4" s="2"/>
     </row>
     <row r="5" spans="1:8" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="A5" s="283" t="s">
+      <c r="A5" s="286" t="s">
         <v>80</v>
       </c>
-      <c r="B5" s="284"/>
-[...3 lines deleted...]
-      <c r="F5" s="284"/>
+      <c r="B5" s="287"/>
+      <c r="C5" s="287"/>
+      <c r="D5" s="287"/>
+      <c r="E5" s="287"/>
+      <c r="F5" s="287"/>
     </row>
     <row r="6" spans="1:8" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B6" s="3"/>
     </row>
     <row r="7" spans="1:8" ht="66" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A7" s="144" t="s">
+      <c r="A7" s="143" t="s">
         <v>1</v>
       </c>
-      <c r="B7" s="144" t="s">
+      <c r="B7" s="143" t="s">
         <v>2</v>
       </c>
       <c r="C7" s="29" t="s">
         <v>3</v>
       </c>
       <c r="D7" s="29" t="s">
         <v>4</v>
       </c>
       <c r="E7" s="29" t="s">
         <v>81</v>
       </c>
-      <c r="F7" s="209" t="s">
+      <c r="F7" s="208" t="s">
         <v>82</v>
       </c>
-      <c r="G7" s="209" t="s">
+      <c r="G7" s="208" t="s">
         <v>6</v>
       </c>
-      <c r="H7" s="158"/>
+      <c r="H7" s="157"/>
     </row>
     <row r="8" spans="1:8" ht="21.95" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A8" s="268">
+      <c r="A8" s="266">
         <v>1</v>
       </c>
-      <c r="B8" s="211" t="s">
+      <c r="B8" s="210" t="s">
         <v>7</v>
       </c>
-      <c r="C8" s="215" t="s">
+      <c r="C8" s="214" t="s">
         <v>509</v>
       </c>
-      <c r="D8" s="215" t="s">
+      <c r="D8" s="214" t="s">
         <v>401</v>
       </c>
-      <c r="E8" s="269">
+      <c r="E8" s="267">
         <v>46079</v>
       </c>
-      <c r="F8" s="270">
+      <c r="F8" s="268">
         <v>0.33333333333333331</v>
       </c>
-      <c r="G8" s="268" t="s">
+      <c r="G8" s="266" t="s">
         <v>510</v>
       </c>
-      <c r="H8" s="158"/>
+      <c r="H8" s="157"/>
     </row>
     <row r="9" spans="1:8" ht="38.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A9" s="268">
+      <c r="A9" s="266">
         <v>2</v>
       </c>
-      <c r="B9" s="211" t="s">
+      <c r="B9" s="210" t="s">
         <v>8</v>
       </c>
-      <c r="C9" s="215" t="s">
+      <c r="C9" s="214" t="s">
         <v>511</v>
       </c>
-      <c r="D9" s="215" t="s">
+      <c r="D9" s="214" t="s">
         <v>509</v>
       </c>
-      <c r="E9" s="269">
+      <c r="E9" s="267">
         <v>46078</v>
       </c>
-      <c r="F9" s="270">
+      <c r="F9" s="268">
         <v>0.41666666666666669</v>
       </c>
-      <c r="G9" s="268" t="s">
+      <c r="G9" s="266" t="s">
         <v>512</v>
       </c>
-      <c r="H9" s="158"/>
+      <c r="H9" s="157"/>
     </row>
     <row r="10" spans="1:8" ht="21.95" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A10" s="268">
+      <c r="A10" s="266">
         <v>3</v>
       </c>
-      <c r="B10" s="211" t="s">
+      <c r="B10" s="210" t="s">
         <v>9</v>
       </c>
-      <c r="C10" s="215" t="s">
+      <c r="C10" s="214" t="s">
         <v>513</v>
       </c>
-      <c r="D10" s="215" t="s">
+      <c r="D10" s="214" t="s">
         <v>514</v>
       </c>
-      <c r="E10" s="269">
+      <c r="E10" s="267">
         <v>46080</v>
       </c>
-      <c r="F10" s="270">
+      <c r="F10" s="268">
         <v>0.41666666666666669</v>
       </c>
-      <c r="G10" s="268" t="s">
+      <c r="G10" s="266" t="s">
         <v>515</v>
       </c>
-      <c r="H10" s="158"/>
+      <c r="H10" s="157"/>
     </row>
     <row r="11" spans="1:8" ht="21.95" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A11" s="268">
+      <c r="A11" s="266">
         <v>4</v>
       </c>
-      <c r="B11" s="211" t="s">
+      <c r="B11" s="210" t="s">
         <v>10</v>
       </c>
-      <c r="C11" s="215" t="s">
+      <c r="C11" s="214" t="s">
         <v>516</v>
       </c>
-      <c r="D11" s="215" t="s">
+      <c r="D11" s="214" t="s">
         <v>400</v>
       </c>
-      <c r="E11" s="269">
+      <c r="E11" s="267">
         <v>46081</v>
       </c>
-      <c r="F11" s="270">
+      <c r="F11" s="268">
         <v>0.375</v>
       </c>
-      <c r="G11" s="268" t="s">
+      <c r="G11" s="266" t="s">
         <v>517</v>
       </c>
-      <c r="H11" s="158"/>
+      <c r="H11" s="157"/>
     </row>
     <row r="12" spans="1:8" ht="21.95" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A12" s="268">
+      <c r="A12" s="266">
         <v>5</v>
       </c>
-      <c r="B12" s="211" t="s">
+      <c r="B12" s="210" t="s">
         <v>11</v>
       </c>
-      <c r="C12" s="215" t="s">
+      <c r="C12" s="214" t="s">
         <v>518</v>
       </c>
-      <c r="D12" s="215" t="s">
+      <c r="D12" s="214" t="s">
         <v>519</v>
       </c>
-      <c r="E12" s="269">
+      <c r="E12" s="267">
         <v>46076</v>
       </c>
-      <c r="F12" s="270">
+      <c r="F12" s="268">
         <v>0.45833333333333331</v>
       </c>
-      <c r="G12" s="268" t="s">
+      <c r="G12" s="266" t="s">
         <v>520</v>
       </c>
-      <c r="H12" s="158"/>
+      <c r="H12" s="157"/>
     </row>
     <row r="13" spans="1:8" ht="21.95" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A13" s="268">
+      <c r="A13" s="266">
         <v>6</v>
       </c>
-      <c r="B13" s="215" t="s">
+      <c r="B13" s="214" t="s">
         <v>12</v>
       </c>
-      <c r="C13" s="215" t="s">
+      <c r="C13" s="214" t="s">
         <v>400</v>
       </c>
-      <c r="D13" s="215" t="s">
+      <c r="D13" s="214" t="s">
         <v>521</v>
       </c>
-      <c r="E13" s="269">
+      <c r="E13" s="267">
         <v>46077</v>
       </c>
-      <c r="F13" s="270">
+      <c r="F13" s="268">
         <v>0.41666666666666669</v>
       </c>
-      <c r="G13" s="268" t="s">
+      <c r="G13" s="266" t="s">
         <v>517</v>
       </c>
-      <c r="H13" s="216"/>
+      <c r="H13" s="215"/>
     </row>
     <row r="14" spans="1:8" ht="21.95" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A14" s="268">
+      <c r="A14" s="266">
         <v>7</v>
       </c>
-      <c r="B14" s="215" t="s">
+      <c r="B14" s="214" t="s">
         <v>13</v>
       </c>
-      <c r="C14" s="215" t="s">
+      <c r="C14" s="214" t="s">
         <v>522</v>
       </c>
-      <c r="D14" s="215" t="s">
+      <c r="D14" s="214" t="s">
         <v>523</v>
       </c>
-      <c r="E14" s="269">
+      <c r="E14" s="267">
         <v>46077</v>
       </c>
-      <c r="F14" s="270">
+      <c r="F14" s="268">
         <v>0.33333333333333331</v>
       </c>
-      <c r="G14" s="268" t="s">
+      <c r="G14" s="266" t="s">
         <v>524</v>
       </c>
-      <c r="H14" s="216"/>
+      <c r="H14" s="215"/>
     </row>
     <row r="15" spans="1:8" ht="29.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A15" s="268">
+      <c r="A15" s="266">
         <v>8</v>
       </c>
-      <c r="B15" s="271" t="s">
+      <c r="B15" s="269" t="s">
         <v>83</v>
       </c>
-      <c r="C15" s="215" t="s">
+      <c r="C15" s="214" t="s">
         <v>396</v>
       </c>
-      <c r="D15" s="215" t="s">
+      <c r="D15" s="214" t="s">
         <v>525</v>
       </c>
-      <c r="E15" s="269">
+      <c r="E15" s="267">
         <v>46079</v>
       </c>
-      <c r="F15" s="270">
+      <c r="F15" s="268">
         <v>0.5</v>
       </c>
-      <c r="G15" s="268" t="s">
+      <c r="G15" s="266" t="s">
         <v>526</v>
       </c>
-      <c r="H15" s="216"/>
+      <c r="H15" s="215"/>
     </row>
     <row r="16" spans="1:8" ht="21.95" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A16" s="268">
+      <c r="A16" s="266">
         <v>9</v>
       </c>
-      <c r="B16" s="215" t="s">
+      <c r="B16" s="214" t="s">
         <v>16</v>
       </c>
-      <c r="C16" s="215" t="s">
+      <c r="C16" s="214" t="s">
         <v>516</v>
       </c>
-      <c r="D16" s="215" t="s">
+      <c r="D16" s="214" t="s">
         <v>208</v>
       </c>
-      <c r="E16" s="269">
+      <c r="E16" s="267">
         <v>46077</v>
       </c>
-      <c r="F16" s="270">
+      <c r="F16" s="268">
         <v>0.5</v>
       </c>
-      <c r="G16" s="268" t="s">
+      <c r="G16" s="266" t="s">
         <v>527</v>
       </c>
-      <c r="H16" s="216"/>
+      <c r="H16" s="215"/>
     </row>
     <row r="17" spans="1:9" ht="21.95" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A17" s="216"/>
-[...6 lines deleted...]
-      <c r="H17" s="216"/>
+      <c r="A17" s="215"/>
+      <c r="B17" s="215"/>
+      <c r="C17" s="215"/>
+      <c r="D17" s="215"/>
+      <c r="E17" s="157"/>
+      <c r="F17" s="157"/>
+      <c r="G17" s="215"/>
+      <c r="H17" s="215"/>
     </row>
     <row r="18" spans="1:9" ht="18.75" x14ac:dyDescent="0.25">
       <c r="C18" s="2"/>
     </row>
     <row r="19" spans="1:9" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="A19" s="283" t="s">
+      <c r="A19" s="286" t="s">
         <v>84</v>
       </c>
-      <c r="B19" s="284"/>
-[...3 lines deleted...]
-      <c r="F19" s="284"/>
+      <c r="B19" s="287"/>
+      <c r="C19" s="287"/>
+      <c r="D19" s="287"/>
+      <c r="E19" s="287"/>
+      <c r="F19" s="287"/>
     </row>
     <row r="20" spans="1:9" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B20" s="3"/>
     </row>
     <row r="21" spans="1:9" ht="47.25" x14ac:dyDescent="0.25">
-      <c r="A21" s="144" t="s">
+      <c r="A21" s="143" t="s">
         <v>1</v>
       </c>
-      <c r="B21" s="144" t="s">
+      <c r="B21" s="143" t="s">
         <v>2</v>
       </c>
       <c r="C21" s="29" t="s">
         <v>3</v>
       </c>
       <c r="D21" s="29" t="s">
         <v>4</v>
       </c>
       <c r="E21" s="29" t="s">
         <v>81</v>
       </c>
-      <c r="F21" s="209" t="s">
+      <c r="F21" s="208" t="s">
         <v>82</v>
       </c>
-      <c r="G21" s="209" t="s">
+      <c r="G21" s="208" t="s">
         <v>6</v>
       </c>
-      <c r="H21" s="158"/>
-      <c r="I21" s="158"/>
+      <c r="H21" s="157"/>
+      <c r="I21" s="157"/>
     </row>
     <row r="22" spans="1:9" x14ac:dyDescent="0.25">
-      <c r="A22" s="268">
+      <c r="A22" s="266">
         <v>1</v>
       </c>
-      <c r="B22" s="272" t="s">
+      <c r="B22" s="270" t="s">
         <v>20</v>
       </c>
-      <c r="C22" s="215" t="s">
+      <c r="C22" s="214" t="s">
         <v>528</v>
       </c>
-      <c r="D22" s="215" t="s">
+      <c r="D22" s="214" t="s">
         <v>529</v>
       </c>
-      <c r="E22" s="269">
+      <c r="E22" s="267">
         <v>46078</v>
       </c>
-      <c r="F22" s="270">
+      <c r="F22" s="268">
         <v>0.54166666666666663</v>
       </c>
-      <c r="G22" s="268" t="s">
+      <c r="G22" s="266" t="s">
         <v>512</v>
       </c>
       <c r="H22" s="1"/>
       <c r="I22" s="1"/>
     </row>
     <row r="23" spans="1:9" ht="30" x14ac:dyDescent="0.25">
-      <c r="A23" s="299">
+      <c r="A23" s="302">
         <v>2</v>
       </c>
-      <c r="B23" s="272" t="s">
+      <c r="B23" s="270" t="s">
         <v>530</v>
       </c>
-      <c r="C23" s="215" t="s">
+      <c r="C23" s="214" t="s">
         <v>531</v>
       </c>
-      <c r="D23" s="215" t="s">
+      <c r="D23" s="214" t="s">
         <v>532</v>
       </c>
-      <c r="E23" s="269">
+      <c r="E23" s="267">
         <v>46079</v>
       </c>
-      <c r="F23" s="270">
+      <c r="F23" s="268">
         <v>0.41666666666666669</v>
       </c>
-      <c r="G23" s="268" t="s">
+      <c r="G23" s="266" t="s">
         <v>527</v>
       </c>
       <c r="H23" s="1"/>
       <c r="I23" s="1"/>
     </row>
     <row r="24" spans="1:9" ht="30" x14ac:dyDescent="0.25">
-      <c r="A24" s="300"/>
-      <c r="B24" s="272" t="s">
+      <c r="A24" s="303"/>
+      <c r="B24" s="270" t="s">
         <v>533</v>
       </c>
-      <c r="C24" s="215" t="s">
+      <c r="C24" s="214" t="s">
         <v>531</v>
       </c>
-      <c r="D24" s="215" t="s">
+      <c r="D24" s="214" t="s">
         <v>532</v>
       </c>
-      <c r="E24" s="269">
+      <c r="E24" s="267">
         <v>46080</v>
       </c>
-      <c r="F24" s="270">
+      <c r="F24" s="268">
         <v>0.41666666666666669</v>
       </c>
-      <c r="G24" s="268" t="s">
+      <c r="G24" s="266" t="s">
         <v>527</v>
       </c>
       <c r="H24" s="1"/>
       <c r="I24" s="1"/>
     </row>
     <row r="25" spans="1:9" x14ac:dyDescent="0.25">
-      <c r="A25" s="268">
+      <c r="A25" s="266">
         <v>3</v>
       </c>
-      <c r="B25" s="272" t="s">
+      <c r="B25" s="270" t="s">
         <v>23</v>
       </c>
-      <c r="C25" s="215" t="s">
+      <c r="C25" s="214" t="s">
         <v>534</v>
       </c>
-      <c r="D25" s="215" t="s">
+      <c r="D25" s="214" t="s">
         <v>401</v>
       </c>
-      <c r="E25" s="269">
+      <c r="E25" s="267">
         <v>46076</v>
       </c>
-      <c r="F25" s="270">
+      <c r="F25" s="268">
         <v>0.41666666666666669</v>
       </c>
-      <c r="G25" s="268" t="s">
+      <c r="G25" s="266" t="s">
         <v>510</v>
       </c>
       <c r="H25" s="1"/>
       <c r="I25" s="1"/>
     </row>
     <row r="26" spans="1:9" x14ac:dyDescent="0.25">
-      <c r="A26" s="210">
+      <c r="A26" s="209">
         <v>4</v>
       </c>
-      <c r="B26" s="272" t="s">
+      <c r="B26" s="270" t="s">
         <v>24</v>
       </c>
-      <c r="C26" s="212" t="s">
+      <c r="C26" s="211" t="s">
         <v>535</v>
       </c>
-      <c r="D26" s="212" t="s">
+      <c r="D26" s="211" t="s">
         <v>519</v>
       </c>
-      <c r="E26" s="213">
+      <c r="E26" s="212">
         <v>46078</v>
       </c>
-      <c r="F26" s="210" t="s">
+      <c r="F26" s="209" t="s">
         <v>536</v>
       </c>
-      <c r="G26" s="210" t="s">
+      <c r="G26" s="209" t="s">
         <v>527</v>
       </c>
       <c r="H26" s="1"/>
       <c r="I26" s="1"/>
     </row>
     <row r="27" spans="1:9" x14ac:dyDescent="0.25">
-      <c r="A27" s="210">
+      <c r="A27" s="209">
         <v>5</v>
       </c>
-      <c r="B27" s="272" t="s">
+      <c r="B27" s="270" t="s">
         <v>25</v>
       </c>
-      <c r="C27" s="212" t="s">
+      <c r="C27" s="211" t="s">
         <v>537</v>
       </c>
-      <c r="D27" s="212" t="s">
+      <c r="D27" s="211" t="s">
         <v>208</v>
       </c>
-      <c r="E27" s="213">
+      <c r="E27" s="212">
         <v>46076</v>
       </c>
-      <c r="F27" s="214">
+      <c r="F27" s="213">
         <v>0.5</v>
       </c>
-      <c r="G27" s="210" t="s">
+      <c r="G27" s="209" t="s">
         <v>538</v>
       </c>
-      <c r="H27" s="158"/>
-      <c r="I27" s="158"/>
+      <c r="H27" s="157"/>
+      <c r="I27" s="157"/>
     </row>
     <row r="28" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A28" s="210">
+      <c r="A28" s="209">
         <v>6</v>
       </c>
-      <c r="B28" s="217" t="s">
+      <c r="B28" s="216" t="s">
         <v>26</v>
       </c>
-      <c r="C28" s="212" t="s">
+      <c r="C28" s="211" t="s">
         <v>513</v>
       </c>
-      <c r="D28" s="212" t="s">
+      <c r="D28" s="211" t="s">
         <v>514</v>
       </c>
-      <c r="E28" s="213">
+      <c r="E28" s="212">
         <v>46080</v>
       </c>
-      <c r="F28" s="214">
+      <c r="F28" s="213">
         <v>0.54166666666666663</v>
       </c>
-      <c r="G28" s="210" t="s">
+      <c r="G28" s="209" t="s">
         <v>517</v>
       </c>
-      <c r="H28" s="158"/>
-      <c r="I28" s="158"/>
+      <c r="H28" s="157"/>
+      <c r="I28" s="157"/>
     </row>
     <row r="29" spans="1:9" x14ac:dyDescent="0.25">
-      <c r="A29" s="210">
+      <c r="A29" s="209">
         <v>7</v>
       </c>
-      <c r="B29" s="217" t="s">
+      <c r="B29" s="216" t="s">
         <v>27</v>
       </c>
-      <c r="C29" s="212" t="s">
+      <c r="C29" s="211" t="s">
         <v>539</v>
       </c>
-      <c r="D29" s="212" t="s">
+      <c r="D29" s="211" t="s">
         <v>208</v>
       </c>
-      <c r="E29" s="213">
+      <c r="E29" s="212">
         <v>46077</v>
       </c>
-      <c r="F29" s="214">
+      <c r="F29" s="213">
         <v>0.5</v>
       </c>
-      <c r="G29" s="210" t="s">
+      <c r="G29" s="209" t="s">
         <v>512</v>
       </c>
-      <c r="H29" s="158"/>
-      <c r="I29" s="158"/>
+      <c r="H29" s="157"/>
+      <c r="I29" s="157"/>
     </row>
     <row r="30" spans="1:9" x14ac:dyDescent="0.25">
-      <c r="A30" s="210">
+      <c r="A30" s="209">
         <v>8</v>
       </c>
-      <c r="B30" s="273" t="s">
+      <c r="B30" s="271" t="s">
         <v>85</v>
       </c>
-      <c r="C30" s="212" t="s">
+      <c r="C30" s="211" t="s">
         <v>396</v>
       </c>
-      <c r="D30" s="212" t="s">
+      <c r="D30" s="211" t="s">
         <v>525</v>
       </c>
-      <c r="E30" s="213">
+      <c r="E30" s="212">
         <v>46079</v>
       </c>
-      <c r="F30" s="214">
+      <c r="F30" s="213">
         <v>0.5</v>
       </c>
-      <c r="G30" s="210" t="s">
+      <c r="G30" s="209" t="s">
         <v>526</v>
       </c>
-      <c r="H30" s="158"/>
-      <c r="I30" s="158"/>
+      <c r="H30" s="157"/>
+      <c r="I30" s="157"/>
     </row>
     <row r="31" spans="1:9" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="A31" s="82"/>
-[...4 lines deleted...]
-      <c r="F31" s="86"/>
+      <c r="A31" s="81"/>
+      <c r="B31" s="82"/>
+      <c r="C31" s="83"/>
+      <c r="D31" s="84"/>
+      <c r="E31" s="93"/>
+      <c r="F31" s="85"/>
       <c r="G31" s="45"/>
     </row>
     <row r="32" spans="1:9" ht="18.75" x14ac:dyDescent="0.25">
       <c r="C32" s="2"/>
     </row>
     <row r="33" spans="1:8" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="A33" s="283" t="s">
+      <c r="A33" s="286" t="s">
         <v>86</v>
       </c>
-      <c r="B33" s="284"/>
-[...3 lines deleted...]
-      <c r="F33" s="284"/>
+      <c r="B33" s="287"/>
+      <c r="C33" s="287"/>
+      <c r="D33" s="287"/>
+      <c r="E33" s="287"/>
+      <c r="F33" s="287"/>
     </row>
     <row r="34" spans="1:8" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B34" s="3"/>
     </row>
     <row r="35" spans="1:8" ht="47.25" x14ac:dyDescent="0.25">
       <c r="A35" s="27" t="s">
         <v>1</v>
       </c>
       <c r="B35" s="27" t="s">
         <v>2</v>
       </c>
       <c r="C35" s="29" t="s">
         <v>87</v>
       </c>
       <c r="D35" s="29" t="s">
         <v>4</v>
       </c>
       <c r="E35" s="29" t="s">
         <v>81</v>
       </c>
       <c r="F35" s="29" t="s">
         <v>82</v>
       </c>
       <c r="G35" s="29" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="36" spans="1:8" ht="30" x14ac:dyDescent="0.25">
-      <c r="A36" s="268">
+      <c r="A36" s="266">
         <v>1</v>
       </c>
-      <c r="B36" s="274" t="s">
+      <c r="B36" s="272" t="s">
         <v>32</v>
       </c>
-      <c r="C36" s="215" t="s">
+      <c r="C36" s="214" t="s">
         <v>209</v>
       </c>
-      <c r="D36" s="215" t="s">
+      <c r="D36" s="214" t="s">
         <v>540</v>
       </c>
-      <c r="E36" s="269">
+      <c r="E36" s="267">
         <v>46076</v>
       </c>
-      <c r="F36" s="270">
+      <c r="F36" s="268">
         <v>0.41666666666666669</v>
       </c>
-      <c r="G36" s="268" t="s">
+      <c r="G36" s="266" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="37" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A37" s="268">
+      <c r="A37" s="266">
         <v>2</v>
       </c>
-      <c r="B37" s="275" t="s">
+      <c r="B37" s="273" t="s">
         <v>33</v>
       </c>
-      <c r="C37" s="215" t="s">
+      <c r="C37" s="214" t="s">
         <v>529</v>
       </c>
-      <c r="D37" s="215" t="s">
+      <c r="D37" s="214" t="s">
         <v>528</v>
       </c>
-      <c r="E37" s="269">
+      <c r="E37" s="267">
         <v>46078</v>
       </c>
-      <c r="F37" s="270">
+      <c r="F37" s="268">
         <v>0.54166666666666663</v>
       </c>
-      <c r="G37" s="268" t="s">
+      <c r="G37" s="266" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="38" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A38" s="268">
+      <c r="A38" s="266">
         <v>3</v>
       </c>
-      <c r="B38" s="275" t="s">
+      <c r="B38" s="273" t="s">
         <v>34</v>
       </c>
-      <c r="C38" s="215" t="s">
+      <c r="C38" s="214" t="s">
         <v>541</v>
       </c>
-      <c r="D38" s="215" t="s">
+      <c r="D38" s="214" t="s">
         <v>208</v>
       </c>
-      <c r="E38" s="269">
+      <c r="E38" s="267">
         <v>46080</v>
       </c>
-      <c r="F38" s="270">
+      <c r="F38" s="268">
         <v>0.45833333333333331</v>
       </c>
-      <c r="G38" s="268" t="s">
+      <c r="G38" s="266" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="39" spans="1:8" ht="30" x14ac:dyDescent="0.25">
-      <c r="A39" s="268">
+      <c r="A39" s="266">
         <v>4</v>
       </c>
-      <c r="B39" s="275" t="s">
+      <c r="B39" s="273" t="s">
         <v>35</v>
       </c>
-      <c r="C39" s="215" t="s">
+      <c r="C39" s="214" t="s">
         <v>516</v>
       </c>
-      <c r="D39" s="215" t="s">
+      <c r="D39" s="214" t="s">
         <v>208</v>
       </c>
-      <c r="E39" s="269">
+      <c r="E39" s="267">
         <v>46077</v>
       </c>
-      <c r="F39" s="270">
+      <c r="F39" s="268">
         <v>0.41666666666666669</v>
       </c>
-      <c r="G39" s="268" t="s">
+      <c r="G39" s="266" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="40" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A40" s="268">
+      <c r="A40" s="266">
         <v>5</v>
       </c>
-      <c r="B40" s="275" t="s">
+      <c r="B40" s="273" t="s">
         <v>36</v>
       </c>
-      <c r="C40" s="215" t="s">
+      <c r="C40" s="214" t="s">
         <v>535</v>
       </c>
-      <c r="D40" s="215" t="s">
+      <c r="D40" s="214" t="s">
         <v>519</v>
       </c>
-      <c r="E40" s="269">
+      <c r="E40" s="267">
         <v>46079</v>
       </c>
-      <c r="F40" s="270">
+      <c r="F40" s="268">
         <v>0.375</v>
       </c>
-      <c r="G40" s="268" t="s">
+      <c r="G40" s="266" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="41" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A41" s="268">
+      <c r="A41" s="266">
         <v>6</v>
       </c>
-      <c r="B41" s="275" t="s">
+      <c r="B41" s="273" t="s">
         <v>37</v>
       </c>
-      <c r="C41" s="215" t="s">
+      <c r="C41" s="214" t="s">
         <v>210</v>
       </c>
-      <c r="D41" s="215" t="s">
+      <c r="D41" s="214" t="s">
         <v>521</v>
       </c>
-      <c r="E41" s="269">
+      <c r="E41" s="267">
         <v>46079</v>
       </c>
-      <c r="F41" s="270">
+      <c r="F41" s="268">
         <v>0.41666666666666669</v>
       </c>
-      <c r="G41" s="268" t="s">
+      <c r="G41" s="266" t="s">
         <v>538</v>
       </c>
     </row>
     <row r="42" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A42" s="268">
+      <c r="A42" s="266">
         <v>7</v>
       </c>
-      <c r="B42" s="275" t="s">
+      <c r="B42" s="273" t="s">
         <v>38</v>
       </c>
-      <c r="C42" s="215" t="s">
+      <c r="C42" s="214" t="s">
         <v>516</v>
       </c>
-      <c r="D42" s="215" t="s">
+      <c r="D42" s="214" t="s">
         <v>208</v>
       </c>
-      <c r="E42" s="269">
+      <c r="E42" s="267">
         <v>46077</v>
       </c>
-      <c r="F42" s="270">
+      <c r="F42" s="268">
         <v>0.45833333333333331</v>
       </c>
-      <c r="G42" s="268" t="s">
+      <c r="G42" s="266" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="43" spans="1:8" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A43" s="6"/>
     </row>
     <row r="44" spans="1:8" ht="18.75" x14ac:dyDescent="0.25">
       <c r="C44" s="2"/>
     </row>
     <row r="45" spans="1:8" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="A45" s="283" t="s">
+      <c r="A45" s="286" t="s">
         <v>88</v>
       </c>
-      <c r="B45" s="284"/>
-[...3 lines deleted...]
-      <c r="F45" s="284"/>
+      <c r="B45" s="287"/>
+      <c r="C45" s="287"/>
+      <c r="D45" s="287"/>
+      <c r="E45" s="287"/>
+      <c r="F45" s="287"/>
     </row>
     <row r="46" spans="1:8" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B46" s="3"/>
     </row>
     <row r="47" spans="1:8" ht="47.25" x14ac:dyDescent="0.25">
-      <c r="A47" s="144" t="s">
+      <c r="A47" s="143" t="s">
         <v>1</v>
       </c>
-      <c r="B47" s="144" t="s">
+      <c r="B47" s="143" t="s">
         <v>2</v>
       </c>
       <c r="C47" s="29" t="s">
         <v>3</v>
       </c>
       <c r="D47" s="29" t="s">
         <v>4</v>
       </c>
       <c r="E47" s="29" t="s">
         <v>81</v>
       </c>
-      <c r="F47" s="209" t="s">
+      <c r="F47" s="208" t="s">
         <v>82</v>
       </c>
-      <c r="G47" s="209" t="s">
+      <c r="G47" s="208" t="s">
         <v>6</v>
       </c>
-      <c r="H47" s="158"/>
+      <c r="H47" s="157"/>
     </row>
     <row r="48" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A48" s="268">
+      <c r="A48" s="266">
         <v>1</v>
       </c>
-      <c r="B48" s="276" t="s">
+      <c r="B48" s="274" t="s">
         <v>40</v>
       </c>
-      <c r="C48" s="215" t="s">
+      <c r="C48" s="214" t="s">
         <v>210</v>
       </c>
-      <c r="D48" s="215" t="s">
+      <c r="D48" s="214" t="s">
         <v>521</v>
       </c>
-      <c r="E48" s="269">
+      <c r="E48" s="267">
         <v>46077</v>
       </c>
-      <c r="F48" s="270">
+      <c r="F48" s="268">
         <v>0.41666666666666669</v>
       </c>
-      <c r="G48" s="268" t="s">
+      <c r="G48" s="266" t="s">
         <v>512</v>
       </c>
       <c r="H48" s="1"/>
     </row>
     <row r="49" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A49" s="268">
+      <c r="A49" s="266">
         <v>2</v>
       </c>
-      <c r="B49" s="276" t="s">
+      <c r="B49" s="274" t="s">
         <v>190</v>
       </c>
-      <c r="C49" s="215" t="s">
+      <c r="C49" s="214" t="s">
         <v>210</v>
       </c>
-      <c r="D49" s="215" t="s">
+      <c r="D49" s="214" t="s">
         <v>521</v>
       </c>
-      <c r="E49" s="269">
+      <c r="E49" s="267">
         <v>46076</v>
       </c>
-      <c r="F49" s="270">
+      <c r="F49" s="268">
         <v>0.70833333333333337</v>
       </c>
-      <c r="G49" s="268" t="s">
+      <c r="G49" s="266" t="s">
         <v>527</v>
       </c>
       <c r="H49" s="1"/>
     </row>
     <row r="50" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A50" s="268">
+      <c r="A50" s="266">
         <v>3</v>
       </c>
-      <c r="B50" s="276" t="s">
+      <c r="B50" s="274" t="s">
         <v>41</v>
       </c>
-      <c r="C50" s="215" t="s">
+      <c r="C50" s="214" t="s">
         <v>208</v>
       </c>
-      <c r="D50" s="215" t="s">
+      <c r="D50" s="214" t="s">
         <v>542</v>
       </c>
-      <c r="E50" s="269">
+      <c r="E50" s="267">
         <v>46080</v>
       </c>
-      <c r="F50" s="270">
+      <c r="F50" s="268">
         <v>0.54166666666666663</v>
       </c>
-      <c r="G50" s="268" t="s">
+      <c r="G50" s="266" t="s">
         <v>538</v>
       </c>
       <c r="H50" s="1"/>
     </row>
     <row r="51" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A51" s="268">
+      <c r="A51" s="266">
         <v>4</v>
       </c>
-      <c r="B51" s="276" t="s">
+      <c r="B51" s="274" t="s">
         <v>42</v>
       </c>
-      <c r="C51" s="215" t="s">
+      <c r="C51" s="214" t="s">
         <v>210</v>
       </c>
-      <c r="D51" s="215" t="s">
+      <c r="D51" s="214" t="s">
         <v>521</v>
       </c>
-      <c r="E51" s="269">
+      <c r="E51" s="267">
         <v>46079</v>
       </c>
-      <c r="F51" s="270">
+      <c r="F51" s="268">
         <v>0.41666666666666669</v>
       </c>
-      <c r="G51" s="268" t="s">
+      <c r="G51" s="266" t="s">
         <v>512</v>
       </c>
       <c r="H51" s="1"/>
     </row>
     <row r="52" spans="1:8" ht="30" x14ac:dyDescent="0.25">
-      <c r="A52" s="268">
+      <c r="A52" s="266">
         <v>5</v>
       </c>
-      <c r="B52" s="276" t="s">
+      <c r="B52" s="274" t="s">
         <v>43</v>
       </c>
-      <c r="C52" s="215" t="s">
+      <c r="C52" s="214" t="s">
         <v>210</v>
       </c>
-      <c r="D52" s="215" t="s">
+      <c r="D52" s="214" t="s">
         <v>521</v>
       </c>
-      <c r="E52" s="269">
+      <c r="E52" s="267">
         <v>46078</v>
       </c>
-      <c r="F52" s="270">
+      <c r="F52" s="268">
         <v>0.70833333333333337</v>
       </c>
-      <c r="G52" s="268" t="s">
+      <c r="G52" s="266" t="s">
         <v>512</v>
       </c>
-      <c r="H52" s="158"/>
+      <c r="H52" s="157"/>
     </row>
     <row r="53" spans="1:8" ht="30" x14ac:dyDescent="0.25">
-      <c r="A53" s="268">
+      <c r="A53" s="266">
         <v>6</v>
       </c>
-      <c r="B53" s="276" t="s">
+      <c r="B53" s="274" t="s">
         <v>44</v>
       </c>
-      <c r="C53" s="215" t="s">
+      <c r="C53" s="214" t="s">
         <v>519</v>
       </c>
-      <c r="D53" s="215" t="s">
+      <c r="D53" s="214" t="s">
         <v>543</v>
       </c>
-      <c r="E53" s="269">
+      <c r="E53" s="267">
         <v>46077</v>
       </c>
-      <c r="F53" s="270">
+      <c r="F53" s="268">
         <v>0.70833333333333337</v>
       </c>
-      <c r="G53" s="268" t="s">
+      <c r="G53" s="266" t="s">
         <v>538</v>
       </c>
-      <c r="H53" s="158"/>
+      <c r="H53" s="157"/>
     </row>
     <row r="54" spans="1:8" ht="30" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A54" s="220">
+      <c r="A54" s="219">
         <v>7</v>
       </c>
-      <c r="B54" s="276" t="s">
+      <c r="B54" s="274" t="s">
         <v>45</v>
       </c>
-      <c r="C54" s="215" t="s">
+      <c r="C54" s="214" t="s">
         <v>210</v>
       </c>
-      <c r="D54" s="215" t="s">
+      <c r="D54" s="214" t="s">
         <v>521</v>
       </c>
-      <c r="E54" s="269">
+      <c r="E54" s="267">
         <v>46078</v>
       </c>
-      <c r="F54" s="270">
+      <c r="F54" s="268">
         <v>0.41666666666666669</v>
       </c>
-      <c r="G54" s="268" t="s">
+      <c r="G54" s="266" t="s">
         <v>538</v>
       </c>
-      <c r="H54" s="158"/>
+      <c r="H54" s="157"/>
     </row>
     <row r="55" spans="1:8" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="A55" s="218"/>
-[...6 lines deleted...]
-      <c r="H55" s="158"/>
+      <c r="A55" s="217"/>
+      <c r="B55" s="218"/>
+      <c r="C55" s="218"/>
+      <c r="D55" s="218"/>
+      <c r="E55" s="218"/>
+      <c r="F55" s="218"/>
+      <c r="G55" s="157"/>
+      <c r="H55" s="157"/>
     </row>
     <row r="56" spans="1:8" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A56" s="6"/>
     </row>
     <row r="59" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A59" s="1"/>
     </row>
   </sheetData>
   <mergeCells count="7">
     <mergeCell ref="A1:F1"/>
     <mergeCell ref="A3:G3"/>
     <mergeCell ref="A5:F5"/>
     <mergeCell ref="A45:F45"/>
     <mergeCell ref="A19:F19"/>
     <mergeCell ref="A33:F33"/>
     <mergeCell ref="A23:A24"/>
   </mergeCells>
   <pageMargins left="0.2" right="0.5" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:F37"/>
   <sheetViews>
-    <sheetView topLeftCell="A10" workbookViewId="0">
-      <selection activeCell="J17" sqref="J17"/>
+    <sheetView workbookViewId="0">
+      <selection activeCell="K14" sqref="K14"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="5.85546875" customWidth="1"/>
     <col min="2" max="2" width="27.7109375" customWidth="1"/>
     <col min="3" max="3" width="31.7109375" customWidth="1"/>
     <col min="4" max="4" width="28.7109375" customWidth="1"/>
-    <col min="5" max="5" width="19.140625" style="221" customWidth="1"/>
-    <col min="6" max="6" width="18" style="153" customWidth="1"/>
+    <col min="5" max="5" width="19.140625" style="220" customWidth="1"/>
+    <col min="6" max="6" width="18" style="152" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" ht="18.75" x14ac:dyDescent="0.25">
-      <c r="A1" s="287" t="s">
+      <c r="A1" s="290" t="s">
         <v>407</v>
       </c>
-      <c r="B1" s="288"/>
-[...3 lines deleted...]
-      <c r="F1" s="288"/>
+      <c r="B1" s="291"/>
+      <c r="C1" s="291"/>
+      <c r="D1" s="291"/>
+      <c r="E1" s="291"/>
+      <c r="F1" s="291"/>
     </row>
     <row r="2" spans="1:6" ht="18.75" x14ac:dyDescent="0.25">
       <c r="A2" s="32"/>
-      <c r="F2" s="221"/>
+      <c r="F2" s="220"/>
     </row>
     <row r="3" spans="1:6" ht="18.75" x14ac:dyDescent="0.25">
-      <c r="A3" s="289" t="s">
+      <c r="A3" s="292" t="s">
         <v>406</v>
       </c>
-      <c r="B3" s="288"/>
-[...3 lines deleted...]
-      <c r="F3" s="288"/>
+      <c r="B3" s="291"/>
+      <c r="C3" s="291"/>
+      <c r="D3" s="291"/>
+      <c r="E3" s="291"/>
+      <c r="F3" s="291"/>
     </row>
     <row r="4" spans="1:6" ht="18.75" x14ac:dyDescent="0.25">
       <c r="C4" s="2"/>
     </row>
     <row r="5" spans="1:6" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="A5" s="283" t="s">
+      <c r="A5" s="286" t="s">
         <v>89</v>
       </c>
-      <c r="B5" s="284"/>
-[...3 lines deleted...]
-      <c r="F5" s="284"/>
+      <c r="B5" s="287"/>
+      <c r="C5" s="287"/>
+      <c r="D5" s="287"/>
+      <c r="E5" s="287"/>
+      <c r="F5" s="287"/>
     </row>
     <row r="6" spans="1:6" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B6" s="3"/>
     </row>
     <row r="7" spans="1:6" ht="66" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A7" s="27" t="s">
         <v>1</v>
       </c>
       <c r="B7" s="27" t="s">
         <v>2</v>
       </c>
       <c r="C7" s="29" t="s">
         <v>3</v>
       </c>
       <c r="D7" s="29" t="s">
         <v>4</v>
       </c>
-      <c r="E7" s="177" t="s">
+      <c r="E7" s="176" t="s">
         <v>5</v>
       </c>
-      <c r="F7" s="154" t="s">
+      <c r="F7" s="153" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="8" spans="1:6" ht="36" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A8" s="9">
         <v>1</v>
       </c>
-      <c r="B8" s="119" t="s">
+      <c r="B8" s="118" t="s">
         <v>90</v>
       </c>
-      <c r="C8" s="124" t="s">
+      <c r="C8" s="123" t="s">
         <v>211</v>
       </c>
-      <c r="D8" s="124" t="s">
+      <c r="D8" s="123" t="s">
         <v>359</v>
       </c>
-      <c r="E8" s="225" t="s">
+      <c r="E8" s="224" t="s">
         <v>442</v>
       </c>
-      <c r="F8" s="161" t="s">
+      <c r="F8" s="160" t="s">
         <v>460</v>
       </c>
     </row>
-    <row r="9" spans="1:6" s="158" customFormat="1" ht="36" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="9" spans="1:6" s="157" customFormat="1" ht="36" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A9" s="9"/>
-      <c r="B9" s="173" t="s">
+      <c r="B9" s="172" t="s">
         <v>458</v>
       </c>
-      <c r="C9" s="152" t="s">
+      <c r="C9" s="151" t="s">
         <v>211</v>
       </c>
-      <c r="D9" s="152" t="s">
+      <c r="D9" s="151" t="s">
         <v>359</v>
       </c>
-      <c r="E9" s="225" t="s">
+      <c r="E9" s="224" t="s">
         <v>442</v>
       </c>
-      <c r="F9" s="161" t="s">
+      <c r="F9" s="160" t="s">
         <v>460</v>
       </c>
     </row>
     <row r="10" spans="1:6" ht="34.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A10" s="9">
         <v>2</v>
       </c>
-      <c r="B10" s="119" t="s">
+      <c r="B10" s="118" t="s">
         <v>32</v>
       </c>
-      <c r="C10" s="124" t="s">
+      <c r="C10" s="123" t="s">
         <v>212</v>
       </c>
-      <c r="D10" s="125" t="s">
+      <c r="D10" s="124" t="s">
         <v>459</v>
       </c>
-      <c r="E10" s="161" t="s">
+      <c r="E10" s="160" t="s">
         <v>461</v>
       </c>
-      <c r="F10" s="164" t="s">
+      <c r="F10" s="163" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="11" spans="1:6" ht="30.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A11" s="9">
         <v>3</v>
       </c>
-      <c r="B11" s="119" t="s">
+      <c r="B11" s="118" t="s">
         <v>91</v>
       </c>
-      <c r="C11" s="125" t="s">
+      <c r="C11" s="124" t="s">
         <v>193</v>
       </c>
-      <c r="D11" s="125" t="s">
+      <c r="D11" s="124" t="s">
         <v>366</v>
       </c>
-      <c r="E11" s="161" t="s">
+      <c r="E11" s="160" t="s">
         <v>427</v>
       </c>
-      <c r="F11" s="161" t="s">
-        <v>420</v>
+      <c r="F11" s="278" t="s">
+        <v>340</v>
       </c>
     </row>
     <row r="12" spans="1:6" ht="23.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A12" s="28">
         <v>4</v>
       </c>
-      <c r="B12" s="119" t="s">
+      <c r="B12" s="118" t="s">
         <v>92</v>
       </c>
-      <c r="C12" s="124" t="s">
+      <c r="C12" s="123" t="s">
         <v>213</v>
       </c>
-      <c r="D12" s="124" t="s">
+      <c r="D12" s="123" t="s">
         <v>393</v>
       </c>
-      <c r="E12" s="243" t="s">
+      <c r="E12" s="242" t="s">
         <v>426</v>
       </c>
-      <c r="F12" s="161" t="s">
+      <c r="F12" s="160" t="s">
         <v>340</v>
       </c>
     </row>
     <row r="13" spans="1:6" ht="21.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A13" s="28">
         <v>5</v>
       </c>
-      <c r="B13" s="119" t="s">
+      <c r="B13" s="118" t="s">
         <v>93</v>
       </c>
-      <c r="C13" s="124" t="s">
+      <c r="C13" s="123" t="s">
         <v>213</v>
       </c>
-      <c r="D13" s="124" t="s">
+      <c r="D13" s="123" t="s">
         <v>393</v>
       </c>
-      <c r="E13" s="243" t="s">
+      <c r="E13" s="242" t="s">
         <v>419</v>
       </c>
-      <c r="F13" s="161" t="s">
+      <c r="F13" s="160" t="s">
         <v>340</v>
       </c>
     </row>
     <row r="14" spans="1:6" s="58" customFormat="1" ht="21.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A14" s="50">
         <v>6</v>
       </c>
-      <c r="B14" s="95" t="s">
+      <c r="B14" s="94" t="s">
         <v>94</v>
       </c>
-      <c r="C14" s="95" t="s">
+      <c r="C14" s="94" t="s">
         <v>273</v>
       </c>
-      <c r="D14" s="95" t="s">
+      <c r="D14" s="94" t="s">
         <v>214</v>
       </c>
-      <c r="E14" s="161" t="s">
+      <c r="E14" s="160" t="s">
         <v>462</v>
       </c>
-      <c r="F14" s="161" t="s">
+      <c r="F14" s="160" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="15" spans="1:6" s="58" customFormat="1" ht="21.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A15" s="55">
         <v>7</v>
       </c>
-      <c r="B15" s="95" t="s">
+      <c r="B15" s="94" t="s">
         <v>45</v>
       </c>
-      <c r="C15" s="95" t="s">
+      <c r="C15" s="94" t="s">
         <v>215</v>
       </c>
-      <c r="D15" s="95" t="s">
+      <c r="D15" s="94" t="s">
         <v>300</v>
       </c>
-      <c r="E15" s="224" t="s">
+      <c r="E15" s="223" t="s">
         <v>423</v>
       </c>
-      <c r="F15" s="161" t="s">
+      <c r="F15" s="160" t="s">
         <v>340</v>
       </c>
     </row>
     <row r="16" spans="1:6" ht="21.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A16" s="13">
         <v>8</v>
       </c>
-      <c r="B16" s="123" t="s">
+      <c r="B16" s="122" t="s">
         <v>95</v>
       </c>
-      <c r="C16" s="123" t="s">
+      <c r="C16" s="122" t="s">
         <v>277</v>
       </c>
-      <c r="D16" s="123" t="s">
+      <c r="D16" s="122" t="s">
         <v>298</v>
       </c>
-      <c r="E16" s="247" t="s">
+      <c r="E16" s="246" t="s">
         <v>452</v>
       </c>
-      <c r="F16" s="161">
+      <c r="F16" s="160">
         <v>705</v>
       </c>
     </row>
-    <row r="17" spans="1:6" s="158" customFormat="1" ht="21.95" customHeight="1" x14ac:dyDescent="0.25">
-[...29 lines deleted...]
-      <c r="F20" s="207"/>
+    <row r="17" spans="1:6" s="157" customFormat="1" ht="21.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A17" s="204"/>
+      <c r="B17" s="205"/>
+      <c r="C17" s="205"/>
+      <c r="D17" s="205"/>
+      <c r="E17" s="207"/>
+      <c r="F17" s="206"/>
+    </row>
+    <row r="18" spans="1:6" s="157" customFormat="1" ht="21.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A18" s="204"/>
+      <c r="B18" s="205"/>
+      <c r="C18" s="205"/>
+      <c r="D18" s="205"/>
+      <c r="E18" s="207"/>
+      <c r="F18" s="206"/>
+    </row>
+    <row r="19" spans="1:6" s="157" customFormat="1" ht="21.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A19" s="204"/>
+      <c r="B19" s="205"/>
+      <c r="C19" s="205"/>
+      <c r="D19" s="205"/>
+      <c r="E19" s="207"/>
+      <c r="F19" s="206"/>
+    </row>
+    <row r="20" spans="1:6" s="157" customFormat="1" ht="21.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A20" s="204"/>
+      <c r="B20" s="205"/>
+      <c r="C20" s="205"/>
+      <c r="D20" s="205"/>
+      <c r="E20" s="207"/>
+      <c r="F20" s="206"/>
     </row>
     <row r="21" spans="1:6" ht="21.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A21" s="17"/>
     </row>
     <row r="22" spans="1:6" ht="18.75" x14ac:dyDescent="0.25">
       <c r="C22" s="2"/>
     </row>
     <row r="23" spans="1:6" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="A23" s="283" t="s">
+      <c r="A23" s="286" t="s">
         <v>96</v>
       </c>
-      <c r="B23" s="284"/>
-[...3 lines deleted...]
-      <c r="F23" s="284"/>
+      <c r="B23" s="287"/>
+      <c r="C23" s="287"/>
+      <c r="D23" s="287"/>
+      <c r="E23" s="287"/>
+      <c r="F23" s="287"/>
     </row>
     <row r="24" spans="1:6" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B24" s="3"/>
     </row>
     <row r="25" spans="1:6" ht="31.5" x14ac:dyDescent="0.25">
       <c r="A25" s="27" t="s">
         <v>1</v>
       </c>
       <c r="B25" s="27" t="s">
         <v>2</v>
       </c>
       <c r="C25" s="29" t="s">
         <v>3</v>
       </c>
       <c r="D25" s="29" t="s">
         <v>4</v>
       </c>
-      <c r="E25" s="177" t="s">
+      <c r="E25" s="176" t="s">
         <v>5</v>
       </c>
-      <c r="F25" s="154" t="s">
+      <c r="F25" s="153" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="26" spans="1:6" ht="21" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A26" s="28">
         <v>1</v>
       </c>
       <c r="B26" s="4" t="s">
         <v>97</v>
       </c>
       <c r="C26" s="37" t="s">
         <v>278</v>
       </c>
       <c r="D26" s="40" t="s">
         <v>463</v>
       </c>
-      <c r="E26" s="161" t="s">
+      <c r="E26" s="160" t="s">
         <v>416</v>
       </c>
-      <c r="F26" s="160" t="s">
+      <c r="F26" s="159" t="s">
         <v>340</v>
       </c>
     </row>
     <row r="27" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A27" s="28">
         <v>2</v>
       </c>
       <c r="B27" s="4" t="s">
         <v>98</v>
       </c>
-      <c r="C27" s="151" t="s">
+      <c r="C27" s="150" t="s">
         <v>361</v>
       </c>
       <c r="D27" s="9" t="s">
         <v>360</v>
       </c>
-      <c r="E27" s="238" t="s">
+      <c r="E27" s="237" t="s">
         <v>439</v>
       </c>
-      <c r="F27" s="160" t="s">
+      <c r="F27" s="159" t="s">
         <v>340</v>
       </c>
     </row>
     <row r="28" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A28" s="28">
         <v>3</v>
       </c>
       <c r="B28" s="4" t="s">
         <v>99</v>
       </c>
       <c r="C28" s="37" t="s">
         <v>217</v>
       </c>
       <c r="D28" s="37" t="s">
         <v>223</v>
       </c>
-      <c r="E28" s="161" t="s">
+      <c r="E28" s="160" t="s">
         <v>452</v>
       </c>
-      <c r="F28" s="160" t="s">
+      <c r="F28" s="159" t="s">
         <v>340</v>
       </c>
     </row>
     <row r="29" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A29" s="28">
         <v>4</v>
       </c>
       <c r="B29" s="4" t="s">
         <v>189</v>
       </c>
       <c r="C29" s="37" t="s">
         <v>279</v>
       </c>
-      <c r="D29" s="152" t="s">
+      <c r="D29" s="151" t="s">
         <v>393</v>
       </c>
-      <c r="E29" s="161" t="s">
+      <c r="E29" s="160" t="s">
         <v>426</v>
       </c>
-      <c r="F29" s="160" t="s">
+      <c r="F29" s="159" t="s">
         <v>508</v>
       </c>
     </row>
     <row r="30" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A30" s="28">
         <v>5</v>
       </c>
       <c r="B30" s="9" t="s">
         <v>100</v>
       </c>
       <c r="C30" s="9" t="s">
         <v>280</v>
       </c>
       <c r="D30" s="9" t="s">
         <v>464</v>
       </c>
-      <c r="E30" s="225" t="s">
+      <c r="E30" s="224" t="s">
         <v>466</v>
       </c>
-      <c r="F30" s="160" t="s">
+      <c r="F30" s="159" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="31" spans="1:6" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A31" s="28">
         <v>6</v>
       </c>
       <c r="B31" s="9" t="s">
         <v>101</v>
       </c>
       <c r="C31" s="9" t="s">
         <v>465</v>
       </c>
-      <c r="D31" s="151" t="s">
+      <c r="D31" s="150" t="s">
         <v>361</v>
       </c>
-      <c r="E31" s="225" t="s">
+      <c r="E31" s="224" t="s">
         <v>424</v>
       </c>
-      <c r="F31" s="160" t="s">
+      <c r="F31" s="159" t="s">
         <v>437</v>
       </c>
     </row>
     <row r="32" spans="1:6" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A32" s="13">
         <v>7</v>
       </c>
       <c r="B32" s="9" t="s">
         <v>102</v>
       </c>
       <c r="C32" s="9" t="s">
         <v>277</v>
       </c>
       <c r="D32" s="9" t="s">
         <v>299</v>
       </c>
-      <c r="E32" s="248" t="s">
+      <c r="E32" s="247" t="s">
         <v>467</v>
       </c>
-      <c r="F32" s="161">
+      <c r="F32" s="160">
         <v>705</v>
       </c>
     </row>
     <row r="33" spans="1:1" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A33" s="6"/>
     </row>
     <row r="37" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A37" s="1"/>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A23:F23"/>
     <mergeCell ref="A5:F5"/>
     <mergeCell ref="A1:F1"/>
     <mergeCell ref="A3:F3"/>
   </mergeCells>
   <pageMargins left="0.2" right="0.5" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:L38"/>
   <sheetViews>
-    <sheetView topLeftCell="A19" workbookViewId="0">
-      <selection activeCell="I30" sqref="I30"/>
+    <sheetView tabSelected="1" topLeftCell="A7" workbookViewId="0">
+      <selection activeCell="L12" sqref="L12"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="5.85546875" customWidth="1"/>
     <col min="2" max="3" width="27.7109375" customWidth="1"/>
     <col min="4" max="4" width="22" customWidth="1"/>
-    <col min="5" max="5" width="19.140625" style="221" customWidth="1"/>
-    <col min="6" max="6" width="18" style="221" customWidth="1"/>
+    <col min="5" max="5" width="19.140625" style="220" customWidth="1"/>
+    <col min="6" max="6" width="18" style="220" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:12" ht="18.75" x14ac:dyDescent="0.25">
-      <c r="A1" s="287" t="s">
+      <c r="A1" s="290" t="s">
         <v>407</v>
       </c>
-      <c r="B1" s="288"/>
-[...3 lines deleted...]
-      <c r="F1" s="288"/>
+      <c r="B1" s="291"/>
+      <c r="C1" s="291"/>
+      <c r="D1" s="291"/>
+      <c r="E1" s="291"/>
+      <c r="F1" s="291"/>
     </row>
     <row r="2" spans="1:12" ht="18.75" x14ac:dyDescent="0.25">
       <c r="A2" s="32"/>
     </row>
     <row r="3" spans="1:12" ht="18.75" x14ac:dyDescent="0.25">
-      <c r="A3" s="289" t="s">
+      <c r="A3" s="292" t="s">
         <v>406</v>
       </c>
-      <c r="B3" s="288"/>
-[...3 lines deleted...]
-      <c r="F3" s="288"/>
+      <c r="B3" s="291"/>
+      <c r="C3" s="291"/>
+      <c r="D3" s="291"/>
+      <c r="E3" s="291"/>
+      <c r="F3" s="291"/>
     </row>
     <row r="4" spans="1:12" ht="18.75" x14ac:dyDescent="0.25">
       <c r="C4" s="2"/>
-      <c r="E4" s="172"/>
-      <c r="F4" s="153"/>
+      <c r="E4" s="171"/>
+      <c r="F4" s="152"/>
     </row>
     <row r="5" spans="1:12" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="A5" s="283" t="s">
+      <c r="A5" s="286" t="s">
         <v>103</v>
       </c>
-      <c r="B5" s="284"/>
-[...3 lines deleted...]
-      <c r="F5" s="284"/>
+      <c r="B5" s="287"/>
+      <c r="C5" s="287"/>
+      <c r="D5" s="287"/>
+      <c r="E5" s="287"/>
+      <c r="F5" s="287"/>
     </row>
     <row r="6" spans="1:12" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B6" s="3"/>
     </row>
     <row r="7" spans="1:12" ht="66" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A7" s="27" t="s">
         <v>1</v>
       </c>
       <c r="B7" s="27" t="s">
         <v>2</v>
       </c>
       <c r="C7" s="29" t="s">
         <v>3</v>
       </c>
       <c r="D7" s="29" t="s">
         <v>4</v>
       </c>
-      <c r="E7" s="177" t="s">
+      <c r="E7" s="176" t="s">
         <v>5</v>
       </c>
-      <c r="F7" s="154" t="s">
+      <c r="F7" s="153" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="8" spans="1:12" ht="36" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A8" s="28">
         <v>1</v>
       </c>
       <c r="B8" s="4" t="s">
         <v>32</v>
       </c>
       <c r="C8" s="37" t="s">
         <v>218</v>
       </c>
       <c r="D8" s="37" t="s">
         <v>363</v>
       </c>
-      <c r="E8" s="161" t="s">
+      <c r="E8" s="160" t="s">
         <v>418</v>
       </c>
-      <c r="F8" s="161">
+      <c r="F8" s="160">
         <v>705</v>
       </c>
     </row>
     <row r="9" spans="1:12" ht="19.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A9" s="28">
         <v>2</v>
       </c>
       <c r="B9" s="8" t="s">
         <v>34</v>
       </c>
       <c r="C9" s="37" t="s">
         <v>219</v>
       </c>
       <c r="D9" s="37" t="s">
         <v>245</v>
       </c>
-      <c r="E9" s="224" t="s">
+      <c r="E9" s="223" t="s">
         <v>424</v>
       </c>
-      <c r="F9" s="161" t="s">
+      <c r="F9" s="160" t="s">
         <v>327</v>
       </c>
     </row>
     <row r="10" spans="1:12" ht="19.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A10" s="50">
         <v>3</v>
       </c>
       <c r="B10" s="51" t="s">
         <v>104</v>
       </c>
       <c r="C10" s="52" t="s">
         <v>219</v>
       </c>
-      <c r="D10" s="151" t="s">
+      <c r="D10" s="150" t="s">
         <v>245</v>
       </c>
-      <c r="E10" s="224" t="s">
+      <c r="E10" s="223" t="s">
         <v>503</v>
       </c>
-      <c r="F10" s="161">
+      <c r="F10" s="160">
         <v>180</v>
       </c>
     </row>
     <row r="11" spans="1:12" ht="21.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A11" s="50">
         <v>4</v>
       </c>
       <c r="B11" s="51" t="s">
         <v>105</v>
       </c>
       <c r="C11" s="52" t="s">
         <v>220</v>
       </c>
       <c r="D11" s="53" t="s">
         <v>272</v>
       </c>
-      <c r="E11" s="161" t="s">
-[...3 lines deleted...]
-        <v>469</v>
+      <c r="E11" s="309" t="s">
+        <v>416</v>
+      </c>
+      <c r="F11" s="275" t="s">
+        <v>335</v>
       </c>
     </row>
     <row r="12" spans="1:12" ht="31.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A12" s="50">
         <v>5</v>
       </c>
       <c r="B12" s="51" t="s">
         <v>106</v>
       </c>
       <c r="C12" s="52" t="s">
         <v>301</v>
       </c>
       <c r="D12" s="52" t="s">
         <v>468</v>
       </c>
-      <c r="E12" s="246" t="s">
+      <c r="E12" s="245" t="s">
         <v>457</v>
       </c>
-      <c r="F12" s="161" t="s">
+      <c r="F12" s="160" t="s">
         <v>469</v>
       </c>
     </row>
     <row r="13" spans="1:12" ht="29.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A13" s="50">
         <v>6</v>
       </c>
       <c r="B13" s="51" t="s">
         <v>107</v>
       </c>
       <c r="C13" s="52" t="s">
         <v>301</v>
       </c>
       <c r="D13" s="52" t="s">
         <v>468</v>
       </c>
-      <c r="E13" s="246" t="s">
+      <c r="E13" s="245" t="s">
         <v>470</v>
       </c>
-      <c r="F13" s="161" t="s">
+      <c r="F13" s="160" t="s">
         <v>469</v>
       </c>
     </row>
     <row r="14" spans="1:12" ht="21.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A14" s="50">
         <v>7</v>
       </c>
       <c r="B14" s="51" t="s">
         <v>108</v>
       </c>
       <c r="C14" s="54" t="s">
         <v>302</v>
       </c>
       <c r="D14" s="52" t="s">
         <v>220</v>
       </c>
-      <c r="E14" s="238" t="s">
+      <c r="E14" s="237" t="s">
         <v>471</v>
       </c>
-      <c r="F14" s="161" t="s">
+      <c r="F14" s="160" t="s">
         <v>469</v>
       </c>
     </row>
     <row r="15" spans="1:12" ht="35.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A15" s="55">
         <v>8</v>
       </c>
       <c r="B15" s="51" t="s">
         <v>94</v>
       </c>
       <c r="C15" s="52" t="s">
         <v>214</v>
       </c>
       <c r="D15" s="52" t="s">
         <v>273</v>
       </c>
-      <c r="E15" s="161" t="s">
+      <c r="E15" s="227" t="s">
         <v>472</v>
       </c>
-      <c r="F15" s="161" t="s">
+      <c r="F15" s="160" t="s">
         <v>420</v>
       </c>
       <c r="K15" s="48"/>
       <c r="L15" s="48"/>
     </row>
     <row r="16" spans="1:12" ht="36" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A16" s="13">
         <v>9</v>
       </c>
       <c r="B16" s="8" t="s">
         <v>109</v>
       </c>
       <c r="C16" s="42" t="s">
         <v>274</v>
       </c>
       <c r="D16" s="42" t="s">
         <v>362</v>
       </c>
-      <c r="E16" s="238" t="s">
+      <c r="E16" s="237" t="s">
         <v>439</v>
       </c>
-      <c r="F16" s="161">
+      <c r="F16" s="160">
         <v>604</v>
       </c>
     </row>
     <row r="17" spans="1:6" ht="21.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A17" s="6"/>
       <c r="B17" s="16"/>
     </row>
     <row r="18" spans="1:6" ht="21.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A18" s="6"/>
       <c r="B18" s="16"/>
     </row>
     <row r="19" spans="1:6" ht="21.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A19" s="6"/>
       <c r="B19" s="16"/>
     </row>
     <row r="20" spans="1:6" ht="21.95" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="21" spans="1:6" ht="18.75" x14ac:dyDescent="0.25">
       <c r="C21" s="2"/>
     </row>
     <row r="22" spans="1:6" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="A22" s="283" t="s">
+      <c r="A22" s="286" t="s">
         <v>110</v>
       </c>
-      <c r="B22" s="284"/>
-[...3 lines deleted...]
-      <c r="F22" s="284"/>
+      <c r="B22" s="287"/>
+      <c r="C22" s="287"/>
+      <c r="D22" s="287"/>
+      <c r="E22" s="287"/>
+      <c r="F22" s="287"/>
     </row>
     <row r="23" spans="1:6" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B23" s="3"/>
     </row>
     <row r="24" spans="1:6" ht="47.25" x14ac:dyDescent="0.25">
       <c r="A24" s="27" t="s">
         <v>1</v>
       </c>
       <c r="B24" s="27" t="s">
         <v>2</v>
       </c>
       <c r="C24" s="29" t="s">
         <v>3</v>
       </c>
       <c r="D24" s="29" t="s">
         <v>4</v>
       </c>
-      <c r="E24" s="177" t="s">
+      <c r="E24" s="176" t="s">
         <v>5</v>
       </c>
-      <c r="F24" s="154" t="s">
+      <c r="F24" s="153" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="25" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A25" s="9">
         <v>1</v>
       </c>
       <c r="B25" s="7" t="s">
         <v>111</v>
       </c>
       <c r="C25" s="42" t="s">
         <v>301</v>
       </c>
       <c r="D25" s="42" t="s">
         <v>473</v>
       </c>
-      <c r="E25" s="243" t="s">
+      <c r="E25" s="242" t="s">
         <v>434</v>
       </c>
-      <c r="F25" s="161" t="s">
+      <c r="F25" s="160" t="s">
         <v>469</v>
       </c>
     </row>
     <row r="26" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A26" s="9">
         <v>2</v>
       </c>
       <c r="B26" s="56" t="s">
         <v>112</v>
       </c>
       <c r="C26" s="52" t="s">
         <v>301</v>
       </c>
       <c r="D26" s="42" t="s">
         <v>473</v>
       </c>
-      <c r="E26" s="243" t="s">
+      <c r="E26" s="242" t="s">
         <v>474</v>
       </c>
-      <c r="F26" s="161" t="s">
+      <c r="F26" s="160" t="s">
         <v>469</v>
       </c>
     </row>
     <row r="27" spans="1:6" ht="30" x14ac:dyDescent="0.25">
       <c r="A27" s="9">
         <v>3</v>
       </c>
       <c r="B27" s="7" t="s">
         <v>113</v>
       </c>
       <c r="C27" s="42" t="s">
         <v>220</v>
       </c>
       <c r="D27" s="53" t="s">
         <v>272</v>
       </c>
-      <c r="E27" s="225" t="s">
+      <c r="E27" s="224" t="s">
         <v>442</v>
       </c>
-      <c r="F27" s="161" t="s">
+      <c r="F27" s="160" t="s">
         <v>469</v>
       </c>
     </row>
     <row r="28" spans="1:6" ht="35.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A28" s="9">
         <v>4</v>
       </c>
       <c r="B28" s="56" t="s">
         <v>114</v>
       </c>
       <c r="C28" s="52" t="s">
         <v>220</v>
       </c>
       <c r="D28" s="53" t="s">
         <v>272</v>
       </c>
-      <c r="E28" s="225" t="s">
+      <c r="E28" s="224" t="s">
         <v>421</v>
       </c>
-      <c r="F28" s="161" t="s">
+      <c r="F28" s="160" t="s">
         <v>469</v>
       </c>
     </row>
     <row r="29" spans="1:6" ht="28.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A29" s="9">
         <v>5</v>
       </c>
       <c r="B29" s="7" t="s">
         <v>115</v>
       </c>
       <c r="C29" s="42" t="s">
         <v>275</v>
       </c>
       <c r="D29" s="42" t="s">
         <v>303</v>
       </c>
-      <c r="E29" s="224" t="s">
+      <c r="E29" s="223" t="s">
         <v>475</v>
       </c>
-      <c r="F29" s="161">
+      <c r="F29" s="160">
         <v>407</v>
       </c>
     </row>
     <row r="30" spans="1:6" ht="31.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A30" s="9">
         <v>6</v>
       </c>
       <c r="B30" s="14" t="s">
         <v>116</v>
       </c>
       <c r="C30" s="42" t="s">
         <v>301</v>
       </c>
       <c r="D30" s="42" t="s">
         <v>473</v>
       </c>
-      <c r="E30" s="238" t="s">
+      <c r="E30" s="237" t="s">
         <v>438</v>
       </c>
-      <c r="F30" s="161" t="s">
+      <c r="F30" s="160" t="s">
         <v>469</v>
       </c>
     </row>
     <row r="31" spans="1:6" ht="31.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A31" s="54">
         <v>7</v>
       </c>
       <c r="B31" s="57" t="s">
         <v>117</v>
       </c>
       <c r="C31" s="54" t="s">
         <v>226</v>
       </c>
       <c r="D31" s="54" t="s">
         <v>221</v>
       </c>
-      <c r="E31" s="244" t="s">
+      <c r="E31" s="243" t="s">
         <v>476</v>
       </c>
-      <c r="F31" s="160" t="s">
+      <c r="F31" s="159" t="s">
         <v>508</v>
       </c>
     </row>
     <row r="32" spans="1:6" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A32" s="54">
         <v>8</v>
       </c>
       <c r="B32" s="57" t="s">
         <v>118</v>
       </c>
       <c r="C32" s="54" t="s">
         <v>222</v>
       </c>
       <c r="D32" s="54" t="s">
         <v>200</v>
       </c>
-      <c r="E32" s="161" t="s">
+      <c r="E32" s="160" t="s">
         <v>426</v>
       </c>
-      <c r="F32" s="161">
+      <c r="F32" s="160">
         <v>185</v>
       </c>
     </row>
     <row r="33" spans="1:6" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A33" s="54">
         <v>9</v>
       </c>
       <c r="B33" s="57" t="s">
         <v>119</v>
       </c>
       <c r="C33" s="54" t="s">
         <v>364</v>
       </c>
       <c r="D33" s="54" t="s">
         <v>276</v>
       </c>
-      <c r="E33" s="245" t="s">
+      <c r="E33" s="244" t="s">
         <v>439</v>
       </c>
-      <c r="F33" s="161">
+      <c r="F33" s="160">
         <v>207</v>
       </c>
     </row>
     <row r="34" spans="1:6" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="A34" s="290"/>
-[...4 lines deleted...]
-      <c r="F34" s="288"/>
+      <c r="A34" s="293"/>
+      <c r="B34" s="291"/>
+      <c r="C34" s="291"/>
+      <c r="D34" s="291"/>
+      <c r="E34" s="291"/>
+      <c r="F34" s="291"/>
     </row>
     <row r="35" spans="1:6" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A35" s="6"/>
     </row>
     <row r="38" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A38" s="1"/>
     </row>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="A34:F34"/>
     <mergeCell ref="A22:F22"/>
     <mergeCell ref="A5:F5"/>
     <mergeCell ref="A1:F1"/>
     <mergeCell ref="A3:F3"/>
   </mergeCells>
   <pageMargins left="0.2" right="0.5" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:F36"/>
   <sheetViews>
     <sheetView topLeftCell="A13" workbookViewId="0">
-      <selection activeCell="N23" sqref="N23"/>
+      <selection activeCell="M21" sqref="M21"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="5.85546875" customWidth="1"/>
     <col min="2" max="2" width="27.7109375" customWidth="1"/>
-    <col min="3" max="3" width="27.7109375" style="175" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="6" max="6" width="17.85546875" style="176" customWidth="1"/>
+    <col min="3" max="3" width="27.7109375" style="174" customWidth="1"/>
+    <col min="4" max="4" width="27.28515625" style="174" customWidth="1"/>
+    <col min="5" max="5" width="19.140625" style="175" customWidth="1"/>
+    <col min="6" max="6" width="17.85546875" style="175" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" ht="18.75" x14ac:dyDescent="0.25">
-      <c r="A1" s="287" t="s">
+      <c r="A1" s="290" t="s">
         <v>407</v>
       </c>
-      <c r="B1" s="288"/>
-[...3 lines deleted...]
-      <c r="F1" s="288"/>
+      <c r="B1" s="291"/>
+      <c r="C1" s="291"/>
+      <c r="D1" s="291"/>
+      <c r="E1" s="291"/>
+      <c r="F1" s="291"/>
     </row>
     <row r="2" spans="1:6" ht="18.75" x14ac:dyDescent="0.25">
       <c r="A2" s="32"/>
     </row>
     <row r="3" spans="1:6" ht="18.75" x14ac:dyDescent="0.25">
-      <c r="A3" s="289" t="s">
+      <c r="A3" s="292" t="s">
         <v>406</v>
       </c>
-      <c r="B3" s="288"/>
-[...3 lines deleted...]
-      <c r="F3" s="288"/>
+      <c r="B3" s="291"/>
+      <c r="C3" s="291"/>
+      <c r="D3" s="291"/>
+      <c r="E3" s="291"/>
+      <c r="F3" s="291"/>
     </row>
     <row r="4" spans="1:6" ht="18.75" x14ac:dyDescent="0.25">
-      <c r="C4" s="192"/>
-[...1 lines deleted...]
-      <c r="F4" s="153"/>
+      <c r="C4" s="191"/>
+      <c r="E4" s="171"/>
+      <c r="F4" s="152"/>
     </row>
     <row r="5" spans="1:6" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="A5" s="283" t="s">
+      <c r="A5" s="286" t="s">
         <v>120</v>
       </c>
-      <c r="B5" s="284"/>
-[...3 lines deleted...]
-      <c r="F5" s="284"/>
+      <c r="B5" s="287"/>
+      <c r="C5" s="287"/>
+      <c r="D5" s="287"/>
+      <c r="E5" s="287"/>
+      <c r="F5" s="287"/>
     </row>
     <row r="6" spans="1:6" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B6" s="3"/>
     </row>
     <row r="7" spans="1:6" ht="66" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A7" s="27" t="s">
         <v>1</v>
       </c>
       <c r="B7" s="27" t="s">
         <v>2</v>
       </c>
-      <c r="C7" s="89" t="s">
+      <c r="C7" s="88" t="s">
         <v>3</v>
       </c>
       <c r="D7" s="29" t="s">
         <v>4</v>
       </c>
-      <c r="E7" s="177" t="s">
+      <c r="E7" s="176" t="s">
         <v>5</v>
       </c>
-      <c r="F7" s="154" t="s">
+      <c r="F7" s="153" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="8" spans="1:6" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A8" s="9">
         <v>1</v>
       </c>
       <c r="B8" s="11" t="s">
         <v>121</v>
       </c>
-      <c r="C8" s="193" t="s">
+      <c r="C8" s="192" t="s">
         <v>366</v>
       </c>
-      <c r="D8" s="203" t="s">
+      <c r="D8" s="202" t="s">
         <v>365</v>
       </c>
-      <c r="E8" s="161" t="s">
-[...3 lines deleted...]
-        <v>327</v>
+      <c r="E8" s="275" t="s">
+        <v>550</v>
+      </c>
+      <c r="F8" s="275">
+        <v>604</v>
       </c>
     </row>
     <row r="9" spans="1:6" ht="19.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A9" s="9">
         <v>2</v>
       </c>
       <c r="B9" s="11" t="s">
         <v>122</v>
       </c>
-      <c r="C9" s="193" t="s">
+      <c r="C9" s="192" t="s">
         <v>270</v>
       </c>
-      <c r="D9" s="193" t="s">
+      <c r="D9" s="192" t="s">
         <v>216</v>
       </c>
-      <c r="E9" s="160" t="s">
+      <c r="E9" s="159" t="s">
         <v>415</v>
       </c>
-      <c r="F9" s="160" t="s">
+      <c r="F9" s="159" t="s">
         <v>478</v>
       </c>
     </row>
     <row r="10" spans="1:6" ht="30" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A10" s="9">
         <v>3</v>
       </c>
       <c r="B10" s="4" t="s">
         <v>32</v>
       </c>
-      <c r="C10" s="151" t="s">
+      <c r="C10" s="150" t="s">
         <v>212</v>
       </c>
-      <c r="D10" s="151" t="s">
+      <c r="D10" s="150" t="s">
         <v>394</v>
       </c>
-      <c r="E10" s="161" t="s">
+      <c r="E10" s="160" t="s">
         <v>472</v>
       </c>
-      <c r="F10" s="161" t="s">
+      <c r="F10" s="160" t="s">
         <v>327</v>
       </c>
     </row>
     <row r="11" spans="1:6" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A11" s="9">
         <v>4</v>
       </c>
       <c r="B11" s="11" t="s">
         <v>123</v>
       </c>
-      <c r="C11" s="194" t="s">
+      <c r="C11" s="193" t="s">
         <v>367</v>
       </c>
-      <c r="D11" s="194" t="s">
+      <c r="D11" s="193" t="s">
         <v>477</v>
       </c>
-      <c r="E11" s="161" t="s">
+      <c r="E11" s="160" t="s">
         <v>452</v>
       </c>
-      <c r="F11" s="161" t="s">
+      <c r="F11" s="160" t="s">
         <v>437</v>
       </c>
     </row>
     <row r="12" spans="1:6" ht="21.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A12" s="72">
         <v>5</v>
       </c>
       <c r="B12" s="73" t="s">
         <v>132</v>
       </c>
-      <c r="C12" s="195" t="s">
+      <c r="C12" s="194" t="s">
         <v>310</v>
       </c>
-      <c r="D12" s="193" t="s">
+      <c r="D12" s="192" t="s">
         <v>216</v>
       </c>
-      <c r="E12" s="254" t="s">
+      <c r="E12" s="253" t="s">
         <v>419</v>
       </c>
-      <c r="F12" s="185" t="s">
+      <c r="F12" s="184" t="s">
         <v>478</v>
       </c>
     </row>
     <row r="13" spans="1:6" ht="21.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A13" s="74">
         <v>6</v>
       </c>
       <c r="B13" s="75" t="s">
         <v>124</v>
       </c>
-      <c r="C13" s="196" t="s">
+      <c r="C13" s="195" t="s">
         <v>271</v>
       </c>
-      <c r="D13" s="196" t="s">
+      <c r="D13" s="195" t="s">
         <v>266</v>
       </c>
-      <c r="E13" s="255" t="s">
+      <c r="E13" s="254" t="s">
         <v>479</v>
       </c>
-      <c r="F13" s="185" t="s">
+      <c r="F13" s="184" t="s">
         <v>478</v>
       </c>
     </row>
     <row r="14" spans="1:6" ht="32.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A14" s="74">
         <v>7</v>
       </c>
       <c r="B14" s="76" t="s">
         <v>125</v>
       </c>
-      <c r="C14" s="196" t="s">
+      <c r="C14" s="195" t="s">
         <v>224</v>
       </c>
-      <c r="D14" s="193" t="s">
+      <c r="D14" s="192" t="s">
         <v>367</v>
       </c>
-      <c r="E14" s="256" t="s">
+      <c r="E14" s="255" t="s">
         <v>426</v>
       </c>
-      <c r="F14" s="253" t="s">
+      <c r="F14" s="252" t="s">
         <v>478</v>
       </c>
     </row>
     <row r="15" spans="1:6" ht="21.95" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A15" s="301"/>
-[...4 lines deleted...]
-      <c r="F15" s="302"/>
+      <c r="A15" s="304"/>
+      <c r="B15" s="305"/>
+      <c r="C15" s="305"/>
+      <c r="D15" s="305"/>
+      <c r="E15" s="305"/>
+      <c r="F15" s="305"/>
     </row>
     <row r="16" spans="1:6" ht="21.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A16" s="6"/>
     </row>
     <row r="17" spans="1:6" ht="21.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A17" s="6"/>
     </row>
     <row r="18" spans="1:6" ht="21.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A18" s="6"/>
     </row>
     <row r="19" spans="1:6" ht="21.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A19" s="6"/>
     </row>
     <row r="20" spans="1:6" ht="21.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A20" s="6"/>
     </row>
     <row r="21" spans="1:6" ht="18.75" x14ac:dyDescent="0.25">
-      <c r="C21" s="192"/>
+      <c r="C21" s="191"/>
     </row>
     <row r="22" spans="1:6" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="A22" s="283" t="s">
+      <c r="A22" s="286" t="s">
         <v>126</v>
       </c>
-      <c r="B22" s="284"/>
-[...3 lines deleted...]
-      <c r="F22" s="284"/>
+      <c r="B22" s="287"/>
+      <c r="C22" s="287"/>
+      <c r="D22" s="287"/>
+      <c r="E22" s="287"/>
+      <c r="F22" s="287"/>
     </row>
     <row r="23" spans="1:6" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B23" s="3"/>
     </row>
     <row r="24" spans="1:6" ht="47.25" x14ac:dyDescent="0.25">
       <c r="A24" s="27" t="s">
         <v>1</v>
       </c>
       <c r="B24" s="27" t="s">
         <v>2</v>
       </c>
-      <c r="C24" s="89" t="s">
+      <c r="C24" s="88" t="s">
         <v>3</v>
       </c>
       <c r="D24" s="29" t="s">
         <v>4</v>
       </c>
-      <c r="E24" s="177" t="s">
+      <c r="E24" s="176" t="s">
         <v>5</v>
       </c>
-      <c r="F24" s="154" t="s">
+      <c r="F24" s="153" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="25" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A25" s="9">
         <v>1</v>
       </c>
       <c r="B25" s="11" t="s">
         <v>127</v>
       </c>
-      <c r="C25" s="193" t="s">
+      <c r="C25" s="192" t="s">
         <v>369</v>
       </c>
-      <c r="D25" s="193" t="s">
+      <c r="D25" s="192" t="s">
         <v>305</v>
       </c>
-      <c r="E25" s="238" t="s">
+      <c r="E25" s="237" t="s">
         <v>448</v>
       </c>
-      <c r="F25" s="161" t="s">
+      <c r="F25" s="160" t="s">
         <v>478</v>
       </c>
     </row>
     <row r="26" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A26" s="9">
         <v>2</v>
       </c>
       <c r="B26" s="11" t="s">
         <v>128</v>
       </c>
-      <c r="C26" s="193" t="s">
+      <c r="C26" s="192" t="s">
         <v>217</v>
       </c>
-      <c r="D26" s="193" t="s">
+      <c r="D26" s="192" t="s">
         <v>223</v>
       </c>
-      <c r="E26" s="224" t="s">
+      <c r="E26" s="223" t="s">
         <v>480</v>
       </c>
-      <c r="F26" s="161" t="s">
+      <c r="F26" s="160" t="s">
         <v>478</v>
       </c>
     </row>
     <row r="27" spans="1:6" ht="30" x14ac:dyDescent="0.25">
       <c r="A27" s="9">
         <v>3</v>
       </c>
       <c r="B27" s="11" t="s">
         <v>129</v>
       </c>
-      <c r="C27" s="151" t="s">
+      <c r="C27" s="150" t="s">
         <v>306</v>
       </c>
-      <c r="D27" s="151" t="s">
+      <c r="D27" s="150" t="s">
         <v>307</v>
       </c>
-      <c r="E27" s="163" t="s">
+      <c r="E27" s="162" t="s">
         <v>455</v>
       </c>
-      <c r="F27" s="161">
+      <c r="F27" s="160">
         <v>705</v>
       </c>
     </row>
     <row r="28" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A28" s="9">
         <v>4</v>
       </c>
       <c r="B28" s="51" t="s">
         <v>45</v>
       </c>
-      <c r="C28" s="193" t="s">
+      <c r="C28" s="192" t="s">
         <v>225</v>
       </c>
-      <c r="D28" s="197" t="s">
+      <c r="D28" s="196" t="s">
         <v>242</v>
       </c>
-      <c r="E28" s="257" t="s">
-[...2 lines deleted...]
-      <c r="F28" s="128">
+      <c r="E28" s="256" t="s">
+        <v>551</v>
+      </c>
+      <c r="F28" s="127">
         <v>136</v>
       </c>
     </row>
     <row r="29" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A29" s="9">
         <v>5</v>
       </c>
       <c r="B29" s="12" t="s">
         <v>130</v>
       </c>
-      <c r="C29" s="193" t="s">
+      <c r="C29" s="192" t="s">
         <v>369</v>
       </c>
-      <c r="D29" s="193" t="s">
+      <c r="D29" s="192" t="s">
         <v>305</v>
       </c>
-      <c r="E29" s="238" t="s">
+      <c r="E29" s="237" t="s">
         <v>433</v>
       </c>
-      <c r="F29" s="161" t="s">
+      <c r="F29" s="160" t="s">
         <v>478</v>
       </c>
     </row>
     <row r="30" spans="1:6" ht="32.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A30" s="9">
         <v>6</v>
       </c>
       <c r="B30" s="69" t="s">
         <v>131</v>
       </c>
-      <c r="C30" s="198" t="s">
+      <c r="C30" s="197" t="s">
         <v>226</v>
       </c>
-      <c r="D30" s="199" t="s">
+      <c r="D30" s="198" t="s">
         <v>308</v>
       </c>
-      <c r="E30" s="225" t="s">
+      <c r="E30" s="224" t="s">
         <v>410</v>
       </c>
-      <c r="F30" s="161" t="s">
+      <c r="F30" s="160" t="s">
         <v>437</v>
       </c>
     </row>
     <row r="31" spans="1:6" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A31" s="9">
         <v>7</v>
       </c>
       <c r="B31" s="57" t="s">
         <v>132</v>
       </c>
-      <c r="C31" s="200" t="s">
+      <c r="C31" s="199" t="s">
         <v>368</v>
       </c>
-      <c r="D31" s="201" t="s">
+      <c r="D31" s="200" t="s">
         <v>304</v>
       </c>
-      <c r="E31" s="222" t="s">
+      <c r="E31" s="221" t="s">
         <v>414</v>
       </c>
-      <c r="F31" s="161" t="s">
+      <c r="F31" s="160" t="s">
         <v>478</v>
       </c>
     </row>
     <row r="32" spans="1:6" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="A32" s="290"/>
-[...4 lines deleted...]
-      <c r="F32" s="288"/>
+      <c r="A32" s="293"/>
+      <c r="B32" s="291"/>
+      <c r="C32" s="291"/>
+      <c r="D32" s="291"/>
+      <c r="E32" s="291"/>
+      <c r="F32" s="291"/>
     </row>
     <row r="33" spans="1:1" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A33" s="6"/>
     </row>
     <row r="36" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A36" s="1"/>
     </row>
   </sheetData>
   <mergeCells count="6">
     <mergeCell ref="A15:F15"/>
     <mergeCell ref="A32:F32"/>
     <mergeCell ref="A22:F22"/>
     <mergeCell ref="A5:F5"/>
     <mergeCell ref="A1:F1"/>
     <mergeCell ref="A3:F3"/>
   </mergeCells>
   <pageMargins left="0.2" right="0.5" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:L61"/>
   <sheetViews>
-    <sheetView topLeftCell="A16" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="P9" sqref="P9"/>
+    <sheetView zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="E10" sqref="E10"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="5.85546875" style="146" customWidth="1"/>
+    <col min="1" max="1" width="5.85546875" style="145" customWidth="1"/>
     <col min="2" max="2" width="27.7109375" customWidth="1"/>
     <col min="3" max="3" width="27.7109375" style="58" customWidth="1"/>
     <col min="4" max="4" width="30.85546875" customWidth="1"/>
-    <col min="5" max="5" width="19.140625" style="170" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="7" max="12" width="9.140625" style="172"/>
+    <col min="5" max="5" width="19.140625" style="169" customWidth="1"/>
+    <col min="6" max="6" width="17.85546875" style="169" customWidth="1"/>
+    <col min="7" max="12" width="9.140625" style="171"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:11" ht="18.75" x14ac:dyDescent="0.25">
-      <c r="A1" s="287" t="s">
+      <c r="A1" s="290" t="s">
         <v>407</v>
       </c>
-      <c r="B1" s="288"/>
-[...3 lines deleted...]
-      <c r="F1" s="288"/>
+      <c r="B1" s="291"/>
+      <c r="C1" s="291"/>
+      <c r="D1" s="291"/>
+      <c r="E1" s="291"/>
+      <c r="F1" s="291"/>
     </row>
     <row r="2" spans="1:11" ht="18.75" x14ac:dyDescent="0.25">
-      <c r="A2" s="110"/>
+      <c r="A2" s="109"/>
     </row>
     <row r="3" spans="1:11" ht="18.75" x14ac:dyDescent="0.25">
-      <c r="A3" s="289" t="s">
+      <c r="A3" s="292" t="s">
         <v>406</v>
       </c>
-      <c r="B3" s="288"/>
-[...3 lines deleted...]
-      <c r="F3" s="288"/>
+      <c r="B3" s="291"/>
+      <c r="C3" s="291"/>
+      <c r="D3" s="291"/>
+      <c r="E3" s="291"/>
+      <c r="F3" s="291"/>
     </row>
     <row r="4" spans="1:11" ht="18.75" x14ac:dyDescent="0.25">
       <c r="C4" s="67"/>
     </row>
     <row r="5" spans="1:11" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="A5" s="303" t="s">
+      <c r="A5" s="306" t="s">
         <v>133</v>
       </c>
-      <c r="B5" s="284"/>
-[...3 lines deleted...]
-      <c r="F5" s="284"/>
+      <c r="B5" s="287"/>
+      <c r="C5" s="287"/>
+      <c r="D5" s="287"/>
+      <c r="E5" s="287"/>
+      <c r="F5" s="287"/>
     </row>
     <row r="6" spans="1:11" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B6" s="3"/>
     </row>
     <row r="7" spans="1:11" ht="66" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A7" s="144" t="s">
+      <c r="A7" s="143" t="s">
         <v>1</v>
       </c>
       <c r="B7" s="27" t="s">
         <v>2</v>
       </c>
-      <c r="C7" s="92" t="s">
+      <c r="C7" s="91" t="s">
         <v>3</v>
       </c>
       <c r="D7" s="29" t="s">
         <v>4</v>
       </c>
-      <c r="E7" s="177" t="s">
+      <c r="E7" s="176" t="s">
         <v>5</v>
       </c>
-      <c r="F7" s="154" t="s">
+      <c r="F7" s="153" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="8" spans="1:11" ht="37.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A8" s="33">
         <v>1</v>
       </c>
-      <c r="B8" s="131" t="s">
+      <c r="B8" s="130" t="s">
         <v>8</v>
       </c>
-      <c r="C8" s="132" t="s">
+      <c r="C8" s="131" t="s">
         <v>322</v>
       </c>
-      <c r="D8" s="134" t="s">
+      <c r="D8" s="133" t="s">
         <v>395</v>
       </c>
-      <c r="E8" s="161" t="s">
+      <c r="E8" s="160" t="s">
         <v>426</v>
       </c>
-      <c r="F8" s="128" t="s">
+      <c r="F8" s="127" t="s">
         <v>437</v>
       </c>
     </row>
     <row r="9" spans="1:11" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A9" s="33">
         <v>2</v>
       </c>
-      <c r="B9" s="130" t="s">
+      <c r="B9" s="129" t="s">
         <v>134</v>
       </c>
-      <c r="C9" s="152" t="s">
+      <c r="C9" s="151" t="s">
         <v>201</v>
       </c>
-      <c r="D9" s="132" t="s">
+      <c r="D9" s="131" t="s">
         <v>481</v>
       </c>
-      <c r="E9" s="161" t="s">
+      <c r="E9" s="160" t="s">
         <v>442</v>
       </c>
-      <c r="F9" s="161" t="s">
+      <c r="F9" s="160" t="s">
         <v>412</v>
       </c>
-      <c r="G9" s="279" t="s">
+      <c r="G9" s="282" t="s">
         <v>545</v>
       </c>
-      <c r="H9" s="280"/>
-[...2 lines deleted...]
-      <c r="K9" s="280"/>
+      <c r="H9" s="283"/>
+      <c r="I9" s="283"/>
+      <c r="J9" s="283"/>
+      <c r="K9" s="283"/>
     </row>
     <row r="10" spans="1:11" ht="30.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A10" s="33">
         <v>3</v>
       </c>
-      <c r="B10" s="130" t="s">
+      <c r="B10" s="129" t="s">
         <v>7</v>
       </c>
-      <c r="C10" s="152" t="s">
+      <c r="C10" s="151" t="s">
         <v>319</v>
       </c>
-      <c r="D10" s="133" t="s">
+      <c r="D10" s="132" t="s">
         <v>320</v>
       </c>
-      <c r="E10" s="224" t="s">
+      <c r="E10" s="223" t="s">
         <v>476</v>
       </c>
-      <c r="F10" s="161">
+      <c r="F10" s="160">
         <v>207</v>
       </c>
     </row>
     <row r="11" spans="1:11" ht="32.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A11" s="33">
         <v>4</v>
       </c>
-      <c r="B11" s="130" t="s">
+      <c r="B11" s="129" t="s">
         <v>135</v>
       </c>
       <c r="C11" s="54" t="s">
         <v>265</v>
       </c>
-      <c r="D11" s="174" t="s">
+      <c r="D11" s="173" t="s">
         <v>381</v>
       </c>
-      <c r="E11" s="238" t="s">
+      <c r="E11" s="237" t="s">
         <v>439</v>
       </c>
-      <c r="F11" s="161" t="s">
+      <c r="F11" s="160" t="s">
         <v>484</v>
       </c>
     </row>
     <row r="12" spans="1:11" ht="21.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A12" s="33">
         <v>5</v>
       </c>
-      <c r="B12" s="130" t="s">
+      <c r="B12" s="129" t="s">
         <v>187</v>
       </c>
-      <c r="C12" s="132" t="s">
+      <c r="C12" s="131" t="s">
         <v>322</v>
       </c>
-      <c r="D12" s="134" t="s">
+      <c r="D12" s="133" t="s">
         <v>370</v>
       </c>
-      <c r="E12" s="183" t="s">
+      <c r="E12" s="182" t="s">
         <v>434</v>
       </c>
-      <c r="F12" s="161" t="s">
+      <c r="F12" s="160" t="s">
         <v>437</v>
       </c>
     </row>
     <row r="13" spans="1:11" ht="21.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A13" s="33">
         <v>6</v>
       </c>
       <c r="B13" s="4" t="s">
         <v>136</v>
       </c>
       <c r="C13" s="54" t="s">
         <v>371</v>
       </c>
       <c r="D13" s="9" t="s">
         <v>372</v>
       </c>
-      <c r="E13" s="224" t="s">
+      <c r="E13" s="223" t="s">
         <v>423</v>
       </c>
-      <c r="F13" s="161">
+      <c r="F13" s="160">
         <v>185</v>
       </c>
     </row>
     <row r="14" spans="1:11" ht="21.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A14" s="33">
         <v>7</v>
       </c>
       <c r="B14" s="9" t="s">
         <v>137</v>
       </c>
       <c r="C14" s="54" t="s">
         <v>227</v>
       </c>
       <c r="D14" s="9" t="s">
         <v>194</v>
       </c>
-      <c r="E14" s="238" t="s">
+      <c r="E14" s="237" t="s">
         <v>462</v>
       </c>
-      <c r="F14" s="161" t="s">
+      <c r="F14" s="160" t="s">
         <v>327</v>
       </c>
-      <c r="G14" s="169"/>
+      <c r="G14" s="168"/>
     </row>
     <row r="15" spans="1:11" ht="27.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A15" s="33">
         <v>8</v>
       </c>
       <c r="B15" s="59" t="s">
         <v>138</v>
       </c>
-      <c r="C15" s="93" t="s">
+      <c r="C15" s="92" t="s">
         <v>379</v>
       </c>
       <c r="D15" s="60" t="s">
         <v>378</v>
       </c>
-      <c r="E15" s="225" t="s">
+      <c r="E15" s="224" t="s">
         <v>410</v>
       </c>
-      <c r="F15" s="161">
+      <c r="F15" s="160">
         <v>216</v>
       </c>
     </row>
     <row r="16" spans="1:11" ht="30.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A16" s="33">
         <v>9</v>
       </c>
       <c r="B16" s="59" t="s">
         <v>139</v>
       </c>
       <c r="C16" s="54" t="s">
         <v>325</v>
       </c>
       <c r="D16" s="9" t="s">
         <v>292</v>
       </c>
-      <c r="E16" s="178" t="s">
+      <c r="E16" s="177" t="s">
         <v>417</v>
       </c>
-      <c r="F16" s="161" t="s">
+      <c r="F16" s="160" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="17" spans="1:12" ht="21.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B17" s="6"/>
     </row>
     <row r="18" spans="1:12" ht="21.95" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="19" spans="1:12" ht="21.95" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="20" spans="1:12" ht="18.75" x14ac:dyDescent="0.25">
       <c r="C20" s="67"/>
     </row>
     <row r="21" spans="1:12" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="A21" s="303" t="s">
+      <c r="A21" s="306" t="s">
         <v>140</v>
       </c>
-      <c r="B21" s="284"/>
-[...3 lines deleted...]
-      <c r="F21" s="284"/>
+      <c r="B21" s="287"/>
+      <c r="C21" s="287"/>
+      <c r="D21" s="287"/>
+      <c r="E21" s="287"/>
+      <c r="F21" s="287"/>
     </row>
     <row r="22" spans="1:12" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B22" s="3"/>
     </row>
     <row r="23" spans="1:12" ht="47.25" x14ac:dyDescent="0.25">
-      <c r="A23" s="144" t="s">
+      <c r="A23" s="143" t="s">
         <v>1</v>
       </c>
       <c r="B23" s="27" t="s">
         <v>2</v>
       </c>
-      <c r="C23" s="92" t="s">
+      <c r="C23" s="91" t="s">
         <v>3</v>
       </c>
       <c r="D23" s="29" t="s">
         <v>4</v>
       </c>
-      <c r="E23" s="177" t="s">
+      <c r="E23" s="176" t="s">
         <v>5</v>
       </c>
-      <c r="F23" s="154" t="s">
+      <c r="F23" s="153" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="24" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A24" s="33">
         <v>1</v>
       </c>
-      <c r="B24" s="138" t="s">
+      <c r="B24" s="137" t="s">
         <v>23</v>
       </c>
-      <c r="C24" s="139" t="s">
+      <c r="C24" s="138" t="s">
         <v>264</v>
       </c>
-      <c r="D24" s="140" t="s">
+      <c r="D24" s="139" t="s">
         <v>265</v>
       </c>
-      <c r="E24" s="228" t="s">
+      <c r="E24" s="227" t="s">
         <v>472</v>
       </c>
-      <c r="F24" s="161" t="s">
+      <c r="F24" s="160" t="s">
         <v>437</v>
       </c>
     </row>
     <row r="25" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A25" s="33">
         <v>2</v>
       </c>
-      <c r="B25" s="138" t="s">
+      <c r="B25" s="137" t="s">
         <v>141</v>
       </c>
-      <c r="C25" s="139" t="s">
+      <c r="C25" s="138" t="s">
         <v>266</v>
       </c>
-      <c r="D25" s="142" t="s">
+      <c r="D25" s="141" t="s">
         <v>373</v>
       </c>
-      <c r="E25" s="258" t="s">
+      <c r="E25" s="257" t="s">
         <v>415</v>
       </c>
-      <c r="F25" s="161" t="s">
+      <c r="F25" s="160" t="s">
         <v>437</v>
       </c>
     </row>
     <row r="26" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A26" s="33">
         <v>3</v>
       </c>
       <c r="B26" s="64" t="s">
         <v>142</v>
       </c>
-      <c r="C26" s="137" t="s">
+      <c r="C26" s="136" t="s">
         <v>373</v>
       </c>
-      <c r="D26" s="141" t="s">
+      <c r="D26" s="140" t="s">
         <v>266</v>
       </c>
-      <c r="E26" s="225" t="s">
+      <c r="E26" s="224" t="s">
         <v>483</v>
       </c>
-      <c r="F26" s="161" t="s">
+      <c r="F26" s="160" t="s">
         <v>484</v>
       </c>
     </row>
     <row r="27" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A27" s="33">
         <v>4</v>
       </c>
-      <c r="B27" s="136" t="s">
+      <c r="B27" s="135" t="s">
         <v>143</v>
       </c>
-      <c r="C27" s="142" t="s">
+      <c r="C27" s="141" t="s">
         <v>228</v>
       </c>
-      <c r="D27" s="141" t="s">
+      <c r="D27" s="140" t="s">
         <v>264</v>
       </c>
-      <c r="E27" s="228" t="s">
+      <c r="E27" s="227" t="s">
         <v>414</v>
       </c>
-      <c r="F27" s="161" t="s">
+      <c r="F27" s="160" t="s">
         <v>482</v>
       </c>
     </row>
     <row r="28" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A28" s="33">
         <v>5</v>
       </c>
-      <c r="B28" s="136" t="s">
+      <c r="B28" s="135" t="s">
         <v>144</v>
       </c>
-      <c r="C28" s="142" t="s">
+      <c r="C28" s="141" t="s">
         <v>374</v>
       </c>
-      <c r="D28" s="142" t="s">
+      <c r="D28" s="141" t="s">
         <v>228</v>
       </c>
-      <c r="E28" s="224" t="s">
+      <c r="E28" s="223" t="s">
         <v>452</v>
       </c>
-      <c r="F28" s="161" t="s">
+      <c r="F28" s="160" t="s">
         <v>482</v>
       </c>
     </row>
     <row r="29" spans="1:12" ht="30" x14ac:dyDescent="0.25">
       <c r="A29" s="33">
         <v>6</v>
       </c>
-      <c r="B29" s="143" t="s">
+      <c r="B29" s="142" t="s">
         <v>188</v>
       </c>
-      <c r="C29" s="174" t="s">
+      <c r="C29" s="173" t="s">
         <v>374</v>
       </c>
-      <c r="D29" s="142" t="s">
+      <c r="D29" s="141" t="s">
         <v>228</v>
       </c>
-      <c r="E29" s="224" t="s">
+      <c r="E29" s="223" t="s">
         <v>485</v>
       </c>
-      <c r="F29" s="161" t="s">
+      <c r="F29" s="160" t="s">
         <v>482</v>
       </c>
     </row>
     <row r="30" spans="1:12" s="62" customFormat="1" ht="31.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A30" s="33">
         <v>7</v>
       </c>
       <c r="B30" s="61" t="s">
         <v>146</v>
       </c>
-      <c r="C30" s="141" t="s">
+      <c r="C30" s="140" t="s">
         <v>266</v>
       </c>
-      <c r="D30" s="142" t="s">
+      <c r="D30" s="141" t="s">
         <v>373</v>
       </c>
-      <c r="E30" s="258" t="s">
+      <c r="E30" s="257" t="s">
         <v>433</v>
       </c>
-      <c r="F30" s="161" t="s">
+      <c r="F30" s="160" t="s">
         <v>437</v>
       </c>
-      <c r="G30" s="171"/>
-[...4 lines deleted...]
-      <c r="L30" s="171"/>
+      <c r="G30" s="170"/>
+      <c r="H30" s="170"/>
+      <c r="I30" s="170"/>
+      <c r="J30" s="170"/>
+      <c r="K30" s="170"/>
+      <c r="L30" s="170"/>
     </row>
     <row r="31" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A31" s="33">
         <v>8</v>
       </c>
       <c r="B31" s="4" t="s">
         <v>147</v>
       </c>
-      <c r="C31" s="242" t="s">
+      <c r="C31" s="241" t="s">
         <v>378</v>
       </c>
-      <c r="D31" s="93" t="s">
+      <c r="D31" s="92" t="s">
         <v>379</v>
       </c>
-      <c r="E31" s="225" t="s">
+      <c r="E31" s="224" t="s">
         <v>410</v>
       </c>
-      <c r="F31" s="161">
+      <c r="F31" s="160">
         <v>216</v>
       </c>
     </row>
     <row r="32" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A32" s="47">
         <v>9</v>
       </c>
       <c r="B32" s="9" t="s">
         <v>486</v>
       </c>
       <c r="C32" s="54" t="s">
         <v>229</v>
       </c>
       <c r="D32" s="9" t="s">
         <v>380</v>
       </c>
-      <c r="E32" s="225" t="s">
+      <c r="E32" s="224" t="s">
         <v>442</v>
       </c>
-      <c r="F32" s="161" t="s">
+      <c r="F32" s="160" t="s">
         <v>328</v>
       </c>
-      <c r="G32" s="279" t="s">
+      <c r="G32" s="282" t="s">
         <v>546</v>
       </c>
-      <c r="H32" s="280"/>
-[...2 lines deleted...]
-      <c r="K32" s="280"/>
+      <c r="H32" s="283"/>
+      <c r="I32" s="283"/>
+      <c r="J32" s="283"/>
+      <c r="K32" s="283"/>
     </row>
     <row r="33" spans="1:6" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="A33" s="82"/>
+      <c r="A33" s="81"/>
     </row>
     <row r="34" spans="1:6" ht="18.75" x14ac:dyDescent="0.25">
       <c r="C34" s="67"/>
     </row>
     <row r="35" spans="1:6" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="A35" s="303" t="s">
+      <c r="A35" s="306" t="s">
         <v>148</v>
       </c>
-      <c r="B35" s="284"/>
-[...3 lines deleted...]
-      <c r="F35" s="284"/>
+      <c r="B35" s="287"/>
+      <c r="C35" s="287"/>
+      <c r="D35" s="287"/>
+      <c r="E35" s="287"/>
+      <c r="F35" s="287"/>
     </row>
     <row r="36" spans="1:6" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B36" s="3"/>
     </row>
     <row r="37" spans="1:6" ht="47.25" x14ac:dyDescent="0.25">
-      <c r="A37" s="144" t="s">
+      <c r="A37" s="143" t="s">
         <v>1</v>
       </c>
       <c r="B37" s="27" t="s">
         <v>2</v>
       </c>
-      <c r="C37" s="92" t="s">
+      <c r="C37" s="91" t="s">
         <v>3</v>
       </c>
       <c r="D37" s="29" t="s">
         <v>4</v>
       </c>
-      <c r="E37" s="177" t="s">
+      <c r="E37" s="176" t="s">
         <v>5</v>
       </c>
-      <c r="F37" s="154" t="s">
+      <c r="F37" s="153" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="38" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A38" s="33">
         <v>1</v>
       </c>
       <c r="B38" s="4" t="s">
         <v>149</v>
       </c>
-      <c r="C38" s="142" t="s">
+      <c r="C38" s="141" t="s">
         <v>228</v>
       </c>
-      <c r="D38" s="142" t="s">
+      <c r="D38" s="141" t="s">
         <v>374</v>
       </c>
-      <c r="E38" s="238" t="s">
+      <c r="E38" s="237" t="s">
         <v>433</v>
       </c>
-      <c r="F38" s="161" t="s">
+      <c r="F38" s="160" t="s">
         <v>482</v>
       </c>
     </row>
     <row r="39" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A39" s="33">
         <v>2</v>
       </c>
       <c r="B39" s="4" t="s">
         <v>267</v>
       </c>
-      <c r="C39" s="141" t="s">
+      <c r="C39" s="140" t="s">
         <v>266</v>
       </c>
       <c r="D39" s="49" t="s">
         <v>373</v>
       </c>
-      <c r="E39" s="161" t="s">
+      <c r="E39" s="160" t="s">
         <v>485</v>
       </c>
-      <c r="F39" s="161" t="s">
+      <c r="F39" s="160" t="s">
         <v>437</v>
       </c>
     </row>
     <row r="40" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A40" s="33">
         <v>3</v>
       </c>
       <c r="B40" s="4" t="s">
         <v>150</v>
       </c>
       <c r="C40" s="54" t="s">
         <v>268</v>
       </c>
       <c r="D40" s="43" t="s">
         <v>383</v>
       </c>
-      <c r="E40" s="225" t="s">
+      <c r="E40" s="224" t="s">
         <v>410</v>
       </c>
-      <c r="F40" s="161" t="s">
+      <c r="F40" s="160" t="s">
         <v>482</v>
       </c>
     </row>
     <row r="41" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A41" s="33">
         <v>4</v>
       </c>
       <c r="B41" s="4" t="s">
         <v>151</v>
       </c>
-      <c r="C41" s="141" t="s">
+      <c r="C41" s="140" t="s">
         <v>264</v>
       </c>
-      <c r="D41" s="142" t="s">
+      <c r="D41" s="141" t="s">
         <v>374</v>
       </c>
-      <c r="E41" s="243" t="s">
+      <c r="E41" s="242" t="s">
         <v>436</v>
       </c>
-      <c r="F41" s="161" t="s">
+      <c r="F41" s="160" t="s">
         <v>482</v>
       </c>
     </row>
     <row r="42" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A42" s="33">
         <v>5</v>
       </c>
       <c r="B42" s="30" t="s">
         <v>152</v>
       </c>
-      <c r="C42" s="142" t="s">
+      <c r="C42" s="141" t="s">
         <v>228</v>
       </c>
-      <c r="D42" s="142" t="s">
+      <c r="D42" s="141" t="s">
         <v>374</v>
       </c>
-      <c r="E42" s="258" t="s">
+      <c r="E42" s="257" t="s">
         <v>439</v>
       </c>
-      <c r="F42" s="161" t="s">
+      <c r="F42" s="160" t="s">
         <v>482</v>
       </c>
     </row>
     <row r="43" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A43" s="33">
         <v>6</v>
       </c>
       <c r="B43" s="9" t="s">
         <v>153</v>
       </c>
       <c r="C43" s="54" t="s">
         <v>487</v>
       </c>
       <c r="D43" s="9" t="s">
         <v>384</v>
       </c>
-      <c r="E43" s="225" t="s">
+      <c r="E43" s="224" t="s">
         <v>442</v>
       </c>
-      <c r="F43" s="161" t="s">
+      <c r="F43" s="160" t="s">
         <v>482</v>
       </c>
     </row>
     <row r="44" spans="1:6" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A44" s="33">
         <v>7</v>
       </c>
       <c r="B44" s="9" t="s">
         <v>127</v>
       </c>
       <c r="C44" s="54" t="s">
         <v>224</v>
       </c>
       <c r="D44" s="9" t="s">
         <v>230</v>
       </c>
-      <c r="E44" s="161" t="s">
+      <c r="E44" s="160" t="s">
         <v>452</v>
       </c>
-      <c r="F44" s="161" t="s">
+      <c r="F44" s="160" t="s">
         <v>437</v>
       </c>
     </row>
     <row r="45" spans="1:6" ht="36" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A45" s="47">
         <v>8</v>
       </c>
       <c r="B45" s="14" t="s">
         <v>402</v>
       </c>
-      <c r="C45" s="151" t="s">
+      <c r="C45" s="150" t="s">
         <v>403</v>
       </c>
-      <c r="D45" s="174" t="s">
+      <c r="D45" s="173" t="s">
         <v>374</v>
       </c>
-      <c r="E45" s="243" t="s">
+      <c r="E45" s="242" t="s">
         <v>455</v>
       </c>
-      <c r="F45" s="161" t="s">
+      <c r="F45" s="160" t="s">
         <v>482</v>
       </c>
     </row>
     <row r="46" spans="1:6" ht="18.75" x14ac:dyDescent="0.25">
       <c r="C46" s="67"/>
-      <c r="E46" s="170" t="s">
+      <c r="E46" s="169" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="47" spans="1:6" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="A47" s="303" t="s">
+      <c r="A47" s="306" t="s">
         <v>154</v>
       </c>
-      <c r="B47" s="284"/>
-[...3 lines deleted...]
-      <c r="F47" s="284"/>
+      <c r="B47" s="287"/>
+      <c r="C47" s="287"/>
+      <c r="D47" s="287"/>
+      <c r="E47" s="287"/>
+      <c r="F47" s="287"/>
     </row>
     <row r="48" spans="1:6" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B48" s="3"/>
     </row>
     <row r="49" spans="1:6" ht="47.25" x14ac:dyDescent="0.25">
-      <c r="A49" s="144" t="s">
+      <c r="A49" s="143" t="s">
         <v>1</v>
       </c>
       <c r="B49" s="27" t="s">
         <v>2</v>
       </c>
-      <c r="C49" s="92" t="s">
+      <c r="C49" s="91" t="s">
         <v>3</v>
       </c>
       <c r="D49" s="29" t="s">
         <v>4</v>
       </c>
-      <c r="E49" s="181" t="s">
+      <c r="E49" s="180" t="s">
         <v>5</v>
       </c>
-      <c r="F49" s="182" t="s">
+      <c r="F49" s="181" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="50" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A50" s="33">
         <v>1</v>
       </c>
       <c r="B50" s="4" t="s">
         <v>155</v>
       </c>
       <c r="C50" s="54" t="s">
         <v>264</v>
       </c>
       <c r="D50" s="43" t="s">
         <v>377</v>
       </c>
-      <c r="E50" s="263" t="s">
+      <c r="E50" s="261" t="s">
         <v>472</v>
       </c>
-      <c r="F50" s="161" t="s">
+      <c r="F50" s="160" t="s">
         <v>437</v>
       </c>
     </row>
     <row r="51" spans="1:6" ht="21" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A51" s="33">
         <v>2</v>
       </c>
       <c r="B51" s="4" t="s">
         <v>156</v>
       </c>
       <c r="C51" s="52" t="s">
         <v>269</v>
       </c>
       <c r="D51" s="39" t="s">
         <v>382</v>
       </c>
-      <c r="E51" s="228" t="s">
+      <c r="E51" s="227" t="s">
         <v>490</v>
       </c>
-      <c r="F51" s="161" t="s">
+      <c r="F51" s="160" t="s">
         <v>437</v>
       </c>
     </row>
     <row r="52" spans="1:6" ht="30" x14ac:dyDescent="0.25">
       <c r="A52" s="33">
         <v>3</v>
       </c>
       <c r="B52" s="12" t="s">
         <v>157</v>
       </c>
-      <c r="C52" s="145" t="s">
+      <c r="C52" s="144" t="s">
         <v>228</v>
       </c>
-      <c r="D52" s="174" t="s">
+      <c r="D52" s="173" t="s">
         <v>489</v>
       </c>
-      <c r="E52" s="243" t="s">
+      <c r="E52" s="242" t="s">
         <v>455</v>
       </c>
-      <c r="F52" s="161" t="s">
+      <c r="F52" s="160" t="s">
         <v>484</v>
       </c>
     </row>
     <row r="53" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A53" s="33">
         <v>4</v>
       </c>
       <c r="B53" s="12" t="s">
         <v>158</v>
       </c>
       <c r="C53" s="54" t="s">
         <v>265</v>
       </c>
       <c r="D53" s="39" t="s">
         <v>381</v>
       </c>
-      <c r="E53" s="223" t="s">
+      <c r="E53" s="222" t="s">
         <v>433</v>
       </c>
-      <c r="F53" s="161" t="s">
+      <c r="F53" s="160" t="s">
         <v>437</v>
       </c>
     </row>
     <row r="54" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A54" s="33">
         <v>5</v>
       </c>
       <c r="B54" s="63" t="s">
         <v>159</v>
       </c>
       <c r="C54" s="54" t="s">
         <v>268</v>
       </c>
       <c r="D54" s="43" t="s">
         <v>269</v>
       </c>
-      <c r="E54" s="224" t="s">
+      <c r="E54" s="223" t="s">
         <v>475</v>
       </c>
-      <c r="F54" s="161" t="s">
+      <c r="F54" s="160" t="s">
         <v>478</v>
       </c>
     </row>
     <row r="55" spans="1:6" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A55" s="33">
         <v>6</v>
       </c>
       <c r="B55" s="9" t="s">
         <v>160</v>
       </c>
       <c r="C55" s="54" t="s">
         <v>268</v>
       </c>
-      <c r="D55" s="142" t="s">
+      <c r="D55" s="141" t="s">
         <v>269</v>
       </c>
-      <c r="E55" s="224" t="s">
+      <c r="E55" s="223" t="s">
         <v>423</v>
       </c>
-      <c r="F55" s="161" t="s">
+      <c r="F55" s="160" t="s">
         <v>478</v>
       </c>
     </row>
     <row r="56" spans="1:6" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A56" s="47">
         <v>7</v>
       </c>
       <c r="B56" s="9" t="s">
         <v>161</v>
       </c>
       <c r="C56" s="70" t="s">
         <v>339</v>
       </c>
       <c r="D56" s="41" t="s">
         <v>336</v>
       </c>
-      <c r="E56" s="243" t="s">
+      <c r="E56" s="242" t="s">
         <v>488</v>
       </c>
-      <c r="F56" s="161" t="s">
+      <c r="F56" s="160" t="s">
         <v>437</v>
       </c>
     </row>
     <row r="57" spans="1:6" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="A57" s="135">
+      <c r="A57" s="134">
         <v>8</v>
       </c>
       <c r="B57" s="9" t="s">
         <v>162</v>
       </c>
-      <c r="C57" s="142" t="s">
+      <c r="C57" s="141" t="s">
         <v>228</v>
       </c>
-      <c r="D57" s="174" t="s">
+      <c r="D57" s="173" t="s">
         <v>489</v>
       </c>
-      <c r="E57" s="243" t="s">
+      <c r="E57" s="242" t="s">
         <v>436</v>
       </c>
-      <c r="F57" s="161" t="s">
+      <c r="F57" s="160" t="s">
         <v>484</v>
       </c>
     </row>
     <row r="58" spans="1:6" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="A58" s="82"/>
+      <c r="A58" s="81"/>
     </row>
     <row r="61" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A61" s="129"/>
+      <c r="A61" s="128"/>
     </row>
   </sheetData>
   <mergeCells count="8">
     <mergeCell ref="G9:K9"/>
     <mergeCell ref="G32:K32"/>
     <mergeCell ref="A1:F1"/>
     <mergeCell ref="A3:F3"/>
     <mergeCell ref="A47:F47"/>
     <mergeCell ref="A21:F21"/>
     <mergeCell ref="A35:F35"/>
     <mergeCell ref="A5:F5"/>
   </mergeCells>
   <pageMargins left="0.2" right="0.5" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:S87"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A28" workbookViewId="0">
-      <selection activeCell="F52" sqref="F52"/>
+    <sheetView workbookViewId="0">
+      <selection activeCell="R60" sqref="R60"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="5.85546875" customWidth="1"/>
     <col min="2" max="3" width="27.7109375" customWidth="1"/>
     <col min="4" max="4" width="21.85546875" customWidth="1"/>
-    <col min="5" max="5" width="19.140625" style="170" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="7" max="11" width="9.140625" style="172"/>
+    <col min="5" max="5" width="19.140625" style="169" customWidth="1"/>
+    <col min="6" max="6" width="17.85546875" style="169" customWidth="1"/>
+    <col min="7" max="11" width="9.140625" style="171"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:11" ht="18.75" x14ac:dyDescent="0.25">
-      <c r="A1" s="287" t="s">
+      <c r="A1" s="290" t="s">
         <v>407</v>
       </c>
-      <c r="B1" s="288"/>
-[...3 lines deleted...]
-      <c r="F1" s="288"/>
+      <c r="B1" s="291"/>
+      <c r="C1" s="291"/>
+      <c r="D1" s="291"/>
+      <c r="E1" s="291"/>
+      <c r="F1" s="291"/>
     </row>
     <row r="2" spans="1:11" ht="18.75" x14ac:dyDescent="0.25">
       <c r="A2" s="32"/>
     </row>
     <row r="3" spans="1:11" ht="18.75" x14ac:dyDescent="0.25">
-      <c r="A3" s="289" t="s">
+      <c r="A3" s="292" t="s">
         <v>406</v>
       </c>
-      <c r="B3" s="288"/>
-[...3 lines deleted...]
-      <c r="F3" s="288"/>
+      <c r="B3" s="291"/>
+      <c r="C3" s="291"/>
+      <c r="D3" s="291"/>
+      <c r="E3" s="291"/>
+      <c r="F3" s="291"/>
     </row>
     <row r="4" spans="1:11" ht="18.75" x14ac:dyDescent="0.25">
       <c r="C4" s="2"/>
-      <c r="E4" s="172"/>
+      <c r="E4" s="171"/>
     </row>
     <row r="5" spans="1:11" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="A5" s="303" t="s">
+      <c r="A5" s="306" t="s">
         <v>163</v>
       </c>
-      <c r="B5" s="284"/>
-[...3 lines deleted...]
-      <c r="F5" s="284"/>
+      <c r="B5" s="287"/>
+      <c r="C5" s="287"/>
+      <c r="D5" s="287"/>
+      <c r="E5" s="287"/>
+      <c r="F5" s="287"/>
     </row>
     <row r="6" spans="1:11" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B6" s="3"/>
     </row>
     <row r="7" spans="1:11" ht="66" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A7" s="27" t="s">
         <v>1</v>
       </c>
       <c r="B7" s="27" t="s">
         <v>2</v>
       </c>
       <c r="C7" s="29" t="s">
         <v>3</v>
       </c>
       <c r="D7" s="29" t="s">
         <v>4</v>
       </c>
-      <c r="E7" s="177" t="s">
+      <c r="E7" s="176" t="s">
         <v>5</v>
       </c>
-      <c r="F7" s="154" t="s">
+      <c r="F7" s="153" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="8" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A8" s="9">
         <v>1</v>
       </c>
-      <c r="B8" s="147" t="s">
+      <c r="B8" s="146" t="s">
         <v>7</v>
       </c>
-      <c r="C8" s="148" t="s">
+      <c r="C8" s="147" t="s">
         <v>238</v>
       </c>
-      <c r="D8" s="149" t="s">
+      <c r="D8" s="148" t="s">
         <v>333</v>
       </c>
-      <c r="E8" s="224" t="s">
+      <c r="E8" s="223" t="s">
         <v>452</v>
       </c>
-      <c r="F8" s="161" t="s">
+      <c r="F8" s="160" t="s">
         <v>327</v>
       </c>
     </row>
     <row r="9" spans="1:11" ht="29.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A9" s="9">
         <v>2</v>
       </c>
-      <c r="B9" s="147" t="s">
+      <c r="B9" s="146" t="s">
         <v>8</v>
       </c>
-      <c r="C9" s="148" t="s">
+      <c r="C9" s="147" t="s">
         <v>239</v>
       </c>
-      <c r="D9" s="149" t="s">
+      <c r="D9" s="148" t="s">
         <v>320</v>
       </c>
-      <c r="E9" s="161" t="s">
+      <c r="E9" s="160" t="s">
         <v>453</v>
       </c>
-      <c r="F9" s="161" t="s">
+      <c r="F9" s="160" t="s">
         <v>327</v>
       </c>
     </row>
     <row r="10" spans="1:11" ht="21.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A10" s="9">
         <v>3</v>
       </c>
-      <c r="B10" s="147" t="s">
+      <c r="B10" s="146" t="s">
         <v>9</v>
       </c>
-      <c r="C10" s="150" t="s">
+      <c r="C10" s="149" t="s">
         <v>380</v>
       </c>
-      <c r="D10" s="149" t="s">
+      <c r="D10" s="148" t="s">
         <v>334</v>
       </c>
-      <c r="E10" s="225" t="s">
+      <c r="E10" s="224" t="s">
         <v>442</v>
       </c>
-      <c r="F10" s="161" t="s">
+      <c r="F10" s="160" t="s">
         <v>328</v>
       </c>
-      <c r="G10" s="279" t="s">
+      <c r="G10" s="282" t="s">
         <v>413</v>
       </c>
-      <c r="H10" s="280"/>
-[...2 lines deleted...]
-      <c r="K10" s="280"/>
+      <c r="H10" s="283"/>
+      <c r="I10" s="283"/>
+      <c r="J10" s="283"/>
+      <c r="K10" s="283"/>
     </row>
     <row r="11" spans="1:11" ht="21.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A11" s="9">
         <v>4</v>
       </c>
-      <c r="B11" s="147" t="s">
+      <c r="B11" s="146" t="s">
         <v>10</v>
       </c>
-      <c r="C11" s="148" t="s">
+      <c r="C11" s="147" t="s">
         <v>195</v>
       </c>
-      <c r="D11" s="150" t="s">
+      <c r="D11" s="149" t="s">
         <v>196</v>
       </c>
-      <c r="E11" s="178" t="s">
+      <c r="E11" s="177" t="s">
         <v>416</v>
       </c>
-      <c r="F11" s="161" t="s">
+      <c r="F11" s="160" t="s">
         <v>420</v>
       </c>
     </row>
     <row r="12" spans="1:11" ht="21.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A12" s="9">
         <v>5</v>
       </c>
       <c r="B12" s="54" t="s">
         <v>12</v>
       </c>
       <c r="C12" s="54" t="s">
         <v>386</v>
       </c>
       <c r="D12" s="54"/>
-      <c r="E12" s="224" t="s">
+      <c r="E12" s="223" t="s">
         <v>441</v>
       </c>
-      <c r="F12" s="161" t="s">
+      <c r="F12" s="160" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="13" spans="1:11" ht="21.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A13" s="9">
         <v>6</v>
       </c>
       <c r="B13" s="77" t="s">
         <v>385</v>
       </c>
       <c r="C13" s="54" t="s">
         <v>235</v>
       </c>
       <c r="D13" s="54" t="s">
         <v>352</v>
       </c>
-      <c r="E13" s="161" t="s">
+      <c r="E13" s="160" t="s">
         <v>439</v>
       </c>
-      <c r="F13" s="161">
+      <c r="F13" s="160">
         <v>407</v>
       </c>
     </row>
     <row r="14" spans="1:11" ht="35.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A14" s="9">
         <v>7</v>
       </c>
       <c r="B14" s="77" t="s">
         <v>164</v>
       </c>
       <c r="C14" s="54" t="s">
         <v>325</v>
       </c>
       <c r="D14" s="54" t="s">
         <v>375</v>
       </c>
-      <c r="E14" s="178" t="s">
+      <c r="E14" s="177" t="s">
         <v>417</v>
       </c>
-      <c r="F14" s="161" t="s">
+      <c r="F14" s="160" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="15" spans="1:11" ht="45.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A15" s="9">
         <v>8</v>
       </c>
       <c r="B15" s="77" t="s">
         <v>165</v>
       </c>
-      <c r="C15" s="285" t="s">
+      <c r="C15" s="288" t="s">
         <v>398</v>
       </c>
-      <c r="D15" s="286"/>
-      <c r="E15" s="225" t="s">
+      <c r="D15" s="289"/>
+      <c r="E15" s="224" t="s">
         <v>410</v>
       </c>
-      <c r="F15" s="161">
+      <c r="F15" s="160">
         <v>216</v>
       </c>
     </row>
     <row r="16" spans="1:11" ht="21.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B16" s="31"/>
     </row>
     <row r="17" spans="1:11" ht="21.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B17" s="31"/>
     </row>
     <row r="18" spans="1:11" ht="21.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B18" s="31"/>
     </row>
     <row r="19" spans="1:11" ht="21.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B19" s="31"/>
     </row>
     <row r="20" spans="1:11" ht="21.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B20" s="31"/>
     </row>
     <row r="21" spans="1:11" ht="18.75" x14ac:dyDescent="0.25">
       <c r="C21" s="2"/>
     </row>
     <row r="22" spans="1:11" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="A22" s="303" t="s">
+      <c r="A22" s="306" t="s">
         <v>166</v>
       </c>
-      <c r="B22" s="284"/>
-[...3 lines deleted...]
-      <c r="F22" s="284"/>
+      <c r="B22" s="287"/>
+      <c r="C22" s="287"/>
+      <c r="D22" s="287"/>
+      <c r="E22" s="287"/>
+      <c r="F22" s="287"/>
     </row>
     <row r="23" spans="1:11" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B23" s="3"/>
     </row>
     <row r="24" spans="1:11" ht="47.25" x14ac:dyDescent="0.25">
       <c r="A24" s="27" t="s">
         <v>1</v>
       </c>
       <c r="B24" s="27" t="s">
         <v>2</v>
       </c>
       <c r="C24" s="29" t="s">
         <v>3</v>
       </c>
       <c r="D24" s="29" t="s">
         <v>4</v>
       </c>
-      <c r="E24" s="177" t="s">
+      <c r="E24" s="176" t="s">
         <v>5</v>
       </c>
-      <c r="F24" s="154" t="s">
+      <c r="F24" s="153" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="25" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A25" s="9">
         <v>1</v>
       </c>
       <c r="B25" s="4" t="s">
         <v>20</v>
       </c>
       <c r="C25" s="37" t="s">
         <v>246</v>
       </c>
       <c r="D25" s="37" t="s">
         <v>317</v>
       </c>
-      <c r="E25" s="225" t="s">
+      <c r="E25" s="224" t="s">
         <v>421</v>
       </c>
-      <c r="F25" s="161">
+      <c r="F25" s="160">
         <v>707</v>
       </c>
     </row>
     <row r="26" spans="1:11" ht="30" x14ac:dyDescent="0.25">
       <c r="A26" s="9">
         <v>2</v>
       </c>
-      <c r="B26" s="98" t="s">
+      <c r="B26" s="97" t="s">
         <v>167</v>
       </c>
       <c r="C26" s="37" t="s">
         <v>231</v>
       </c>
-      <c r="D26" s="151" t="s">
+      <c r="D26" s="150" t="s">
         <v>387</v>
       </c>
-      <c r="E26" s="238" t="s">
+      <c r="E26" s="237" t="s">
         <v>467</v>
       </c>
-      <c r="F26" s="164" t="s">
+      <c r="F26" s="163" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="27" spans="1:11" ht="30" x14ac:dyDescent="0.25">
       <c r="A27" s="9">
         <v>3</v>
       </c>
-      <c r="B27" s="98" t="s">
+      <c r="B27" s="97" t="s">
         <v>168</v>
       </c>
-      <c r="C27" s="151" t="s">
+      <c r="C27" s="150" t="s">
         <v>231</v>
       </c>
-      <c r="D27" s="151" t="s">
+      <c r="D27" s="150" t="s">
         <v>387</v>
       </c>
-      <c r="E27" s="161" t="s">
+      <c r="E27" s="160" t="s">
         <v>452</v>
       </c>
-      <c r="F27" s="161">
+      <c r="F27" s="160">
         <v>505</v>
       </c>
     </row>
     <row r="28" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A28" s="9">
         <v>4</v>
       </c>
       <c r="B28" s="77" t="s">
         <v>23</v>
       </c>
       <c r="C28" s="37" t="s">
         <v>456</v>
       </c>
       <c r="D28" s="37" t="s">
         <v>430</v>
       </c>
-      <c r="E28" s="267" t="s">
+      <c r="E28" s="265" t="s">
         <v>427</v>
       </c>
-      <c r="F28" s="128" t="s">
+      <c r="F28" s="127" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="29" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A29" s="9">
         <v>5</v>
       </c>
       <c r="B29" s="4" t="s">
         <v>491</v>
       </c>
       <c r="C29" s="54" t="s">
         <v>243</v>
       </c>
-      <c r="D29" s="151" t="s">
+      <c r="D29" s="150" t="s">
         <v>495</v>
       </c>
-      <c r="E29" s="225" t="s">
+      <c r="E29" s="224" t="s">
         <v>410</v>
       </c>
-      <c r="F29" s="161" t="s">
+      <c r="F29" s="160" t="s">
         <v>328</v>
       </c>
-      <c r="G29" s="172" t="s">
+      <c r="G29" s="171" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="30" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A30" s="9">
         <v>6</v>
       </c>
       <c r="B30" s="4" t="s">
         <v>24</v>
       </c>
       <c r="C30" s="37" t="s">
         <v>493</v>
       </c>
-      <c r="D30" s="152" t="s">
+      <c r="D30" s="151" t="s">
         <v>342</v>
       </c>
-      <c r="E30" s="243" t="s">
+      <c r="E30" s="242" t="s">
         <v>498</v>
       </c>
-      <c r="F30" s="161" t="s">
+      <c r="F30" s="160" t="s">
         <v>437</v>
       </c>
     </row>
     <row r="31" spans="1:11" ht="30" x14ac:dyDescent="0.25">
       <c r="A31" s="9">
         <v>7</v>
       </c>
       <c r="B31" s="77" t="s">
         <v>145</v>
       </c>
       <c r="C31" s="54" t="s">
         <v>494</v>
       </c>
-      <c r="D31" s="151" t="s">
+      <c r="D31" s="150" t="s">
         <v>496</v>
       </c>
-      <c r="E31" s="243" t="s">
+      <c r="E31" s="242" t="s">
         <v>455</v>
       </c>
-      <c r="F31" s="161">
+      <c r="F31" s="160">
         <v>604</v>
       </c>
     </row>
     <row r="32" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A32" s="9">
         <v>8</v>
       </c>
       <c r="B32" s="77" t="s">
         <v>492</v>
       </c>
       <c r="C32" s="70" t="s">
         <v>311</v>
       </c>
       <c r="D32" s="54" t="s">
         <v>244</v>
       </c>
-      <c r="E32" s="266" t="s">
+      <c r="E32" s="264" t="s">
         <v>434</v>
       </c>
-      <c r="F32" s="161">
+      <c r="F32" s="160">
         <v>407</v>
       </c>
-      <c r="G32" s="304"/>
-[...3 lines deleted...]
-      <c r="K32" s="305"/>
+      <c r="G32" s="307"/>
+      <c r="H32" s="308"/>
+      <c r="I32" s="308"/>
+      <c r="J32" s="308"/>
+      <c r="K32" s="308"/>
     </row>
     <row r="33" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A33" s="9">
         <v>9</v>
       </c>
       <c r="B33" s="77" t="s">
         <v>169</v>
       </c>
       <c r="C33" s="54" t="s">
         <v>240</v>
       </c>
       <c r="D33" s="54" t="s">
         <v>244</v>
       </c>
-      <c r="E33" s="238" t="s">
+      <c r="E33" s="237" t="s">
         <v>439</v>
       </c>
-      <c r="F33" s="161">
+      <c r="F33" s="160">
         <v>406</v>
       </c>
     </row>
     <row r="34" spans="1:6" ht="29.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A34" s="9">
         <v>10</v>
       </c>
       <c r="B34" s="77" t="s">
         <v>147</v>
       </c>
-      <c r="C34" s="285" t="s">
+      <c r="C34" s="288" t="s">
         <v>399</v>
       </c>
-      <c r="D34" s="286"/>
-      <c r="E34" s="225" t="s">
+      <c r="D34" s="289"/>
+      <c r="E34" s="224" t="s">
         <v>410</v>
       </c>
-      <c r="F34" s="161">
+      <c r="F34" s="160">
         <v>216</v>
       </c>
     </row>
     <row r="35" spans="1:6" x14ac:dyDescent="0.25">
       <c r="B35" s="5"/>
     </row>
     <row r="36" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="B36" s="90"/>
+      <c r="B36" s="89"/>
       <c r="C36" s="46"/>
       <c r="D36" s="46"/>
-      <c r="E36" s="179"/>
-      <c r="F36" s="180"/>
+      <c r="E36" s="178"/>
+      <c r="F36" s="179"/>
     </row>
     <row r="37" spans="1:6" x14ac:dyDescent="0.25">
       <c r="B37" s="38"/>
       <c r="C37" s="44"/>
       <c r="D37" s="44"/>
     </row>
     <row r="38" spans="1:6" ht="18.75" x14ac:dyDescent="0.25">
       <c r="C38" s="2"/>
     </row>
     <row r="39" spans="1:6" ht="18.75" x14ac:dyDescent="0.25">
       <c r="C39" s="2"/>
     </row>
     <row r="40" spans="1:6" ht="18.75" x14ac:dyDescent="0.25">
       <c r="C40" s="2"/>
     </row>
     <row r="41" spans="1:6" ht="18.75" x14ac:dyDescent="0.25">
       <c r="C41" s="2"/>
     </row>
     <row r="42" spans="1:6" ht="18.75" x14ac:dyDescent="0.25">
       <c r="C42" s="2"/>
     </row>
     <row r="43" spans="1:6" ht="18.75" x14ac:dyDescent="0.25">
       <c r="C43" s="2"/>
     </row>
     <row r="44" spans="1:6" ht="18.75" x14ac:dyDescent="0.25">
       <c r="C44" s="2"/>
     </row>
     <row r="45" spans="1:6" ht="18.75" x14ac:dyDescent="0.25">
       <c r="C45" s="2"/>
     </row>
     <row r="46" spans="1:6" ht="18.75" x14ac:dyDescent="0.25">
       <c r="C46" s="2"/>
     </row>
     <row r="47" spans="1:6" ht="18.75" x14ac:dyDescent="0.25">
       <c r="C47" s="2"/>
     </row>
     <row r="48" spans="1:6" ht="18.75" x14ac:dyDescent="0.25">
       <c r="C48" s="2"/>
     </row>
     <row r="49" spans="1:19" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="A49" s="303" t="s">
+      <c r="A49" s="306" t="s">
         <v>170</v>
       </c>
-      <c r="B49" s="284"/>
-[...3 lines deleted...]
-      <c r="F49" s="284"/>
+      <c r="B49" s="287"/>
+      <c r="C49" s="287"/>
+      <c r="D49" s="287"/>
+      <c r="E49" s="287"/>
+      <c r="F49" s="287"/>
     </row>
     <row r="50" spans="1:19" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B50" s="3"/>
     </row>
     <row r="51" spans="1:19" ht="47.25" x14ac:dyDescent="0.25">
       <c r="A51" s="27" t="s">
         <v>1</v>
       </c>
       <c r="B51" s="27" t="s">
         <v>2</v>
       </c>
       <c r="C51" s="29" t="s">
         <v>3</v>
       </c>
       <c r="D51" s="29" t="s">
         <v>4</v>
       </c>
-      <c r="E51" s="181" t="s">
+      <c r="E51" s="180" t="s">
         <v>5</v>
       </c>
-      <c r="F51" s="182" t="s">
+      <c r="F51" s="181" t="s">
         <v>6</v>
       </c>
-      <c r="M51" s="259"/>
+      <c r="M51" s="258"/>
     </row>
     <row r="52" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A52" s="9">
         <v>1</v>
       </c>
       <c r="B52" s="4" t="s">
         <v>171</v>
       </c>
       <c r="C52" s="37" t="s">
         <v>263</v>
       </c>
       <c r="D52" s="37" t="s">
         <v>227</v>
       </c>
-      <c r="E52" s="238" t="s">
+      <c r="E52" s="237" t="s">
         <v>462</v>
       </c>
-      <c r="F52" s="87">
+      <c r="F52" s="86">
         <v>707</v>
       </c>
     </row>
     <row r="53" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A53" s="9">
         <v>2</v>
       </c>
       <c r="B53" s="4" t="s">
         <v>91</v>
       </c>
       <c r="C53" s="37" t="s">
         <v>312</v>
       </c>
       <c r="D53" s="37" t="s">
         <v>499</v>
       </c>
-      <c r="E53" s="225" t="s">
+      <c r="E53" s="224" t="s">
         <v>410</v>
       </c>
-      <c r="F53" s="161" t="s">
+      <c r="F53" s="160" t="s">
         <v>420</v>
       </c>
       <c r="S53" t="e">
         <f>+S53S53:AF53</f>
         <v>#NAME?</v>
       </c>
     </row>
     <row r="54" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A54" s="9">
         <v>3</v>
       </c>
       <c r="B54" s="4" t="s">
         <v>172</v>
       </c>
       <c r="C54" s="37" t="s">
         <v>236</v>
       </c>
       <c r="D54" s="37" t="s">
         <v>233</v>
       </c>
-      <c r="E54" s="238" t="s">
+      <c r="E54" s="237" t="s">
         <v>439</v>
       </c>
-      <c r="F54" s="161">
+      <c r="F54" s="160">
         <v>406</v>
       </c>
     </row>
     <row r="55" spans="1:19" ht="30" x14ac:dyDescent="0.25">
       <c r="A55" s="9">
         <v>4</v>
       </c>
       <c r="B55" s="4" t="s">
         <v>173</v>
       </c>
       <c r="C55" s="37" t="s">
         <v>500</v>
       </c>
       <c r="D55" s="37" t="s">
         <v>242</v>
       </c>
-      <c r="E55" s="161" t="s">
+      <c r="E55" s="160" t="s">
         <v>472</v>
       </c>
-      <c r="F55" s="87">
+      <c r="F55" s="86">
         <v>207</v>
       </c>
     </row>
     <row r="56" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A56" s="9">
         <v>5</v>
       </c>
-      <c r="B56" s="78" t="s">
+      <c r="B56" s="77" t="s">
         <v>174</v>
       </c>
       <c r="C56" s="54" t="s">
         <v>309</v>
       </c>
       <c r="D56" s="54" t="s">
         <v>388</v>
       </c>
-      <c r="E56" s="161" t="s">
+      <c r="E56" s="242" t="s">
         <v>455</v>
       </c>
-      <c r="F56" s="161">
+      <c r="F56" s="160">
         <v>180</v>
       </c>
     </row>
     <row r="57" spans="1:19" ht="31.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A57" s="9">
         <v>6</v>
       </c>
-      <c r="B57" s="79" t="s">
+      <c r="B57" s="78" t="s">
         <v>175</v>
       </c>
       <c r="C57" s="54" t="s">
         <v>199</v>
       </c>
       <c r="D57" s="54" t="s">
         <v>345</v>
       </c>
-      <c r="E57" s="224" t="s">
-[...3 lines deleted...]
-        <v>207</v>
+      <c r="E57" s="275" t="s">
+        <v>476</v>
+      </c>
+      <c r="F57" s="275">
+        <v>707</v>
       </c>
     </row>
     <row r="58" spans="1:19" ht="33.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A58" s="9">
         <v>7</v>
       </c>
-      <c r="B58" s="80" t="s">
+      <c r="B58" s="79" t="s">
         <v>176</v>
       </c>
       <c r="C58" s="54" t="s">
         <v>206</v>
       </c>
       <c r="D58" s="54" t="s">
         <v>235</v>
       </c>
-      <c r="E58" s="224" t="s">
-[...3 lines deleted...]
-        <v>406</v>
+      <c r="E58" s="277" t="s">
+        <v>549</v>
+      </c>
+      <c r="F58" s="275">
+        <v>707</v>
       </c>
     </row>
     <row r="59" spans="1:19" ht="33.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A59" s="9">
         <v>8</v>
       </c>
-      <c r="B59" s="81" t="s">
+      <c r="B59" s="80" t="s">
         <v>177</v>
       </c>
       <c r="C59" s="54" t="s">
         <v>311</v>
       </c>
       <c r="D59" s="54" t="s">
         <v>244</v>
       </c>
-      <c r="E59" s="225" t="s">
+      <c r="E59" s="224" t="s">
         <v>410</v>
       </c>
-      <c r="F59" s="161">
+      <c r="F59" s="160">
         <v>407</v>
       </c>
     </row>
     <row r="60" spans="1:19" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B60" s="6"/>
     </row>
     <row r="62" spans="1:19" x14ac:dyDescent="0.25">
       <c r="B62" s="1"/>
     </row>
     <row r="64" spans="1:19" ht="18.75" x14ac:dyDescent="0.25">
       <c r="C64" s="2"/>
     </row>
     <row r="65" spans="1:6" ht="18.75" x14ac:dyDescent="0.25">
       <c r="C65" s="2"/>
     </row>
     <row r="66" spans="1:6" ht="18.75" x14ac:dyDescent="0.25">
       <c r="C66" s="2"/>
     </row>
     <row r="67" spans="1:6" ht="18.75" x14ac:dyDescent="0.25">
       <c r="C67" s="2"/>
     </row>
     <row r="68" spans="1:6" ht="18.75" x14ac:dyDescent="0.25">
       <c r="C68" s="2"/>
     </row>
     <row r="69" spans="1:6" ht="18.75" x14ac:dyDescent="0.25">
       <c r="C69" s="2"/>
     </row>
     <row r="70" spans="1:6" ht="18.75" x14ac:dyDescent="0.25">
       <c r="C70" s="2"/>
     </row>
     <row r="71" spans="1:6" ht="18.75" x14ac:dyDescent="0.25">
       <c r="C71" s="2"/>
     </row>
     <row r="72" spans="1:6" ht="18.75" x14ac:dyDescent="0.25">
       <c r="C72" s="2"/>
     </row>
     <row r="73" spans="1:6" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="A73" s="303" t="s">
+      <c r="A73" s="306" t="s">
         <v>178</v>
       </c>
-      <c r="B73" s="284"/>
-[...3 lines deleted...]
-      <c r="F73" s="284"/>
+      <c r="B73" s="287"/>
+      <c r="C73" s="287"/>
+      <c r="D73" s="287"/>
+      <c r="E73" s="287"/>
+      <c r="F73" s="287"/>
     </row>
     <row r="74" spans="1:6" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B74" s="3"/>
     </row>
     <row r="75" spans="1:6" ht="47.25" x14ac:dyDescent="0.25">
       <c r="A75" s="27" t="s">
         <v>1</v>
       </c>
       <c r="B75" s="27" t="s">
         <v>2</v>
       </c>
       <c r="C75" s="29" t="s">
         <v>3</v>
       </c>
       <c r="D75" s="29" t="s">
         <v>4</v>
       </c>
-      <c r="E75" s="177" t="s">
+      <c r="E75" s="176" t="s">
         <v>5</v>
       </c>
-      <c r="F75" s="154" t="s">
+      <c r="F75" s="153" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="76" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A76" s="9">
         <v>1</v>
       </c>
       <c r="B76" s="77" t="s">
         <v>179</v>
       </c>
       <c r="C76" s="52" t="s">
         <v>232</v>
       </c>
       <c r="D76" s="54" t="s">
         <v>233</v>
       </c>
-      <c r="E76" s="243" t="s">
+      <c r="E76" s="242" t="s">
         <v>436</v>
       </c>
-      <c r="F76" s="161">
+      <c r="F76" s="160">
         <v>406</v>
       </c>
     </row>
     <row r="77" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A77" s="9">
         <v>2</v>
       </c>
       <c r="B77" s="77" t="s">
         <v>180</v>
       </c>
       <c r="C77" s="52" t="s">
         <v>241</v>
       </c>
       <c r="D77" s="52" t="s">
         <v>449</v>
       </c>
-      <c r="E77" s="260" t="s">
-[...3 lines deleted...]
-        <v>185</v>
+      <c r="E77" s="276" t="s">
+        <v>548</v>
+      </c>
+      <c r="F77" s="275" t="s">
+        <v>420</v>
       </c>
     </row>
     <row r="78" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A78" s="9">
         <v>3</v>
       </c>
       <c r="B78" s="77" t="s">
         <v>181</v>
       </c>
       <c r="C78" s="52" t="s">
         <v>233</v>
       </c>
       <c r="D78" s="52" t="s">
         <v>232</v>
       </c>
-      <c r="E78" s="225" t="s">
+      <c r="E78" s="224" t="s">
         <v>424</v>
       </c>
-      <c r="F78" s="161">
+      <c r="F78" s="160">
         <v>406</v>
       </c>
     </row>
     <row r="79" spans="1:6" ht="30" x14ac:dyDescent="0.25">
       <c r="A79" s="9">
         <v>4</v>
       </c>
       <c r="B79" s="77" t="s">
         <v>182</v>
       </c>
       <c r="C79" s="52" t="s">
         <v>277</v>
       </c>
       <c r="D79" s="52" t="s">
         <v>235</v>
       </c>
-      <c r="E79" s="224" t="s">
+      <c r="E79" s="223" t="s">
         <v>423</v>
       </c>
-      <c r="F79" s="161">
+      <c r="F79" s="160">
         <v>705</v>
       </c>
     </row>
     <row r="80" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A80" s="9">
         <v>5</v>
       </c>
       <c r="B80" s="54" t="s">
         <v>183</v>
       </c>
       <c r="C80" s="52" t="s">
         <v>234</v>
       </c>
       <c r="D80" s="52" t="s">
         <v>237</v>
       </c>
-      <c r="E80" s="161" t="s">
+      <c r="E80" s="160" t="s">
         <v>427</v>
       </c>
-      <c r="F80" s="161">
+      <c r="F80" s="160">
         <v>185</v>
       </c>
     </row>
     <row r="81" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A81" s="9">
         <v>6</v>
       </c>
       <c r="B81" s="77" t="s">
         <v>40</v>
       </c>
       <c r="C81" s="52" t="s">
         <v>313</v>
       </c>
       <c r="D81" s="52" t="s">
         <v>501</v>
       </c>
-      <c r="E81" s="161" t="s">
+      <c r="E81" s="160" t="s">
         <v>462</v>
       </c>
-      <c r="F81" s="161" t="s">
+      <c r="F81" s="160" t="s">
         <v>420</v>
       </c>
     </row>
     <row r="82" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A82" s="9">
         <v>7</v>
       </c>
       <c r="B82" s="9" t="s">
         <v>27</v>
       </c>
       <c r="C82" s="9" t="s">
         <v>262</v>
       </c>
       <c r="D82" s="9" t="s">
         <v>432</v>
       </c>
-      <c r="E82" s="239" t="s">
+      <c r="E82" s="238" t="s">
         <v>453</v>
       </c>
-      <c r="F82" s="164" t="s">
+      <c r="F82" s="163" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="83" spans="1:6" ht="30" x14ac:dyDescent="0.25">
       <c r="A83" s="9">
         <v>8</v>
       </c>
       <c r="B83" s="77" t="s">
         <v>184</v>
       </c>
       <c r="C83" s="52" t="s">
         <v>233</v>
       </c>
       <c r="D83" s="52" t="s">
         <v>232</v>
       </c>
-      <c r="E83" s="225" t="s">
+      <c r="E83" s="224" t="s">
         <v>410</v>
       </c>
-      <c r="F83" s="161">
+      <c r="F83" s="160">
         <v>406</v>
       </c>
     </row>
     <row r="84" spans="1:6" x14ac:dyDescent="0.25">
       <c r="B84" s="31"/>
     </row>
     <row r="87" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A87" s="1"/>
     </row>
   </sheetData>
   <mergeCells count="10">
     <mergeCell ref="G10:K10"/>
     <mergeCell ref="G32:K32"/>
     <mergeCell ref="A1:F1"/>
     <mergeCell ref="A3:F3"/>
     <mergeCell ref="A73:F73"/>
     <mergeCell ref="A5:F5"/>
     <mergeCell ref="A22:F22"/>
     <mergeCell ref="A49:F49"/>
     <mergeCell ref="C15:D15"/>
     <mergeCell ref="C34:D34"/>
   </mergeCells>
   <pageMargins left="0.2" right="0.5" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>