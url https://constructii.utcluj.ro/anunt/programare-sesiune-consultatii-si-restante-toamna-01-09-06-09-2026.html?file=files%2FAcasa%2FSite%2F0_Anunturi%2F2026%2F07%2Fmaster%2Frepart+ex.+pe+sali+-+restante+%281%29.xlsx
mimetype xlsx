--- v0 (2026-07-30)
+++ v1 (2026-10-02)
@@ -56,51 +56,51 @@
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="AB53" i="4" l="1"/>
   <c r="AB54" i="4" s="1"/>
   <c r="AB55" i="4" s="1"/>
   <c r="AB56" i="4" s="1"/>
   <c r="AB57" i="4" s="1"/>
   <c r="AB58" i="4" s="1"/>
   <c r="AB59" i="4" s="1"/>
   <c r="AB60" i="4" s="1"/>
   <c r="AB61" i="4" s="1"/>
   <c r="AB62" i="4" s="1"/>
   <c r="AB44" i="4"/>
   <c r="AB45" i="4" s="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="615" uniqueCount="145">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="620" uniqueCount="146">
   <si>
     <t>ZIUA</t>
   </si>
   <si>
     <t>ORA</t>
   </si>
   <si>
     <t>A2</t>
   </si>
   <si>
     <t>B2</t>
   </si>
   <si>
     <t>C2</t>
   </si>
   <si>
     <t>OA1</t>
   </si>
   <si>
     <t>OA4</t>
   </si>
   <si>
     <t>OA5</t>
   </si>
   <si>
@@ -491,50 +491,53 @@
     <t>16.-18.</t>
   </si>
   <si>
     <t>18.-20.</t>
   </si>
   <si>
     <t>MARTI</t>
   </si>
   <si>
     <t>MIERCURI</t>
   </si>
   <si>
     <t>JOI</t>
   </si>
   <si>
     <t>VINERI</t>
   </si>
   <si>
     <t>SAMBATA</t>
   </si>
   <si>
     <t>DUMINICA</t>
   </si>
   <si>
     <t>I.Petran</t>
+  </si>
+  <si>
+    <t>Marton</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <fonts count="13">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Arial"/>
     </font>
     <font>
       <sz val="9"/>
       <name val="Arial"/>
       <family val="2"/>
@@ -1348,103 +1351,103 @@
     <xf numFmtId="49" fontId="7" fillId="0" borderId="39" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="49" fontId="7" fillId="3" borderId="35" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="3" borderId="40" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="40" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="3" borderId="40" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="49" fontId="7" fillId="3" borderId="41" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="42" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="12" fillId="3" borderId="29" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="3" borderId="31" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="3" borderId="33" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="21" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="22" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="24" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="3" borderId="21" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="3" borderId="22" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="3" borderId="24" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="35" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="21" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" textRotation="255"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="22" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" textRotation="255"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="23" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" textRotation="255"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="21" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="255"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="22" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="255"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="23" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="255"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="22" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="23" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
-    </xf>
-[...7 lines deleted...]
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Check Cell" xfId="1" builtinId="23"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Style 1" xfId="2"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
@@ -1723,51 +1726,51 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:AE110"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="L22" sqref="L22"/>
+      <selection activeCell="E30" sqref="E30:E31"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="7.7109375" style="33" customWidth="1"/>
     <col min="2" max="2" width="9.85546875" style="41" customWidth="1"/>
     <col min="3" max="17" width="11.7109375" style="31" customWidth="1"/>
     <col min="18" max="26" width="11.7109375" style="32" customWidth="1"/>
     <col min="27" max="29" width="11.7109375" style="31" customWidth="1"/>
     <col min="30" max="30" width="9.7109375" style="41" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:30" s="42" customFormat="1" ht="12" customHeight="1">
       <c r="A1" s="43" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="52" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="43" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="43" t="s">
         <v>3</v>
       </c>
@@ -1859,453 +1862,453 @@
       <c r="H2" s="36"/>
       <c r="I2" s="36"/>
       <c r="J2" s="36"/>
       <c r="K2" s="36"/>
       <c r="L2" s="36"/>
       <c r="M2" s="36"/>
       <c r="N2" s="36"/>
       <c r="O2" s="36"/>
       <c r="P2" s="36"/>
       <c r="Q2" s="36"/>
       <c r="R2" s="36"/>
       <c r="S2" s="36"/>
       <c r="T2" s="36"/>
       <c r="U2" s="36"/>
       <c r="V2" s="36"/>
       <c r="W2" s="36"/>
       <c r="X2" s="36"/>
       <c r="Y2" s="36"/>
       <c r="Z2" s="36"/>
       <c r="AA2" s="36"/>
       <c r="AB2" s="36"/>
       <c r="AC2" s="58"/>
       <c r="AD2" s="59"/>
     </row>
     <row r="3" spans="1:30" ht="12.95" customHeight="1">
-      <c r="A3" s="103" t="s">
+      <c r="A3" s="88" t="s">
         <v>15</v>
       </c>
       <c r="B3" s="38" t="s">
         <v>16</v>
       </c>
       <c r="C3" s="34" t="s">
         <v>17</v>
       </c>
       <c r="D3" s="34" t="s">
         <v>18</v>
       </c>
       <c r="E3" s="34" t="s">
         <v>18</v>
       </c>
       <c r="F3" s="34" t="s">
         <v>19</v>
       </c>
       <c r="G3" s="34"/>
       <c r="H3" s="34"/>
       <c r="I3" s="34"/>
       <c r="J3" s="34"/>
       <c r="K3" s="34"/>
       <c r="L3" s="34"/>
       <c r="M3" s="34"/>
       <c r="N3" s="34"/>
       <c r="O3" s="34"/>
       <c r="P3" s="35" t="s">
         <v>20</v>
       </c>
       <c r="Q3" s="35"/>
       <c r="R3" s="35"/>
       <c r="S3" s="35"/>
       <c r="T3" s="35"/>
       <c r="U3" s="35"/>
       <c r="V3" s="35"/>
       <c r="W3" s="35"/>
       <c r="X3" s="34"/>
       <c r="Y3" s="35"/>
       <c r="Z3" s="35"/>
       <c r="AA3" s="34"/>
       <c r="AB3" s="34"/>
       <c r="AC3" s="34"/>
       <c r="AD3" s="60" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="4" spans="1:30" ht="12.95" customHeight="1">
-      <c r="A4" s="104"/>
+      <c r="A4" s="89"/>
       <c r="B4" s="37" t="s">
         <v>21</v>
       </c>
       <c r="C4" s="34" t="s">
         <v>17</v>
       </c>
       <c r="D4" s="34" t="s">
         <v>18</v>
       </c>
       <c r="E4" s="31" t="s">
         <v>18</v>
       </c>
       <c r="F4" s="31" t="s">
         <v>19</v>
       </c>
       <c r="P4" s="35" t="s">
         <v>20</v>
       </c>
       <c r="Q4" s="32"/>
       <c r="T4" s="32" t="s">
         <v>22</v>
       </c>
       <c r="X4" s="31"/>
       <c r="AD4" s="61" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="5" spans="1:30" ht="12.95" customHeight="1">
-      <c r="A5" s="104"/>
+      <c r="A5" s="89"/>
       <c r="B5" s="37" t="s">
         <v>23</v>
       </c>
       <c r="C5" s="34" t="s">
         <v>17</v>
       </c>
       <c r="D5" s="34" t="s">
         <v>18</v>
       </c>
       <c r="E5" s="31" t="s">
         <v>24</v>
       </c>
       <c r="F5" s="31" t="s">
         <v>25</v>
       </c>
       <c r="I5" s="31" t="s">
         <v>26</v>
       </c>
       <c r="J5" s="31" t="s">
         <v>27</v>
       </c>
       <c r="N5" s="31" t="s">
         <v>28</v>
       </c>
       <c r="P5" s="35" t="s">
         <v>20</v>
       </c>
       <c r="Q5" s="32"/>
       <c r="T5" s="32" t="s">
         <v>22</v>
       </c>
       <c r="X5" s="31"/>
       <c r="AD5" s="61" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="6" spans="1:30" ht="12.95" customHeight="1">
-      <c r="A6" s="104"/>
+      <c r="A6" s="89"/>
       <c r="B6" s="37" t="s">
         <v>29</v>
       </c>
       <c r="C6" s="31" t="s">
         <v>17</v>
       </c>
       <c r="D6" s="31" t="s">
         <v>30</v>
       </c>
       <c r="E6" s="31" t="s">
         <v>31</v>
       </c>
       <c r="F6" s="31" t="s">
         <v>25</v>
       </c>
       <c r="I6" s="31" t="s">
         <v>26</v>
       </c>
       <c r="J6" s="31" t="s">
         <v>27</v>
       </c>
       <c r="N6" s="31" t="s">
         <v>28</v>
       </c>
       <c r="P6" s="35" t="s">
         <v>20</v>
       </c>
       <c r="Q6" s="32" t="s">
         <v>32</v>
       </c>
       <c r="X6" s="31"/>
       <c r="AD6" s="61" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="7" spans="1:30" ht="12.95" customHeight="1">
-      <c r="A7" s="104"/>
+      <c r="A7" s="89"/>
       <c r="B7" s="37" t="s">
         <v>33</v>
       </c>
       <c r="C7" s="31" t="s">
         <v>17</v>
       </c>
       <c r="D7" s="31" t="s">
         <v>30</v>
       </c>
       <c r="E7" s="31" t="s">
         <v>34</v>
       </c>
       <c r="F7" s="31" t="s">
         <v>25</v>
       </c>
       <c r="J7" s="31" t="s">
         <v>27</v>
       </c>
       <c r="N7" s="31" t="s">
         <v>35</v>
       </c>
       <c r="P7" s="35" t="s">
         <v>20</v>
       </c>
       <c r="Q7" s="32" t="s">
         <v>32</v>
       </c>
       <c r="X7" s="31"/>
       <c r="AD7" s="61" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="8" spans="1:30" ht="12.95" customHeight="1">
-      <c r="A8" s="104"/>
+      <c r="A8" s="89"/>
       <c r="B8" s="37" t="s">
         <v>36</v>
       </c>
       <c r="C8" s="31" t="s">
         <v>17</v>
       </c>
       <c r="D8" s="31" t="s">
         <v>30</v>
       </c>
       <c r="E8" s="31" t="s">
         <v>34</v>
       </c>
       <c r="F8" s="31" t="s">
         <v>37</v>
       </c>
       <c r="J8" s="31" t="s">
         <v>27</v>
       </c>
       <c r="N8" s="31" t="s">
         <v>35</v>
       </c>
       <c r="P8" s="35" t="s">
         <v>20</v>
       </c>
       <c r="Q8" s="32" t="s">
         <v>32</v>
       </c>
       <c r="X8" s="31"/>
       <c r="AD8" s="61" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="9" spans="1:30" ht="12.95" customHeight="1">
-      <c r="A9" s="104"/>
+      <c r="A9" s="89"/>
       <c r="B9" s="37" t="s">
         <v>38</v>
       </c>
       <c r="C9" s="31" t="s">
         <v>26</v>
       </c>
       <c r="D9" s="31" t="s">
         <v>26</v>
       </c>
       <c r="E9" s="31" t="s">
         <v>34</v>
       </c>
       <c r="F9" s="31" t="s">
         <v>37</v>
       </c>
       <c r="J9" s="31" t="s">
         <v>27</v>
       </c>
       <c r="M9" s="31" t="s">
         <v>39</v>
       </c>
       <c r="N9" s="31" t="s">
         <v>28</v>
       </c>
       <c r="P9" s="85" t="s">
         <v>40</v>
       </c>
       <c r="Q9" s="32" t="s">
         <v>32</v>
       </c>
       <c r="X9" s="31"/>
       <c r="AD9" s="61" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="10" spans="1:30" ht="12.95" customHeight="1" thickTop="1" thickBot="1">
-      <c r="A10" s="104"/>
+      <c r="A10" s="89"/>
       <c r="B10" s="37" t="s">
         <v>41</v>
       </c>
       <c r="C10" s="31" t="s">
         <v>26</v>
       </c>
       <c r="D10" s="31" t="s">
         <v>26</v>
       </c>
       <c r="E10" s="31" t="s">
         <v>42</v>
       </c>
       <c r="M10" s="31" t="s">
         <v>39</v>
       </c>
       <c r="N10" s="31" t="s">
         <v>28</v>
       </c>
       <c r="P10" s="85" t="s">
         <v>40</v>
       </c>
       <c r="AD10" s="61" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="11" spans="1:30" ht="12.95" customHeight="1" thickTop="1" thickBot="1">
-      <c r="A11" s="104"/>
+      <c r="A11" s="89"/>
       <c r="B11" s="37" t="s">
         <v>43</v>
       </c>
       <c r="C11" s="31" t="s">
         <v>26</v>
       </c>
       <c r="D11" s="31" t="s">
         <v>26</v>
       </c>
       <c r="E11" s="31" t="s">
         <v>42</v>
       </c>
       <c r="F11" s="31" t="s">
         <v>44</v>
       </c>
       <c r="V11" s="32" t="s">
         <v>45</v>
       </c>
       <c r="AD11" s="61" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="12" spans="1:30" ht="12.95" customHeight="1">
-      <c r="A12" s="104"/>
+      <c r="A12" s="89"/>
       <c r="B12" s="37" t="s">
         <v>46</v>
       </c>
       <c r="C12" s="31" t="s">
         <v>26</v>
       </c>
       <c r="D12" s="31" t="s">
         <v>26</v>
       </c>
       <c r="E12" s="31" t="s">
         <v>47</v>
       </c>
       <c r="F12" s="31" t="s">
         <v>44</v>
       </c>
       <c r="V12" s="32" t="s">
         <v>48</v>
       </c>
       <c r="AD12" s="61" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="13" spans="1:30" ht="12.95" customHeight="1">
-      <c r="A13" s="104"/>
+      <c r="A13" s="89"/>
       <c r="B13" s="37" t="s">
         <v>49</v>
       </c>
       <c r="C13" s="31" t="s">
         <v>50</v>
       </c>
       <c r="D13" s="31" t="s">
         <v>50</v>
       </c>
       <c r="E13" s="31" t="s">
         <v>47</v>
       </c>
       <c r="F13" s="31" t="s">
         <v>51</v>
       </c>
       <c r="V13" s="32" t="s">
         <v>52</v>
       </c>
       <c r="AD13" s="61" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="14" spans="1:30" ht="12.95" customHeight="1">
-      <c r="A14" s="105"/>
+      <c r="A14" s="90"/>
       <c r="B14" s="53" t="s">
         <v>53</v>
       </c>
       <c r="C14" s="27" t="s">
         <v>50</v>
       </c>
       <c r="D14" s="27" t="s">
         <v>50</v>
       </c>
       <c r="E14" s="27" t="s">
         <v>47</v>
       </c>
       <c r="F14" s="31" t="s">
         <v>51</v>
       </c>
       <c r="G14" s="27"/>
       <c r="H14" s="27"/>
       <c r="I14" s="27"/>
       <c r="J14" s="27"/>
       <c r="K14" s="27" t="s">
         <v>54</v>
       </c>
       <c r="L14" s="27"/>
       <c r="M14" s="27"/>
       <c r="N14" s="27"/>
       <c r="O14" s="27"/>
       <c r="P14" s="27"/>
       <c r="Q14" s="27"/>
       <c r="R14" s="28"/>
       <c r="S14" s="28"/>
       <c r="T14" s="28"/>
       <c r="U14" s="28"/>
       <c r="V14" s="28"/>
       <c r="W14" s="28"/>
       <c r="X14" s="28"/>
       <c r="Y14" s="28"/>
       <c r="Z14" s="28"/>
       <c r="AA14" s="27"/>
       <c r="AB14" s="27"/>
       <c r="AC14" s="27"/>
       <c r="AD14" s="62" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="15" spans="1:30" ht="12.95" customHeight="1">
-      <c r="A15" s="88" t="s">
+      <c r="A15" s="91" t="s">
         <v>55</v>
       </c>
       <c r="B15" s="39" t="s">
         <v>16</v>
       </c>
       <c r="C15" s="34" t="s">
         <v>56</v>
       </c>
       <c r="D15" s="34" t="s">
         <v>18</v>
       </c>
       <c r="E15" s="34" t="s">
         <v>17</v>
       </c>
       <c r="F15" s="34" t="s">
         <v>57</v>
       </c>
       <c r="G15" s="34" t="s">
         <v>58</v>
       </c>
       <c r="H15" s="34"/>
       <c r="I15" s="34"/>
       <c r="J15" s="34" t="s">
         <v>59</v>
       </c>
@@ -2315,293 +2318,300 @@
       <c r="L15" s="34"/>
       <c r="M15" s="34"/>
       <c r="N15" s="34"/>
       <c r="O15" s="34"/>
       <c r="P15" s="35"/>
       <c r="Q15" s="35" t="s">
         <v>60</v>
       </c>
       <c r="R15" s="35"/>
       <c r="S15" s="35"/>
       <c r="T15" s="35"/>
       <c r="U15" s="35"/>
       <c r="V15" s="35"/>
       <c r="W15" s="35"/>
       <c r="X15" s="34"/>
       <c r="Y15" s="35"/>
       <c r="Z15" s="35"/>
       <c r="AA15" s="34"/>
       <c r="AB15" s="34"/>
       <c r="AC15" s="34"/>
       <c r="AD15" s="60" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="16" spans="1:30" ht="12.95" customHeight="1">
-      <c r="A16" s="89"/>
+      <c r="A16" s="92"/>
       <c r="B16" s="40" t="s">
         <v>21</v>
       </c>
       <c r="C16" s="34" t="s">
         <v>56</v>
       </c>
       <c r="D16" s="34" t="s">
         <v>18</v>
       </c>
       <c r="E16" s="31" t="s">
         <v>17</v>
       </c>
       <c r="F16" s="31" t="s">
         <v>57</v>
       </c>
       <c r="G16" s="34" t="s">
         <v>58</v>
       </c>
       <c r="J16" s="34" t="s">
         <v>59</v>
       </c>
       <c r="K16" s="31" t="s">
         <v>59</v>
       </c>
       <c r="P16" s="85" t="s">
         <v>50</v>
       </c>
       <c r="Q16" s="32" t="s">
         <v>60</v>
       </c>
       <c r="T16" s="32" t="s">
         <v>22</v>
       </c>
       <c r="U16" s="32" t="s">
         <v>61</v>
       </c>
       <c r="V16" s="32" t="s">
         <v>62</v>
       </c>
       <c r="X16" s="31"/>
       <c r="AD16" s="61" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="17" spans="1:30" ht="12.95" customHeight="1">
-      <c r="A17" s="89"/>
+      <c r="A17" s="92"/>
       <c r="B17" s="40" t="s">
         <v>23</v>
       </c>
       <c r="C17" s="34" t="s">
         <v>56</v>
       </c>
       <c r="D17" s="34" t="s">
         <v>18</v>
       </c>
       <c r="E17" s="31" t="s">
         <v>17</v>
       </c>
       <c r="F17" s="31" t="s">
         <v>57</v>
       </c>
       <c r="G17" s="34" t="s">
         <v>58</v>
       </c>
       <c r="J17" s="31" t="s">
         <v>27</v>
       </c>
       <c r="N17" s="31" t="s">
         <v>63</v>
       </c>
       <c r="P17" s="85" t="s">
         <v>50</v>
       </c>
       <c r="Q17" s="32" t="s">
         <v>60</v>
       </c>
       <c r="T17" s="32" t="s">
         <v>22</v>
       </c>
       <c r="U17" s="32" t="s">
         <v>61</v>
       </c>
       <c r="V17" s="32" t="s">
         <v>62</v>
       </c>
       <c r="X17" s="31"/>
       <c r="AD17" s="61" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="18" spans="1:30" ht="12.95" customHeight="1">
-      <c r="A18" s="89"/>
+      <c r="A18" s="92"/>
       <c r="B18" s="40" t="s">
         <v>29</v>
       </c>
       <c r="C18" s="31" t="s">
         <v>64</v>
       </c>
       <c r="D18" s="31" t="s">
         <v>30</v>
       </c>
       <c r="E18" s="31" t="s">
         <v>31</v>
       </c>
       <c r="J18" s="31" t="s">
         <v>27</v>
       </c>
       <c r="K18" s="31" t="s">
         <v>144</v>
       </c>
       <c r="N18" s="31" t="s">
         <v>63</v>
       </c>
       <c r="P18" s="85" t="s">
         <v>50</v>
       </c>
       <c r="Q18" s="85" t="s">
         <v>50</v>
+      </c>
+      <c r="R18" s="32" t="s">
+        <v>20</v>
       </c>
       <c r="U18" s="32" t="s">
         <v>61</v>
       </c>
       <c r="V18" s="32" t="s">
         <v>65</v>
       </c>
       <c r="X18" s="31"/>
       <c r="AD18" s="61" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="19" spans="1:30" s="1" customFormat="1" ht="12.95" customHeight="1">
-      <c r="A19" s="89"/>
+      <c r="A19" s="92"/>
       <c r="B19" s="40" t="s">
         <v>33</v>
       </c>
       <c r="C19" s="31" t="s">
         <v>64</v>
       </c>
       <c r="D19" s="31" t="s">
         <v>30</v>
       </c>
       <c r="E19" s="31" t="s">
         <v>31</v>
       </c>
       <c r="F19" s="1" t="s">
         <v>66</v>
       </c>
       <c r="G19" s="31"/>
       <c r="H19" s="31"/>
       <c r="I19" s="31"/>
       <c r="J19" s="31" t="s">
         <v>27</v>
       </c>
       <c r="K19" s="31" t="s">
         <v>144</v>
       </c>
       <c r="L19" s="31"/>
       <c r="M19" s="31"/>
       <c r="N19" s="31"/>
       <c r="O19" s="31"/>
       <c r="P19" s="85" t="s">
         <v>50</v>
       </c>
       <c r="Q19" s="85" t="s">
         <v>50</v>
       </c>
-      <c r="R19" s="32"/>
+      <c r="R19" s="32" t="s">
+        <v>20</v>
+      </c>
       <c r="S19" s="32"/>
       <c r="T19" s="32"/>
       <c r="U19" s="32" t="s">
         <v>61</v>
       </c>
       <c r="V19" s="32" t="s">
         <v>65</v>
       </c>
       <c r="W19" s="32"/>
       <c r="X19" s="31"/>
       <c r="Y19" s="32"/>
       <c r="Z19" s="32"/>
       <c r="AA19" s="31"/>
       <c r="AB19" s="31"/>
       <c r="AC19" s="31"/>
       <c r="AD19" s="61" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="20" spans="1:30" s="1" customFormat="1" ht="12.95" customHeight="1">
-      <c r="A20" s="89"/>
+      <c r="A20" s="92"/>
       <c r="B20" s="40" t="s">
         <v>36</v>
       </c>
       <c r="C20" s="31" t="s">
         <v>64</v>
       </c>
       <c r="D20" s="31" t="s">
         <v>30</v>
       </c>
       <c r="E20" s="31" t="s">
         <v>34</v>
       </c>
       <c r="F20" s="1" t="s">
         <v>66</v>
       </c>
       <c r="G20" s="31"/>
       <c r="H20" s="31"/>
       <c r="I20" s="31"/>
       <c r="J20" s="31" t="s">
         <v>27</v>
       </c>
       <c r="K20" s="31" t="s">
         <v>144</v>
       </c>
       <c r="L20" s="31"/>
       <c r="M20" s="31"/>
       <c r="N20" s="31"/>
       <c r="O20" s="31"/>
       <c r="P20" s="85" t="s">
         <v>50</v>
       </c>
       <c r="Q20" s="85" t="s">
         <v>50</v>
       </c>
-      <c r="R20" s="32"/>
+      <c r="R20" s="32" t="s">
+        <v>20</v>
+      </c>
       <c r="S20" s="32"/>
       <c r="T20" s="32"/>
       <c r="U20" s="32"/>
       <c r="V20" s="32" t="s">
         <v>67</v>
       </c>
       <c r="W20" s="32"/>
       <c r="X20" s="31"/>
       <c r="Y20" s="32"/>
       <c r="Z20" s="32"/>
       <c r="AA20" s="31"/>
       <c r="AB20" s="31"/>
       <c r="AC20" s="31"/>
       <c r="AD20" s="61" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="21" spans="1:30" s="1" customFormat="1" ht="12.95" customHeight="1">
-      <c r="A21" s="89"/>
+      <c r="A21" s="92"/>
       <c r="B21" s="40" t="s">
         <v>38</v>
       </c>
       <c r="C21" s="31" t="s">
         <v>26</v>
       </c>
       <c r="D21" s="31" t="s">
         <v>26</v>
       </c>
       <c r="E21" s="31" t="s">
         <v>34</v>
       </c>
       <c r="G21" s="31"/>
       <c r="H21" s="31"/>
       <c r="I21" s="31" t="s">
         <v>26</v>
       </c>
       <c r="J21" s="31" t="s">
         <v>27</v>
       </c>
       <c r="K21" s="31" t="s">
         <v>68</v>
       </c>
       <c r="L21" s="31"/>
       <c r="M21" s="31"/>
@@ -2610,2174 +2620,2180 @@
       <c r="P21" s="85" t="s">
         <v>50</v>
       </c>
       <c r="Q21" s="85" t="s">
         <v>50</v>
       </c>
       <c r="R21" s="32"/>
       <c r="S21" s="32"/>
       <c r="T21" s="32"/>
       <c r="U21" s="32"/>
       <c r="V21" s="32" t="s">
         <v>67</v>
       </c>
       <c r="W21" s="32"/>
       <c r="X21" s="31"/>
       <c r="Y21" s="32"/>
       <c r="Z21" s="32"/>
       <c r="AA21" s="31"/>
       <c r="AB21" s="31"/>
       <c r="AC21" s="31"/>
       <c r="AD21" s="61" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="22" spans="1:30" ht="12.95" customHeight="1">
-      <c r="A22" s="89"/>
+      <c r="A22" s="92"/>
       <c r="B22" s="40" t="s">
         <v>41</v>
       </c>
       <c r="C22" s="31" t="s">
         <v>26</v>
       </c>
       <c r="D22" s="31" t="s">
         <v>26</v>
       </c>
       <c r="E22" s="31" t="s">
         <v>34</v>
       </c>
       <c r="I22" s="31" t="s">
         <v>26</v>
       </c>
       <c r="J22" s="31" t="s">
         <v>27</v>
       </c>
       <c r="K22" s="31" t="s">
         <v>68</v>
       </c>
       <c r="P22" s="85" t="s">
         <v>50</v>
       </c>
       <c r="Q22" s="85" t="s">
         <v>50</v>
       </c>
       <c r="V22" s="32" t="s">
         <v>67</v>
       </c>
       <c r="AD22" s="61" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="23" spans="1:30" ht="12.95" customHeight="1">
-      <c r="A23" s="89"/>
+      <c r="A23" s="92"/>
       <c r="B23" s="40" t="s">
         <v>43</v>
       </c>
       <c r="C23" s="31" t="s">
         <v>26</v>
       </c>
       <c r="D23" s="31" t="s">
         <v>26</v>
       </c>
       <c r="F23" s="31" t="s">
         <v>44</v>
       </c>
       <c r="P23" s="31" t="s">
         <v>50</v>
       </c>
       <c r="Q23" s="31" t="s">
         <v>50</v>
       </c>
       <c r="AD23" s="61" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="24" spans="1:30" ht="12.95" customHeight="1">
-      <c r="A24" s="89"/>
+      <c r="A24" s="92"/>
       <c r="B24" s="40" t="s">
         <v>46</v>
       </c>
       <c r="C24" s="47" t="s">
         <v>69</v>
       </c>
       <c r="D24" s="47" t="s">
         <v>69</v>
       </c>
       <c r="E24" s="31" t="s">
         <v>47</v>
       </c>
       <c r="F24" s="31" t="s">
         <v>44</v>
       </c>
       <c r="N24" s="31" t="s">
         <v>63</v>
       </c>
       <c r="AA24" s="32"/>
       <c r="AD24" s="61" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="25" spans="1:30" ht="12.95" customHeight="1">
-      <c r="A25" s="89"/>
+      <c r="A25" s="92"/>
       <c r="B25" s="40" t="s">
         <v>49</v>
       </c>
       <c r="C25" s="47" t="s">
         <v>69</v>
       </c>
       <c r="D25" s="47" t="s">
         <v>69</v>
       </c>
       <c r="E25" s="31" t="s">
         <v>47</v>
       </c>
       <c r="N25" s="31" t="s">
         <v>63</v>
       </c>
       <c r="AA25" s="32"/>
       <c r="AD25" s="61" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="26" spans="1:30" ht="12.95" customHeight="1">
-      <c r="A26" s="90"/>
+      <c r="A26" s="93"/>
       <c r="B26" s="54" t="s">
         <v>53</v>
       </c>
       <c r="C26" s="47" t="s">
         <v>69</v>
       </c>
       <c r="D26" s="47" t="s">
         <v>69</v>
       </c>
       <c r="E26" s="27" t="s">
         <v>47</v>
       </c>
       <c r="F26" s="27"/>
       <c r="G26" s="27"/>
       <c r="H26" s="27"/>
       <c r="I26" s="27"/>
       <c r="J26" s="27"/>
       <c r="K26" s="27"/>
       <c r="L26" s="27"/>
       <c r="M26" s="27"/>
       <c r="N26" s="27"/>
       <c r="O26" s="27"/>
       <c r="P26" s="27"/>
       <c r="Q26" s="27"/>
       <c r="R26" s="28"/>
       <c r="S26" s="28"/>
       <c r="T26" s="28"/>
       <c r="U26" s="28"/>
       <c r="V26" s="28"/>
       <c r="W26" s="28"/>
       <c r="X26" s="28"/>
       <c r="Y26" s="28"/>
       <c r="Z26" s="28"/>
       <c r="AA26" s="27"/>
       <c r="AB26" s="27"/>
       <c r="AC26" s="27"/>
       <c r="AD26" s="62" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="27" spans="1:30" ht="12.95" customHeight="1">
-      <c r="A27" s="88" t="s">
+      <c r="A27" s="91" t="s">
         <v>70</v>
       </c>
       <c r="B27" s="38" t="s">
         <v>16</v>
       </c>
       <c r="C27" s="34" t="s">
         <v>71</v>
       </c>
       <c r="D27" s="34" t="s">
         <v>60</v>
       </c>
       <c r="E27" s="34" t="s">
         <v>47</v>
       </c>
       <c r="F27" s="34"/>
       <c r="G27" s="34"/>
       <c r="H27" s="34"/>
       <c r="I27" s="34"/>
       <c r="J27" s="34"/>
       <c r="K27" s="34"/>
       <c r="L27" s="34"/>
       <c r="M27" s="34"/>
       <c r="N27" s="34"/>
       <c r="O27" s="35"/>
       <c r="P27" s="35"/>
       <c r="Q27" s="35" t="s">
         <v>30</v>
       </c>
       <c r="R27" s="35"/>
       <c r="S27" s="35"/>
       <c r="T27" s="35"/>
       <c r="U27" s="35"/>
       <c r="V27" s="32" t="s">
         <v>72</v>
       </c>
       <c r="W27" s="34"/>
       <c r="X27" s="35"/>
       <c r="Y27" s="34"/>
       <c r="Z27" s="34"/>
       <c r="AA27" s="34"/>
       <c r="AB27" s="34"/>
       <c r="AC27" s="60"/>
       <c r="AD27" s="60" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="28" spans="1:30" ht="12.95" customHeight="1">
-      <c r="A28" s="89"/>
+      <c r="A28" s="92"/>
       <c r="B28" s="37" t="s">
         <v>21</v>
       </c>
       <c r="C28" s="31" t="s">
         <v>71</v>
       </c>
       <c r="D28" s="31" t="s">
         <v>60</v>
       </c>
       <c r="E28" s="31" t="s">
         <v>47</v>
       </c>
       <c r="F28" s="31" t="s">
         <v>73</v>
       </c>
       <c r="I28" s="31" t="s">
         <v>74</v>
       </c>
       <c r="P28" s="85" t="s">
         <v>50</v>
       </c>
       <c r="Q28" s="32" t="s">
         <v>30</v>
       </c>
       <c r="V28" s="32" t="s">
         <v>72</v>
       </c>
       <c r="W28" s="31"/>
       <c r="Y28" s="31"/>
       <c r="Z28" s="31"/>
       <c r="AA28" s="31" t="s">
         <v>75</v>
       </c>
       <c r="AC28" s="61"/>
       <c r="AD28" s="61" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="29" spans="1:30" ht="12.95" customHeight="1">
-      <c r="A29" s="89"/>
+      <c r="A29" s="92"/>
       <c r="B29" s="37" t="s">
         <v>23</v>
       </c>
       <c r="C29" s="31" t="s">
         <v>71</v>
       </c>
       <c r="D29" s="31" t="s">
         <v>60</v>
       </c>
       <c r="E29" s="31" t="s">
         <v>47</v>
       </c>
       <c r="F29" s="31" t="s">
         <v>73</v>
       </c>
       <c r="I29" s="31" t="s">
         <v>74</v>
       </c>
       <c r="J29" s="31" t="s">
         <v>76</v>
       </c>
       <c r="P29" s="85" t="s">
         <v>50</v>
       </c>
       <c r="Q29" s="32" t="s">
         <v>30</v>
       </c>
       <c r="V29" s="32" t="s">
         <v>75</v>
       </c>
       <c r="W29" s="31"/>
       <c r="Y29" s="31"/>
       <c r="Z29" s="31"/>
       <c r="AC29" s="61"/>
       <c r="AD29" s="61" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="30" spans="1:30" ht="12.95" customHeight="1">
-      <c r="A30" s="89"/>
+      <c r="A30" s="92"/>
       <c r="B30" s="37" t="s">
         <v>29</v>
       </c>
       <c r="C30" s="31" t="s">
         <v>71</v>
       </c>
       <c r="D30" s="35" t="s">
         <v>20</v>
+      </c>
+      <c r="E30" s="31" t="s">
+        <v>145</v>
       </c>
       <c r="F30" s="31" t="s">
         <v>73</v>
       </c>
       <c r="I30" s="31" t="s">
         <v>74</v>
       </c>
       <c r="J30" s="31" t="s">
         <v>76</v>
       </c>
       <c r="P30" s="32" t="s">
         <v>77</v>
       </c>
       <c r="Q30" s="85" t="s">
         <v>50</v>
       </c>
       <c r="V30" s="32" t="s">
         <v>75</v>
       </c>
       <c r="W30" s="31"/>
       <c r="Y30" s="31"/>
       <c r="Z30" s="31" t="s">
         <v>78</v>
       </c>
       <c r="AC30" s="61"/>
       <c r="AD30" s="61" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="31" spans="1:30" ht="12.95" customHeight="1">
-      <c r="A31" s="89"/>
+      <c r="A31" s="92"/>
       <c r="B31" s="37" t="s">
         <v>33</v>
       </c>
       <c r="C31" s="31" t="s">
         <v>71</v>
       </c>
       <c r="D31" s="35" t="s">
         <v>20</v>
+      </c>
+      <c r="E31" s="31" t="s">
+        <v>145</v>
       </c>
       <c r="F31" s="31" t="s">
         <v>79</v>
       </c>
       <c r="I31" s="31" t="s">
         <v>74</v>
       </c>
       <c r="K31" s="31" t="s">
         <v>76</v>
       </c>
       <c r="P31" s="32" t="s">
         <v>77</v>
       </c>
       <c r="Q31" s="85" t="s">
         <v>50</v>
       </c>
       <c r="R31" s="32" t="s">
         <v>80</v>
       </c>
       <c r="V31" s="32" t="s">
         <v>81</v>
       </c>
       <c r="X31" s="31"/>
       <c r="Z31" s="32" t="s">
         <v>78</v>
       </c>
       <c r="AD31" s="61" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="32" spans="1:30" ht="12.95" customHeight="1">
-      <c r="A32" s="89"/>
+      <c r="A32" s="92"/>
       <c r="B32" s="40" t="s">
         <v>36</v>
       </c>
       <c r="C32" s="31" t="s">
         <v>71</v>
       </c>
       <c r="D32" s="35" t="s">
         <v>20</v>
       </c>
       <c r="E32" s="31" t="s">
         <v>82</v>
       </c>
       <c r="F32" s="31" t="s">
         <v>79</v>
       </c>
       <c r="P32" s="32" t="s">
         <v>77</v>
       </c>
       <c r="Q32" s="85" t="s">
         <v>50</v>
       </c>
       <c r="R32" s="32" t="s">
         <v>80</v>
       </c>
       <c r="V32" s="32" t="s">
         <v>81</v>
       </c>
       <c r="X32" s="31"/>
       <c r="Z32" s="32" t="s">
         <v>78</v>
       </c>
       <c r="AD32" s="61" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="33" spans="1:31" ht="12.95" customHeight="1">
-      <c r="A33" s="89"/>
+      <c r="A33" s="92"/>
       <c r="B33" s="37" t="s">
         <v>38</v>
       </c>
       <c r="C33" s="31" t="s">
         <v>83</v>
       </c>
       <c r="D33" s="35" t="s">
         <v>20</v>
       </c>
       <c r="E33" s="31" t="s">
         <v>82</v>
       </c>
       <c r="F33" s="31" t="s">
         <v>84</v>
       </c>
       <c r="N33" s="31" t="s">
         <v>85</v>
       </c>
       <c r="P33" s="85" t="s">
         <v>50</v>
       </c>
       <c r="Q33" s="85" t="s">
         <v>50</v>
       </c>
       <c r="V33" s="32" t="s">
         <v>86</v>
       </c>
       <c r="X33" s="31"/>
       <c r="Z33" s="32" t="s">
         <v>78</v>
       </c>
       <c r="AD33" s="61" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="34" spans="1:31" ht="12.95" customHeight="1">
-      <c r="A34" s="89"/>
+      <c r="A34" s="92"/>
       <c r="B34" s="37" t="s">
         <v>41</v>
       </c>
       <c r="C34" s="31" t="s">
         <v>83</v>
       </c>
       <c r="D34" s="35" t="s">
         <v>20</v>
       </c>
       <c r="E34" s="31" t="s">
         <v>82</v>
       </c>
       <c r="F34" s="31" t="s">
         <v>84</v>
       </c>
       <c r="N34" s="31" t="s">
         <v>85</v>
       </c>
       <c r="P34" s="85" t="s">
         <v>50</v>
       </c>
       <c r="Q34" s="85" t="s">
         <v>50</v>
       </c>
       <c r="V34" s="32" t="s">
         <v>86</v>
       </c>
       <c r="AD34" s="61" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="35" spans="1:31" ht="12.95" customHeight="1">
-      <c r="A35" s="89"/>
+      <c r="A35" s="92"/>
       <c r="B35" s="37" t="s">
         <v>43</v>
       </c>
       <c r="C35" s="31" t="s">
         <v>83</v>
       </c>
       <c r="D35" s="35" t="s">
         <v>20</v>
       </c>
       <c r="E35" s="31" t="s">
         <v>26</v>
       </c>
       <c r="P35" s="85" t="s">
         <v>50</v>
       </c>
       <c r="Q35" s="85" t="s">
         <v>50</v>
       </c>
       <c r="U35" s="32" t="s">
         <v>87</v>
       </c>
       <c r="V35" s="32" t="s">
         <v>88</v>
       </c>
       <c r="AA35" s="31" t="s">
         <v>89</v>
       </c>
       <c r="AD35" s="61" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="36" spans="1:31" ht="12.95" customHeight="1">
-      <c r="A36" s="89"/>
+      <c r="A36" s="92"/>
       <c r="B36" s="37" t="s">
         <v>46</v>
       </c>
       <c r="C36" s="71" t="s">
         <v>90</v>
       </c>
       <c r="D36" s="71" t="s">
         <v>90</v>
       </c>
       <c r="E36" s="31" t="s">
         <v>26</v>
       </c>
       <c r="F36" s="87" t="s">
         <v>91</v>
       </c>
       <c r="G36" s="71" t="s">
         <v>92</v>
       </c>
       <c r="U36" s="32" t="s">
         <v>87</v>
       </c>
       <c r="V36" s="32" t="s">
         <v>88</v>
       </c>
       <c r="AA36" s="31" t="s">
         <v>89</v>
       </c>
       <c r="AD36" s="61" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="37" spans="1:31" ht="12.95" customHeight="1">
-      <c r="A37" s="89"/>
+      <c r="A37" s="92"/>
       <c r="B37" s="37" t="s">
         <v>49</v>
       </c>
       <c r="C37" s="31" t="s">
         <v>90</v>
       </c>
       <c r="D37" s="31" t="s">
         <v>90</v>
       </c>
       <c r="E37" s="31" t="s">
         <v>26</v>
       </c>
       <c r="F37" s="87" t="s">
         <v>91</v>
       </c>
       <c r="G37" s="31" t="s">
         <v>93</v>
       </c>
       <c r="M37" s="31" t="s">
         <v>94</v>
       </c>
       <c r="U37" s="32" t="s">
         <v>87</v>
       </c>
       <c r="V37" s="32" t="s">
         <v>81</v>
       </c>
       <c r="AD37" s="61" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="38" spans="1:31" ht="12.95" customHeight="1">
-      <c r="A38" s="94"/>
+      <c r="A38" s="97"/>
       <c r="B38" s="72" t="s">
         <v>53</v>
       </c>
       <c r="C38" s="71" t="s">
         <v>90</v>
       </c>
       <c r="D38" s="71" t="s">
         <v>90</v>
       </c>
       <c r="E38" s="31" t="s">
         <v>26</v>
       </c>
       <c r="F38" s="86" t="s">
         <v>91</v>
       </c>
       <c r="G38" s="71" t="s">
         <v>93</v>
       </c>
       <c r="H38" s="71"/>
       <c r="I38" s="71"/>
       <c r="J38" s="71"/>
       <c r="K38" s="71"/>
       <c r="L38" s="71"/>
       <c r="M38" s="71"/>
       <c r="N38" s="71"/>
       <c r="O38" s="71"/>
       <c r="P38" s="71"/>
       <c r="Q38" s="71"/>
       <c r="R38" s="74"/>
       <c r="S38" s="74"/>
       <c r="T38" s="74"/>
       <c r="U38" s="74"/>
       <c r="V38" s="74" t="s">
         <v>81</v>
       </c>
       <c r="W38" s="74"/>
       <c r="X38" s="74"/>
       <c r="Y38" s="74"/>
       <c r="Z38" s="74"/>
       <c r="AA38" s="71"/>
       <c r="AB38" s="71"/>
       <c r="AC38" s="71"/>
       <c r="AD38" s="75" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="39" spans="1:31" ht="12.95" customHeight="1">
-      <c r="A39" s="88" t="s">
+      <c r="A39" s="91" t="s">
         <v>95</v>
       </c>
       <c r="B39" s="38" t="s">
         <v>16</v>
       </c>
       <c r="C39" s="34" t="s">
         <v>96</v>
       </c>
       <c r="D39" s="34" t="s">
         <v>97</v>
       </c>
       <c r="E39" s="34" t="s">
         <v>98</v>
       </c>
       <c r="F39" s="34"/>
       <c r="G39" s="34"/>
       <c r="H39" s="34"/>
       <c r="I39" s="34"/>
       <c r="J39" s="34"/>
       <c r="K39" s="34"/>
       <c r="L39" s="34"/>
       <c r="M39" s="34"/>
       <c r="N39" s="34"/>
       <c r="O39" s="34"/>
       <c r="P39" s="35"/>
       <c r="Q39" s="35" t="s">
         <v>99</v>
       </c>
       <c r="R39" s="35"/>
       <c r="S39" s="35"/>
       <c r="T39" s="35"/>
       <c r="U39" s="35"/>
       <c r="V39" s="35"/>
       <c r="W39" s="35"/>
       <c r="X39" s="34"/>
       <c r="Y39" s="35"/>
       <c r="Z39" s="35"/>
       <c r="AA39" s="34"/>
       <c r="AB39" s="34"/>
       <c r="AC39" s="34"/>
       <c r="AD39" s="38" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="40" spans="1:31" ht="12.95" customHeight="1">
-      <c r="A40" s="89"/>
+      <c r="A40" s="92"/>
       <c r="B40" s="37" t="s">
         <v>21</v>
       </c>
       <c r="C40" s="34" t="s">
         <v>96</v>
       </c>
       <c r="D40" s="31" t="s">
         <v>97</v>
       </c>
       <c r="E40" s="34" t="s">
         <v>98</v>
       </c>
       <c r="Q40" s="35" t="s">
         <v>99</v>
       </c>
       <c r="T40" s="32" t="s">
         <v>100</v>
       </c>
       <c r="V40" s="32" t="s">
         <v>81</v>
       </c>
       <c r="X40" s="31"/>
       <c r="AA40" s="31" t="s">
         <v>89</v>
       </c>
       <c r="AD40" s="37" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="41" spans="1:31" ht="12.95" customHeight="1">
-      <c r="A41" s="89"/>
+      <c r="A41" s="92"/>
       <c r="B41" s="37" t="s">
         <v>23</v>
       </c>
       <c r="C41" s="31" t="s">
         <v>96</v>
       </c>
       <c r="D41" s="31" t="s">
         <v>97</v>
       </c>
       <c r="E41" s="31" t="s">
         <v>101</v>
       </c>
       <c r="J41" s="31" t="s">
         <v>102</v>
       </c>
       <c r="M41" s="31" t="s">
         <v>103</v>
       </c>
       <c r="Q41" s="35" t="s">
         <v>99</v>
       </c>
       <c r="T41" s="32" t="s">
         <v>100</v>
       </c>
       <c r="U41" s="32" t="s">
         <v>104</v>
       </c>
       <c r="V41" s="32" t="s">
         <v>81</v>
       </c>
       <c r="X41" s="31"/>
       <c r="AA41" s="31" t="s">
         <v>89</v>
       </c>
       <c r="AD41" s="37" t="s">
         <v>23</v>
       </c>
       <c r="AE41" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="42" spans="1:31" ht="17.25" customHeight="1">
-      <c r="A42" s="89"/>
+      <c r="A42" s="92"/>
       <c r="B42" s="37" t="s">
         <v>29</v>
       </c>
       <c r="D42" s="31" t="s">
         <v>106</v>
       </c>
       <c r="E42" s="31" t="s">
         <v>101</v>
       </c>
       <c r="F42" s="31" t="s">
         <v>107</v>
       </c>
       <c r="J42" s="31" t="s">
         <v>102</v>
       </c>
       <c r="M42" s="27" t="s">
         <v>103</v>
       </c>
       <c r="P42" s="32"/>
       <c r="Q42" s="32" t="s">
         <v>91</v>
       </c>
       <c r="T42" s="32" t="s">
         <v>100</v>
       </c>
       <c r="U42" s="32" t="s">
         <v>104</v>
       </c>
       <c r="V42" s="32" t="s">
         <v>81</v>
       </c>
       <c r="X42" s="31"/>
       <c r="AD42" s="37" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="43" spans="1:31" ht="12.95" customHeight="1">
-      <c r="A43" s="89"/>
+      <c r="A43" s="92"/>
       <c r="B43" s="37" t="s">
         <v>33</v>
       </c>
       <c r="C43" s="31" t="s">
         <v>108</v>
       </c>
       <c r="D43" s="31" t="s">
         <v>106</v>
       </c>
       <c r="E43" s="31" t="s">
         <v>93</v>
       </c>
       <c r="F43" s="31" t="s">
         <v>107</v>
       </c>
       <c r="P43" s="32"/>
       <c r="Q43" s="32" t="s">
         <v>91</v>
       </c>
       <c r="U43" s="32" t="s">
         <v>104</v>
       </c>
       <c r="V43" s="32" t="s">
         <v>81</v>
       </c>
       <c r="X43" s="31"/>
       <c r="AB43" s="31" t="s">
         <v>109</v>
       </c>
       <c r="AD43" s="37" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="44" spans="1:31" ht="12.95" customHeight="1">
-      <c r="A44" s="89"/>
+      <c r="A44" s="92"/>
       <c r="B44" s="37" t="s">
         <v>36</v>
       </c>
       <c r="C44" s="31" t="s">
         <v>108</v>
       </c>
       <c r="D44" s="31" t="s">
         <v>106</v>
       </c>
       <c r="E44" s="31" t="s">
         <v>93</v>
       </c>
       <c r="P44" s="32"/>
       <c r="Q44" s="32" t="s">
         <v>91</v>
       </c>
       <c r="U44" s="32" t="s">
         <v>104</v>
       </c>
       <c r="X44" s="31"/>
       <c r="AB44" s="31" t="str">
         <f>AB43</f>
         <v>L. Stefan</v>
       </c>
       <c r="AD44" s="37" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="45" spans="1:31" ht="12.95" customHeight="1">
-      <c r="A45" s="89"/>
+      <c r="A45" s="92"/>
       <c r="B45" s="37" t="s">
         <v>38</v>
       </c>
       <c r="C45" s="31" t="s">
         <v>108</v>
       </c>
       <c r="D45" s="31" t="s">
         <v>110</v>
       </c>
       <c r="E45" s="31" t="s">
         <v>93</v>
       </c>
       <c r="P45" s="32"/>
       <c r="Q45" s="32" t="s">
         <v>91</v>
       </c>
       <c r="X45" s="31"/>
       <c r="AB45" s="31" t="str">
         <f>AB44</f>
         <v>L. Stefan</v>
       </c>
       <c r="AD45" s="37" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="46" spans="1:31" ht="12.95" customHeight="1">
-      <c r="A46" s="89"/>
+      <c r="A46" s="92"/>
       <c r="B46" s="40" t="s">
         <v>36</v>
       </c>
       <c r="C46" s="31" t="s">
         <v>108</v>
       </c>
       <c r="D46" s="31" t="s">
         <v>110</v>
       </c>
       <c r="P46" s="32"/>
       <c r="Q46" s="32"/>
       <c r="X46" s="31"/>
       <c r="AD46" s="40" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="47" spans="1:31" ht="12.95" customHeight="1">
-      <c r="A47" s="89"/>
+      <c r="A47" s="92"/>
       <c r="B47" s="37" t="s">
         <v>41</v>
       </c>
       <c r="C47" s="31" t="s">
         <v>111</v>
       </c>
       <c r="D47" s="31" t="s">
         <v>110</v>
       </c>
       <c r="G47" s="31" t="s">
         <v>96</v>
       </c>
       <c r="N47" s="31" t="s">
         <v>112</v>
       </c>
       <c r="P47" s="32"/>
       <c r="Q47" s="32" t="s">
         <v>91</v>
       </c>
       <c r="AD47" s="37" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="48" spans="1:31" ht="12.95" customHeight="1">
-      <c r="A48" s="89"/>
+      <c r="A48" s="92"/>
       <c r="B48" s="37" t="s">
         <v>43</v>
       </c>
       <c r="C48" s="31" t="s">
         <v>111</v>
       </c>
       <c r="D48" s="31" t="s">
         <v>110</v>
       </c>
       <c r="G48" s="31" t="s">
         <v>96</v>
       </c>
       <c r="N48" s="31" t="s">
         <v>112</v>
       </c>
       <c r="P48" s="32"/>
       <c r="Q48" s="32" t="s">
         <v>91</v>
       </c>
       <c r="AD48" s="37" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="49" spans="1:30" ht="12.95" customHeight="1">
-      <c r="A49" s="89"/>
+      <c r="A49" s="92"/>
       <c r="B49" s="37" t="s">
         <v>46</v>
       </c>
       <c r="C49" s="31" t="s">
         <v>111</v>
       </c>
       <c r="D49" s="31" t="s">
         <v>113</v>
       </c>
       <c r="G49" s="71" t="s">
         <v>96</v>
       </c>
       <c r="AD49" s="37" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="50" spans="1:30" ht="12.95" customHeight="1">
-      <c r="A50" s="89"/>
+      <c r="A50" s="92"/>
       <c r="B50" s="37" t="s">
         <v>49</v>
       </c>
       <c r="C50" s="31" t="s">
         <v>111</v>
       </c>
       <c r="D50" s="31" t="s">
         <v>113</v>
       </c>
       <c r="G50" s="31" t="s">
         <v>96</v>
       </c>
       <c r="N50" s="31" t="s">
         <v>103</v>
       </c>
       <c r="AD50" s="37" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="51" spans="1:30" ht="12.95" customHeight="1">
-      <c r="A51" s="90"/>
+      <c r="A51" s="93"/>
       <c r="B51" s="53" t="s">
         <v>53</v>
       </c>
       <c r="C51" s="31" t="s">
         <v>111</v>
       </c>
       <c r="D51" s="31" t="s">
         <v>113</v>
       </c>
       <c r="E51" s="31" t="s">
         <v>114</v>
       </c>
       <c r="F51" s="27"/>
       <c r="G51" s="27" t="s">
         <v>96</v>
       </c>
       <c r="H51" s="27"/>
       <c r="I51" s="27"/>
       <c r="J51" s="27"/>
       <c r="K51" s="27"/>
       <c r="L51" s="27"/>
       <c r="M51" s="27"/>
       <c r="N51" s="27" t="s">
         <v>103</v>
       </c>
       <c r="O51" s="27"/>
       <c r="P51" s="27"/>
       <c r="Q51" s="27"/>
       <c r="R51" s="28"/>
       <c r="S51" s="28"/>
       <c r="T51" s="28"/>
       <c r="U51" s="28"/>
       <c r="V51" s="28"/>
       <c r="W51" s="28"/>
       <c r="X51" s="28"/>
       <c r="Y51" s="28"/>
       <c r="Z51" s="28"/>
       <c r="AA51" s="27"/>
       <c r="AB51" s="27"/>
       <c r="AC51" s="27"/>
       <c r="AD51" s="53" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="52" spans="1:30" ht="12.95" customHeight="1">
-      <c r="A52" s="89" t="s">
+      <c r="A52" s="92" t="s">
         <v>115</v>
       </c>
       <c r="B52" s="76" t="s">
         <v>16</v>
       </c>
       <c r="C52" s="29"/>
       <c r="D52" s="29" t="s">
         <v>116</v>
       </c>
       <c r="F52" s="29"/>
       <c r="G52" s="29"/>
       <c r="H52" s="29"/>
       <c r="I52" s="29"/>
       <c r="J52" s="29"/>
       <c r="K52" s="29"/>
       <c r="L52" s="29"/>
       <c r="M52" s="29"/>
       <c r="N52" s="29"/>
       <c r="O52" s="29"/>
       <c r="P52" s="30"/>
       <c r="Q52" s="30"/>
       <c r="R52" s="30"/>
       <c r="S52" s="30"/>
       <c r="T52" s="30"/>
       <c r="U52" s="30"/>
       <c r="V52" s="30"/>
       <c r="W52" s="30"/>
       <c r="X52" s="29"/>
       <c r="Y52" s="30"/>
       <c r="Z52" s="30"/>
       <c r="AA52" s="29"/>
       <c r="AB52" s="29" t="s">
         <v>117</v>
       </c>
       <c r="AC52" s="29"/>
       <c r="AD52" s="77" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="53" spans="1:30" ht="12.75" customHeight="1">
-      <c r="A53" s="89"/>
+      <c r="A53" s="92"/>
       <c r="B53" s="37" t="s">
         <v>21</v>
       </c>
       <c r="C53" s="31" t="s">
         <v>118</v>
       </c>
       <c r="D53" s="31" t="s">
         <v>116</v>
       </c>
       <c r="P53" s="32"/>
       <c r="Q53" s="32"/>
       <c r="U53" s="32" t="s">
         <v>119</v>
       </c>
       <c r="X53" s="31"/>
       <c r="AB53" s="31" t="str">
         <f>AB52</f>
         <v>L.Stefan</v>
       </c>
       <c r="AD53" s="61" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="54" spans="1:30" ht="12.95" customHeight="1">
-      <c r="A54" s="89"/>
+      <c r="A54" s="92"/>
       <c r="B54" s="37" t="s">
         <v>23</v>
       </c>
       <c r="C54" s="31" t="s">
         <v>118</v>
       </c>
       <c r="D54" s="31" t="s">
         <v>120</v>
       </c>
       <c r="P54" s="32" t="s">
         <v>121</v>
       </c>
       <c r="Q54" s="32"/>
       <c r="U54" s="32" t="s">
         <v>119</v>
       </c>
       <c r="X54" s="31"/>
       <c r="Y54" s="32" t="s">
         <v>122</v>
       </c>
       <c r="AA54" s="31" t="s">
         <v>123</v>
       </c>
       <c r="AB54" s="31" t="str">
         <f t="shared" ref="AB54:AB62" si="0">AB53</f>
         <v>L.Stefan</v>
       </c>
       <c r="AD54" s="61" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="55" spans="1:30" ht="12.95" customHeight="1">
-      <c r="A55" s="89"/>
+      <c r="A55" s="92"/>
       <c r="B55" s="37" t="s">
         <v>29</v>
       </c>
       <c r="C55" s="31" t="s">
         <v>124</v>
       </c>
       <c r="D55" s="31" t="s">
         <v>120</v>
       </c>
       <c r="P55" s="32" t="s">
         <v>121</v>
       </c>
       <c r="Q55" s="32"/>
       <c r="U55" s="32" t="s">
         <v>119</v>
       </c>
       <c r="X55" s="31"/>
       <c r="Y55" s="32" t="s">
         <v>122</v>
       </c>
       <c r="AA55" s="31" t="s">
         <v>123</v>
       </c>
       <c r="AB55" s="31" t="str">
         <f t="shared" si="0"/>
         <v>L.Stefan</v>
       </c>
       <c r="AD55" s="61" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="56" spans="1:30" ht="12.95" customHeight="1">
-      <c r="A56" s="89"/>
+      <c r="A56" s="92"/>
       <c r="B56" s="37" t="s">
         <v>33</v>
       </c>
       <c r="C56" s="31" t="s">
         <v>124</v>
       </c>
       <c r="D56" s="31" t="s">
         <v>120</v>
       </c>
       <c r="I56" s="31" t="s">
         <v>125</v>
       </c>
       <c r="P56" s="32"/>
       <c r="Q56" s="32"/>
       <c r="U56" s="32" t="s">
         <v>119</v>
       </c>
       <c r="X56" s="31"/>
       <c r="Y56" s="32" t="s">
         <v>122</v>
       </c>
       <c r="AB56" s="31" t="str">
         <f t="shared" si="0"/>
         <v>L.Stefan</v>
       </c>
       <c r="AD56" s="61" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="57" spans="1:30" ht="12.95" customHeight="1">
-      <c r="A57" s="89"/>
+      <c r="A57" s="92"/>
       <c r="B57" s="37" t="s">
         <v>36</v>
       </c>
       <c r="C57" s="31" t="s">
         <v>124</v>
       </c>
       <c r="D57" s="31" t="s">
         <v>120</v>
       </c>
       <c r="I57" s="31" t="s">
         <v>125</v>
       </c>
       <c r="P57" s="32"/>
       <c r="Q57" s="32"/>
       <c r="U57" s="32" t="s">
         <v>119</v>
       </c>
       <c r="X57" s="31"/>
       <c r="AB57" s="31" t="str">
         <f t="shared" si="0"/>
         <v>L.Stefan</v>
       </c>
       <c r="AD57" s="61" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="58" spans="1:30" ht="12.95" customHeight="1">
-      <c r="A58" s="89"/>
+      <c r="A58" s="92"/>
       <c r="B58" s="37" t="s">
         <v>38</v>
       </c>
       <c r="C58" s="31" t="s">
         <v>124</v>
       </c>
       <c r="D58" s="31" t="s">
         <v>120</v>
       </c>
       <c r="P58" s="32"/>
       <c r="Q58" s="32"/>
       <c r="X58" s="31"/>
       <c r="AB58" s="31" t="str">
         <f t="shared" si="0"/>
         <v>L.Stefan</v>
       </c>
       <c r="AD58" s="61" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="59" spans="1:30" ht="12.95" customHeight="1">
-      <c r="A59" s="89"/>
+      <c r="A59" s="92"/>
       <c r="B59" s="37" t="s">
         <v>41</v>
       </c>
       <c r="C59" s="31" t="s">
         <v>124</v>
       </c>
       <c r="D59" s="31" t="s">
         <v>120</v>
       </c>
       <c r="AB59" s="31" t="str">
         <f t="shared" si="0"/>
         <v>L.Stefan</v>
       </c>
       <c r="AD59" s="61" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="60" spans="1:30" ht="12.95" customHeight="1">
-      <c r="A60" s="89"/>
+      <c r="A60" s="92"/>
       <c r="B60" s="37" t="s">
         <v>43</v>
       </c>
       <c r="AB60" s="31" t="str">
         <f t="shared" si="0"/>
         <v>L.Stefan</v>
       </c>
       <c r="AD60" s="61" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="61" spans="1:30" ht="12.95" customHeight="1">
-      <c r="A61" s="89"/>
+      <c r="A61" s="92"/>
       <c r="B61" s="37" t="s">
         <v>46</v>
       </c>
       <c r="AB61" s="31" t="str">
         <f t="shared" si="0"/>
         <v>L.Stefan</v>
       </c>
       <c r="AD61" s="61" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="62" spans="1:30" ht="12.95" customHeight="1">
-      <c r="A62" s="89"/>
+      <c r="A62" s="92"/>
       <c r="B62" s="37" t="s">
         <v>49</v>
       </c>
       <c r="G62" s="64"/>
       <c r="AB62" s="31" t="str">
         <f t="shared" si="0"/>
         <v>L.Stefan</v>
       </c>
       <c r="AD62" s="61" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="63" spans="1:30" ht="12.95" customHeight="1">
-      <c r="A63" s="94"/>
+      <c r="A63" s="97"/>
       <c r="B63" s="72" t="s">
         <v>53</v>
       </c>
       <c r="C63" s="71"/>
       <c r="D63" s="71"/>
       <c r="E63" s="71"/>
       <c r="F63" s="71"/>
       <c r="G63" s="73"/>
       <c r="H63" s="71"/>
       <c r="I63" s="71"/>
       <c r="J63" s="71"/>
       <c r="K63" s="71"/>
       <c r="L63" s="71"/>
       <c r="M63" s="71"/>
       <c r="N63" s="71"/>
       <c r="O63" s="71"/>
       <c r="P63" s="71"/>
       <c r="Q63" s="71"/>
       <c r="R63" s="74"/>
       <c r="S63" s="74"/>
       <c r="T63" s="74"/>
       <c r="U63" s="74"/>
       <c r="V63" s="74"/>
       <c r="W63" s="74"/>
       <c r="X63" s="74"/>
       <c r="Y63" s="74"/>
       <c r="Z63" s="74"/>
       <c r="AA63" s="71"/>
       <c r="AB63" s="71"/>
       <c r="AC63" s="71"/>
       <c r="AD63" s="75" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="64" spans="1:30" s="45" customFormat="1">
-      <c r="A64" s="91" t="s">
+      <c r="A64" s="94" t="s">
         <v>126</v>
       </c>
       <c r="B64" s="44" t="s">
         <v>16</v>
       </c>
       <c r="C64" s="51"/>
       <c r="D64" s="51"/>
       <c r="E64" s="66"/>
       <c r="F64" s="67"/>
       <c r="G64" s="67"/>
       <c r="H64" s="67"/>
       <c r="I64" s="67"/>
       <c r="J64" s="67"/>
       <c r="K64" s="67"/>
       <c r="L64" s="67"/>
       <c r="M64" s="51"/>
       <c r="N64" s="51"/>
       <c r="O64" s="51"/>
       <c r="P64" s="51"/>
       <c r="Q64" s="51"/>
       <c r="R64" s="51"/>
       <c r="S64" s="51"/>
       <c r="T64" s="51"/>
       <c r="U64" s="51"/>
       <c r="V64" s="51"/>
       <c r="W64" s="51"/>
       <c r="X64" s="51"/>
       <c r="Y64" s="51"/>
       <c r="Z64" s="51"/>
       <c r="AA64" s="51"/>
       <c r="AB64" s="51"/>
       <c r="AC64" s="51"/>
       <c r="AD64" s="68" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="65" spans="1:30" s="45" customFormat="1">
-      <c r="A65" s="92"/>
+      <c r="A65" s="95"/>
       <c r="B65" s="46" t="s">
         <v>21</v>
       </c>
       <c r="C65" s="63"/>
       <c r="D65" s="47"/>
       <c r="E65" s="64"/>
       <c r="F65" s="64"/>
       <c r="G65" s="64"/>
       <c r="H65" s="64"/>
       <c r="I65" s="64"/>
       <c r="J65" s="64"/>
       <c r="K65" s="64"/>
       <c r="L65" s="64"/>
       <c r="M65" s="47"/>
       <c r="N65" s="47"/>
       <c r="O65" s="47"/>
       <c r="P65" s="47"/>
       <c r="Q65" s="47"/>
       <c r="R65" s="47"/>
       <c r="S65" s="47"/>
       <c r="T65" s="47"/>
       <c r="U65" s="47"/>
       <c r="V65" s="47"/>
       <c r="W65" s="47"/>
       <c r="X65" s="47"/>
       <c r="Y65" s="47"/>
       <c r="Z65" s="47"/>
       <c r="AA65" s="47"/>
       <c r="AB65" s="47"/>
       <c r="AC65" s="47"/>
       <c r="AD65" s="69" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="66" spans="1:30" s="45" customFormat="1">
-      <c r="A66" s="92"/>
+      <c r="A66" s="95"/>
       <c r="B66" s="46" t="s">
         <v>23</v>
       </c>
       <c r="C66" s="65"/>
       <c r="D66" s="47"/>
       <c r="E66" s="64"/>
       <c r="F66" s="64"/>
       <c r="G66" s="64"/>
       <c r="H66" s="64"/>
       <c r="I66" s="64"/>
       <c r="J66" s="64"/>
       <c r="K66" s="64"/>
       <c r="L66" s="64"/>
       <c r="M66" s="47"/>
       <c r="N66" s="47"/>
       <c r="O66" s="47"/>
       <c r="P66" s="47"/>
       <c r="Q66" s="47"/>
       <c r="R66" s="47"/>
       <c r="S66" s="47"/>
       <c r="T66" s="47"/>
       <c r="U66" s="47"/>
       <c r="V66" s="47"/>
       <c r="W66" s="47"/>
       <c r="X66" s="47"/>
       <c r="Y66" s="47" t="s">
         <v>122</v>
       </c>
       <c r="Z66" s="47"/>
       <c r="AA66" s="47"/>
       <c r="AB66" s="47"/>
       <c r="AC66" s="47"/>
       <c r="AD66" s="69" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="67" spans="1:30" s="45" customFormat="1">
-      <c r="A67" s="92"/>
+      <c r="A67" s="95"/>
       <c r="B67" s="46" t="s">
         <v>29</v>
       </c>
       <c r="C67" s="65"/>
       <c r="D67" s="47"/>
       <c r="E67" s="64"/>
       <c r="F67" s="64"/>
       <c r="G67" s="64"/>
       <c r="H67" s="64"/>
       <c r="I67" s="64"/>
       <c r="J67" s="64"/>
       <c r="K67" s="64"/>
       <c r="L67" s="64"/>
       <c r="M67" s="47"/>
       <c r="N67" s="47"/>
       <c r="O67" s="47"/>
       <c r="P67" s="47"/>
       <c r="Q67" s="47"/>
       <c r="R67" s="47"/>
       <c r="S67" s="47"/>
       <c r="T67" s="47"/>
       <c r="U67" s="47"/>
       <c r="V67" s="47"/>
       <c r="W67" s="47"/>
       <c r="X67" s="47"/>
       <c r="Y67" s="47" t="s">
         <v>122</v>
       </c>
       <c r="Z67" s="47"/>
       <c r="AA67" s="47"/>
       <c r="AB67" s="47"/>
       <c r="AC67" s="47"/>
       <c r="AD67" s="69" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="68" spans="1:30" s="45" customFormat="1" ht="28.5">
-      <c r="A68" s="92"/>
+      <c r="A68" s="95"/>
       <c r="B68" s="46" t="s">
         <v>33</v>
       </c>
       <c r="C68" s="65" t="s">
         <v>127</v>
       </c>
       <c r="D68" s="47"/>
       <c r="E68" s="64"/>
       <c r="F68" s="64"/>
       <c r="G68" s="64"/>
       <c r="H68" s="64"/>
       <c r="I68" s="64"/>
       <c r="J68" s="64"/>
       <c r="K68" s="64"/>
       <c r="L68" s="64"/>
       <c r="M68" s="47"/>
       <c r="N68" s="47"/>
       <c r="O68" s="47"/>
       <c r="P68" s="47"/>
       <c r="Q68" s="47"/>
       <c r="R68" s="47"/>
       <c r="S68" s="47"/>
       <c r="T68" s="47"/>
       <c r="U68" s="47"/>
       <c r="V68" s="47"/>
       <c r="W68" s="47"/>
       <c r="X68" s="47"/>
       <c r="Y68" s="47" t="s">
         <v>123</v>
       </c>
       <c r="Z68" s="47"/>
       <c r="AA68" s="47"/>
       <c r="AB68" s="47"/>
       <c r="AC68" s="47"/>
       <c r="AD68" s="69" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="69" spans="1:30" s="45" customFormat="1" ht="28.5">
-      <c r="A69" s="92"/>
+      <c r="A69" s="95"/>
       <c r="B69" s="46" t="s">
         <v>36</v>
       </c>
       <c r="C69" s="65" t="s">
         <v>127</v>
       </c>
       <c r="D69" s="47"/>
       <c r="E69" s="64"/>
       <c r="F69" s="64"/>
       <c r="G69" s="64"/>
       <c r="H69" s="64"/>
       <c r="I69" s="64"/>
       <c r="J69" s="64"/>
       <c r="K69" s="64"/>
       <c r="L69" s="64"/>
       <c r="M69" s="47"/>
       <c r="N69" s="47"/>
       <c r="O69" s="47"/>
       <c r="P69" s="47"/>
       <c r="Q69" s="47"/>
       <c r="R69" s="47"/>
       <c r="S69" s="47"/>
       <c r="T69" s="47"/>
       <c r="U69" s="47"/>
       <c r="V69" s="47"/>
       <c r="W69" s="47"/>
       <c r="X69" s="47"/>
       <c r="Y69" s="47" t="s">
         <v>123</v>
       </c>
       <c r="Z69" s="47"/>
       <c r="AA69" s="47"/>
       <c r="AB69" s="47"/>
       <c r="AC69" s="47"/>
       <c r="AD69" s="69" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="70" spans="1:30" s="45" customFormat="1">
-      <c r="A70" s="92"/>
+      <c r="A70" s="95"/>
       <c r="B70" s="46" t="s">
         <v>38</v>
       </c>
       <c r="C70" s="65"/>
       <c r="D70" s="47"/>
       <c r="E70" s="64"/>
       <c r="F70" s="64"/>
       <c r="G70" s="47"/>
       <c r="H70" s="64"/>
       <c r="I70" s="64"/>
       <c r="J70" s="64"/>
       <c r="K70" s="64"/>
       <c r="L70" s="64"/>
       <c r="M70" s="47"/>
       <c r="N70" s="47"/>
       <c r="O70" s="47"/>
       <c r="P70" s="47"/>
       <c r="Q70" s="47"/>
       <c r="R70" s="47"/>
       <c r="S70" s="47"/>
       <c r="T70" s="47"/>
       <c r="U70" s="47"/>
       <c r="V70" s="47"/>
       <c r="W70" s="47"/>
       <c r="X70" s="47"/>
       <c r="Y70" s="47"/>
       <c r="Z70" s="47"/>
       <c r="AA70" s="47"/>
       <c r="AB70" s="47"/>
       <c r="AC70" s="47"/>
       <c r="AD70" s="69" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="71" spans="1:30" s="45" customFormat="1">
-      <c r="A71" s="92"/>
+      <c r="A71" s="95"/>
       <c r="B71" s="46" t="s">
         <v>41</v>
       </c>
       <c r="C71" s="65"/>
       <c r="D71" s="47"/>
       <c r="E71" s="64"/>
       <c r="F71" s="64"/>
       <c r="G71" s="47"/>
       <c r="H71" s="64"/>
       <c r="I71" s="64"/>
       <c r="J71" s="64"/>
       <c r="K71" s="64"/>
       <c r="L71" s="64"/>
       <c r="M71" s="47"/>
       <c r="N71" s="47"/>
       <c r="O71" s="47"/>
       <c r="P71" s="47"/>
       <c r="Q71" s="47"/>
       <c r="R71" s="47"/>
       <c r="S71" s="47"/>
       <c r="T71" s="47"/>
       <c r="U71" s="47"/>
       <c r="V71" s="47"/>
       <c r="W71" s="47"/>
       <c r="X71" s="47"/>
       <c r="Y71" s="47"/>
       <c r="Z71" s="47"/>
       <c r="AA71" s="47"/>
       <c r="AB71" s="47"/>
       <c r="AC71" s="47"/>
       <c r="AD71" s="69" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="72" spans="1:30" s="45" customFormat="1">
-      <c r="A72" s="92"/>
+      <c r="A72" s="95"/>
       <c r="B72" s="46" t="s">
         <v>43</v>
       </c>
       <c r="C72" s="47"/>
       <c r="D72" s="47"/>
       <c r="E72" s="47"/>
       <c r="F72" s="47"/>
       <c r="G72" s="47"/>
       <c r="H72" s="47"/>
       <c r="I72" s="47"/>
       <c r="J72" s="47"/>
       <c r="K72" s="47"/>
       <c r="L72" s="47"/>
       <c r="M72" s="47"/>
       <c r="N72" s="47"/>
       <c r="O72" s="47"/>
       <c r="P72" s="47"/>
       <c r="Q72" s="47"/>
       <c r="R72" s="48"/>
       <c r="S72" s="48"/>
       <c r="T72" s="48"/>
       <c r="U72" s="48"/>
       <c r="V72" s="48"/>
       <c r="W72" s="48"/>
       <c r="X72" s="48"/>
       <c r="Y72" s="48"/>
       <c r="Z72" s="48"/>
       <c r="AA72" s="47"/>
       <c r="AB72" s="47"/>
       <c r="AC72" s="47"/>
       <c r="AD72" s="69" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="73" spans="1:30" s="45" customFormat="1">
-      <c r="A73" s="92"/>
+      <c r="A73" s="95"/>
       <c r="B73" s="46" t="s">
         <v>46</v>
       </c>
       <c r="C73" s="47"/>
       <c r="D73" s="47"/>
       <c r="E73" s="47"/>
       <c r="F73" s="47"/>
       <c r="G73" s="47"/>
       <c r="H73" s="47"/>
       <c r="I73" s="47"/>
       <c r="J73" s="47"/>
       <c r="K73" s="47"/>
       <c r="L73" s="47"/>
       <c r="M73" s="47"/>
       <c r="N73" s="47"/>
       <c r="O73" s="47"/>
       <c r="P73" s="47"/>
       <c r="Q73" s="47"/>
       <c r="R73" s="48"/>
       <c r="S73" s="48"/>
       <c r="T73" s="48"/>
       <c r="U73" s="48"/>
       <c r="V73" s="48"/>
       <c r="W73" s="48"/>
       <c r="X73" s="48"/>
       <c r="Y73" s="48"/>
       <c r="Z73" s="48"/>
       <c r="AA73" s="47"/>
       <c r="AB73" s="47"/>
       <c r="AC73" s="47"/>
       <c r="AD73" s="69" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="74" spans="1:30" s="45" customFormat="1">
-      <c r="A74" s="92"/>
+      <c r="A74" s="95"/>
       <c r="B74" s="46" t="s">
         <v>49</v>
       </c>
       <c r="C74" s="47"/>
       <c r="D74" s="47"/>
       <c r="E74" s="47"/>
       <c r="F74" s="47"/>
       <c r="G74" s="47"/>
       <c r="H74" s="47"/>
       <c r="I74" s="47" t="s">
         <v>26</v>
       </c>
       <c r="J74" s="47"/>
       <c r="K74" s="47"/>
       <c r="L74" s="47"/>
       <c r="M74" s="47"/>
       <c r="N74" s="47"/>
       <c r="O74" s="47"/>
       <c r="P74" s="47"/>
       <c r="Q74" s="47"/>
       <c r="R74" s="48"/>
       <c r="S74" s="48"/>
       <c r="T74" s="48"/>
       <c r="U74" s="48"/>
       <c r="V74" s="48"/>
       <c r="W74" s="48"/>
       <c r="X74" s="48"/>
       <c r="Y74" s="48"/>
       <c r="Z74" s="48"/>
       <c r="AA74" s="47"/>
       <c r="AB74" s="47"/>
       <c r="AC74" s="47"/>
       <c r="AD74" s="69" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="75" spans="1:30" s="45" customFormat="1">
-      <c r="A75" s="93"/>
+      <c r="A75" s="96"/>
       <c r="B75" s="55" t="s">
         <v>53</v>
       </c>
       <c r="C75" s="49"/>
       <c r="D75" s="49"/>
       <c r="E75" s="49"/>
       <c r="F75" s="49"/>
       <c r="G75" s="27"/>
       <c r="H75" s="49"/>
       <c r="I75" s="49" t="s">
         <v>26</v>
       </c>
       <c r="J75" s="49"/>
       <c r="K75" s="49"/>
       <c r="L75" s="49"/>
       <c r="M75" s="49"/>
       <c r="N75" s="49"/>
       <c r="O75" s="49"/>
       <c r="P75" s="49"/>
       <c r="Q75" s="49"/>
       <c r="R75" s="50"/>
       <c r="S75" s="50"/>
       <c r="T75" s="50"/>
       <c r="U75" s="50"/>
       <c r="V75" s="50"/>
       <c r="W75" s="50"/>
       <c r="X75" s="50"/>
       <c r="Y75" s="50"/>
       <c r="Z75" s="50"/>
       <c r="AA75" s="49"/>
       <c r="AB75" s="49"/>
       <c r="AC75" s="49"/>
       <c r="AD75" s="70" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="76" spans="1:30" s="45" customFormat="1" ht="15" customHeight="1">
-      <c r="A76" s="89"/>
+      <c r="A76" s="92"/>
       <c r="B76" s="80"/>
       <c r="C76" s="81"/>
       <c r="D76" s="81"/>
       <c r="E76" s="81"/>
       <c r="F76" s="81"/>
       <c r="G76" s="82"/>
       <c r="H76" s="81"/>
       <c r="I76" s="81"/>
       <c r="J76" s="81"/>
       <c r="K76" s="81"/>
       <c r="L76" s="81"/>
       <c r="M76" s="81"/>
       <c r="N76" s="81"/>
       <c r="O76" s="81"/>
       <c r="P76" s="83"/>
       <c r="Q76" s="83"/>
       <c r="R76" s="83"/>
       <c r="S76" s="83"/>
       <c r="T76" s="83"/>
       <c r="U76" s="83"/>
       <c r="V76" s="83"/>
       <c r="W76" s="83"/>
       <c r="X76" s="81"/>
       <c r="Y76" s="83"/>
       <c r="Z76" s="83"/>
       <c r="AA76" s="81"/>
       <c r="AB76" s="81"/>
       <c r="AC76" s="81"/>
       <c r="AD76" s="84"/>
     </row>
     <row r="77" spans="1:30">
-      <c r="A77" s="89"/>
+      <c r="A77" s="92"/>
       <c r="B77" s="78"/>
       <c r="C77" s="33"/>
       <c r="D77" s="33"/>
       <c r="E77" s="33"/>
       <c r="F77" s="33"/>
       <c r="G77" s="33"/>
       <c r="H77" s="33"/>
       <c r="I77" s="33"/>
       <c r="J77" s="33"/>
       <c r="K77" s="33"/>
       <c r="L77" s="33"/>
       <c r="M77" s="33"/>
       <c r="N77" s="33"/>
       <c r="O77" s="33"/>
       <c r="P77" s="79"/>
       <c r="Q77" s="79"/>
       <c r="R77" s="79"/>
       <c r="S77" s="79"/>
       <c r="T77" s="79"/>
       <c r="U77" s="79"/>
       <c r="V77" s="79"/>
       <c r="W77" s="79"/>
       <c r="X77" s="33"/>
       <c r="Y77" s="79"/>
       <c r="Z77" s="79"/>
       <c r="AA77" s="33"/>
       <c r="AB77" s="33"/>
       <c r="AC77" s="33"/>
       <c r="AD77" s="78"/>
     </row>
     <row r="78" spans="1:30">
-      <c r="A78" s="89"/>
+      <c r="A78" s="92"/>
       <c r="B78" s="78"/>
       <c r="C78" s="33"/>
       <c r="D78" s="33"/>
       <c r="E78" s="33"/>
       <c r="F78" s="33"/>
       <c r="G78" s="33"/>
       <c r="H78" s="33"/>
       <c r="I78" s="33"/>
       <c r="J78" s="33"/>
       <c r="K78" s="33"/>
       <c r="L78" s="33"/>
       <c r="M78" s="33"/>
       <c r="N78" s="33"/>
       <c r="O78" s="33"/>
       <c r="P78" s="79"/>
       <c r="Q78" s="79"/>
       <c r="R78" s="79"/>
       <c r="S78" s="79"/>
       <c r="T78" s="79"/>
       <c r="U78" s="79"/>
       <c r="V78" s="79"/>
       <c r="W78" s="79"/>
       <c r="X78" s="33"/>
       <c r="Y78" s="79"/>
       <c r="Z78" s="79"/>
       <c r="AA78" s="33"/>
       <c r="AB78" s="33"/>
       <c r="AC78" s="33"/>
       <c r="AD78" s="78"/>
     </row>
     <row r="79" spans="1:30">
-      <c r="A79" s="89"/>
+      <c r="A79" s="92"/>
       <c r="B79" s="78"/>
       <c r="C79" s="33"/>
       <c r="D79" s="33"/>
       <c r="E79" s="33"/>
       <c r="F79" s="33"/>
       <c r="G79" s="33"/>
       <c r="H79" s="33"/>
       <c r="I79" s="33"/>
       <c r="J79" s="33"/>
       <c r="K79" s="33"/>
       <c r="L79" s="33"/>
       <c r="M79" s="33"/>
       <c r="N79" s="33"/>
       <c r="O79" s="33"/>
       <c r="P79" s="79"/>
       <c r="Q79" s="79"/>
       <c r="R79" s="79"/>
       <c r="S79" s="79"/>
       <c r="T79" s="79"/>
       <c r="U79" s="79"/>
       <c r="V79" s="79"/>
       <c r="W79" s="79"/>
       <c r="X79" s="33"/>
       <c r="Y79" s="79"/>
       <c r="Z79" s="79"/>
       <c r="AA79" s="33"/>
       <c r="AB79" s="33"/>
       <c r="AC79" s="33"/>
       <c r="AD79" s="78"/>
     </row>
     <row r="80" spans="1:30">
-      <c r="A80" s="89"/>
+      <c r="A80" s="92"/>
       <c r="B80" s="78"/>
       <c r="C80" s="33"/>
       <c r="D80" s="33"/>
       <c r="E80" s="33"/>
       <c r="F80" s="33"/>
       <c r="G80" s="33"/>
       <c r="H80" s="33"/>
       <c r="I80" s="33"/>
       <c r="J80" s="33"/>
       <c r="K80" s="33"/>
       <c r="L80" s="33"/>
       <c r="M80" s="33"/>
       <c r="N80" s="33"/>
       <c r="O80" s="33"/>
       <c r="P80" s="79"/>
       <c r="Q80" s="79"/>
       <c r="R80" s="79"/>
       <c r="S80" s="79"/>
       <c r="T80" s="79"/>
       <c r="U80" s="79"/>
       <c r="V80" s="79"/>
       <c r="W80" s="79"/>
       <c r="X80" s="33"/>
       <c r="Y80" s="79"/>
       <c r="Z80" s="79"/>
       <c r="AA80" s="33"/>
       <c r="AB80" s="33"/>
       <c r="AC80" s="33"/>
       <c r="AD80" s="78"/>
     </row>
     <row r="81" spans="1:30">
-      <c r="A81" s="89"/>
+      <c r="A81" s="92"/>
       <c r="B81" s="78"/>
       <c r="C81" s="33"/>
       <c r="D81" s="33"/>
       <c r="E81" s="33"/>
       <c r="F81" s="33"/>
       <c r="G81" s="33"/>
       <c r="H81" s="33"/>
       <c r="I81" s="33"/>
       <c r="J81" s="33"/>
       <c r="K81" s="33"/>
       <c r="L81" s="33"/>
       <c r="M81" s="33"/>
       <c r="N81" s="33"/>
       <c r="O81" s="33"/>
       <c r="P81" s="79"/>
       <c r="Q81" s="79"/>
       <c r="R81" s="79"/>
       <c r="S81" s="79"/>
       <c r="T81" s="79"/>
       <c r="U81" s="79"/>
       <c r="V81" s="79"/>
       <c r="W81" s="79"/>
       <c r="X81" s="33"/>
       <c r="Y81" s="79"/>
       <c r="Z81" s="79"/>
       <c r="AA81" s="33"/>
       <c r="AB81" s="33"/>
       <c r="AC81" s="33"/>
       <c r="AD81" s="78"/>
     </row>
     <row r="82" spans="1:30">
-      <c r="A82" s="89"/>
+      <c r="A82" s="92"/>
       <c r="B82" s="78"/>
       <c r="C82" s="33"/>
       <c r="D82" s="33"/>
       <c r="E82" s="33"/>
       <c r="F82" s="33"/>
       <c r="G82" s="33"/>
       <c r="H82" s="33"/>
       <c r="I82" s="33"/>
       <c r="J82" s="33"/>
       <c r="K82" s="33"/>
       <c r="L82" s="33"/>
       <c r="M82" s="33"/>
       <c r="N82" s="33"/>
       <c r="O82" s="33"/>
       <c r="P82" s="79"/>
       <c r="Q82" s="79"/>
       <c r="R82" s="79"/>
       <c r="S82" s="79"/>
       <c r="T82" s="79"/>
       <c r="U82" s="79"/>
       <c r="V82" s="79"/>
       <c r="W82" s="79"/>
       <c r="X82" s="33"/>
       <c r="Y82" s="79"/>
       <c r="Z82" s="79"/>
       <c r="AA82" s="33"/>
       <c r="AB82" s="33"/>
       <c r="AC82" s="33"/>
       <c r="AD82" s="78"/>
     </row>
     <row r="83" spans="1:30">
-      <c r="A83" s="89"/>
+      <c r="A83" s="92"/>
       <c r="B83" s="78"/>
       <c r="C83" s="33"/>
       <c r="D83" s="33"/>
       <c r="E83" s="33"/>
       <c r="F83" s="33"/>
       <c r="G83" s="33"/>
       <c r="H83" s="33"/>
       <c r="I83" s="33"/>
       <c r="J83" s="33"/>
       <c r="K83" s="33"/>
       <c r="L83" s="33"/>
       <c r="M83" s="33"/>
       <c r="N83" s="33"/>
       <c r="O83" s="33"/>
       <c r="P83" s="33"/>
       <c r="Q83" s="33"/>
       <c r="R83" s="79"/>
       <c r="S83" s="79"/>
       <c r="T83" s="79"/>
       <c r="U83" s="79"/>
       <c r="V83" s="79"/>
       <c r="W83" s="79"/>
       <c r="X83" s="79"/>
       <c r="Y83" s="79"/>
       <c r="Z83" s="79"/>
       <c r="AA83" s="33"/>
       <c r="AB83" s="33"/>
       <c r="AC83" s="33"/>
       <c r="AD83" s="78"/>
     </row>
     <row r="84" spans="1:30">
-      <c r="A84" s="89"/>
+      <c r="A84" s="92"/>
       <c r="B84" s="78"/>
       <c r="C84" s="33"/>
       <c r="D84" s="33"/>
       <c r="E84" s="33"/>
       <c r="F84" s="33"/>
       <c r="G84" s="33"/>
       <c r="H84" s="33"/>
       <c r="I84" s="33"/>
       <c r="J84" s="33"/>
       <c r="K84" s="33"/>
       <c r="L84" s="33"/>
       <c r="M84" s="33"/>
       <c r="N84" s="33"/>
       <c r="O84" s="33"/>
       <c r="P84" s="33"/>
       <c r="Q84" s="33"/>
       <c r="R84" s="79"/>
       <c r="S84" s="79"/>
       <c r="T84" s="79"/>
       <c r="U84" s="79"/>
       <c r="V84" s="79"/>
       <c r="W84" s="79"/>
       <c r="X84" s="79"/>
       <c r="Y84" s="79"/>
       <c r="Z84" s="79"/>
       <c r="AA84" s="33"/>
       <c r="AB84" s="33"/>
       <c r="AC84" s="33"/>
       <c r="AD84" s="78"/>
     </row>
     <row r="85" spans="1:30">
-      <c r="A85" s="89"/>
+      <c r="A85" s="92"/>
       <c r="B85" s="78"/>
       <c r="C85" s="33"/>
       <c r="D85" s="33"/>
       <c r="E85" s="33"/>
       <c r="F85" s="33"/>
       <c r="G85" s="33"/>
       <c r="H85" s="33"/>
       <c r="I85" s="33"/>
       <c r="J85" s="33"/>
       <c r="K85" s="33"/>
       <c r="L85" s="33"/>
       <c r="M85" s="33"/>
       <c r="N85" s="33"/>
       <c r="O85" s="33"/>
       <c r="P85" s="33"/>
       <c r="Q85" s="33"/>
       <c r="R85" s="79"/>
       <c r="S85" s="79"/>
       <c r="T85" s="79"/>
       <c r="U85" s="79"/>
       <c r="V85" s="79"/>
       <c r="W85" s="79"/>
       <c r="X85" s="79"/>
       <c r="Y85" s="79"/>
       <c r="Z85" s="79"/>
       <c r="AA85" s="33"/>
       <c r="AB85" s="33"/>
       <c r="AC85" s="33"/>
       <c r="AD85" s="78"/>
     </row>
     <row r="86" spans="1:30">
-      <c r="A86" s="89"/>
+      <c r="A86" s="92"/>
       <c r="B86" s="78"/>
       <c r="C86" s="33"/>
       <c r="D86" s="33"/>
       <c r="E86" s="33"/>
       <c r="F86" s="33"/>
       <c r="G86" s="33"/>
       <c r="H86" s="33"/>
       <c r="I86" s="33"/>
       <c r="J86" s="33"/>
       <c r="K86" s="33"/>
       <c r="L86" s="33"/>
       <c r="M86" s="33"/>
       <c r="N86" s="33"/>
       <c r="O86" s="33"/>
       <c r="P86" s="33"/>
       <c r="Q86" s="33"/>
       <c r="R86" s="79"/>
       <c r="S86" s="79"/>
       <c r="T86" s="79"/>
       <c r="U86" s="79"/>
       <c r="V86" s="79"/>
       <c r="W86" s="79"/>
       <c r="X86" s="79"/>
       <c r="Y86" s="79"/>
       <c r="Z86" s="79"/>
       <c r="AA86" s="33"/>
       <c r="AB86" s="33"/>
       <c r="AC86" s="33"/>
       <c r="AD86" s="78"/>
     </row>
     <row r="87" spans="1:30">
-      <c r="A87" s="90"/>
+      <c r="A87" s="93"/>
       <c r="B87" s="78"/>
       <c r="C87" s="33"/>
       <c r="D87" s="33"/>
       <c r="E87" s="33"/>
       <c r="F87" s="33"/>
       <c r="G87" s="33"/>
       <c r="H87" s="33"/>
       <c r="I87" s="33"/>
       <c r="J87" s="33"/>
       <c r="K87" s="33"/>
       <c r="L87" s="33"/>
       <c r="M87" s="33"/>
       <c r="N87" s="33"/>
       <c r="O87" s="33"/>
       <c r="P87" s="33"/>
       <c r="Q87" s="33"/>
       <c r="R87" s="79"/>
       <c r="S87" s="79"/>
       <c r="T87" s="79"/>
       <c r="U87" s="79"/>
       <c r="V87" s="79"/>
       <c r="W87" s="79"/>
       <c r="X87" s="79"/>
       <c r="Y87" s="79"/>
       <c r="Z87" s="79"/>
@@ -5615,1254 +5631,1254 @@
         <v>50</v>
       </c>
       <c r="S2" s="6">
         <v>100</v>
       </c>
       <c r="T2" s="6">
         <v>100</v>
       </c>
       <c r="U2" s="6">
         <v>15</v>
       </c>
       <c r="V2" s="6">
         <v>35</v>
       </c>
       <c r="W2" s="14" t="s">
         <v>130</v>
       </c>
       <c r="X2" s="23">
         <v>40</v>
       </c>
       <c r="Y2" s="26">
         <v>24</v>
       </c>
     </row>
     <row r="3" spans="1:25" ht="16.5" customHeight="1">
-      <c r="A3" s="95" t="s">
+      <c r="A3" s="98" t="s">
         <v>131</v>
       </c>
       <c r="B3" s="7" t="s">
         <v>132</v>
       </c>
       <c r="C3" s="8"/>
       <c r="D3" s="8"/>
       <c r="E3" s="19"/>
       <c r="F3" s="8"/>
       <c r="G3" s="8"/>
       <c r="H3" s="8"/>
       <c r="I3" s="8"/>
       <c r="J3" s="8"/>
       <c r="K3" s="8"/>
       <c r="L3" s="8"/>
       <c r="M3" s="8"/>
       <c r="N3" s="9"/>
       <c r="O3" s="9"/>
       <c r="P3" s="9"/>
       <c r="Q3" s="9"/>
       <c r="R3" s="9"/>
       <c r="S3" s="9"/>
       <c r="T3" s="9"/>
       <c r="U3" s="9"/>
       <c r="V3" s="21"/>
       <c r="W3" s="19"/>
       <c r="X3" s="19"/>
       <c r="Y3" s="19"/>
     </row>
     <row r="4" spans="1:25" ht="16.5" customHeight="1">
-      <c r="A4" s="96"/>
+      <c r="A4" s="99"/>
       <c r="B4" s="10" t="s">
         <v>133</v>
       </c>
       <c r="C4" s="5"/>
       <c r="D4" s="5"/>
       <c r="E4" s="5"/>
       <c r="F4" s="5"/>
       <c r="G4" s="5"/>
       <c r="H4" s="5"/>
       <c r="I4" s="5"/>
       <c r="J4" s="5"/>
       <c r="K4" s="5"/>
       <c r="L4" s="5"/>
       <c r="M4" s="5"/>
       <c r="N4" s="5"/>
       <c r="O4" s="5"/>
       <c r="P4" s="4"/>
       <c r="Q4" s="4"/>
       <c r="R4" s="4"/>
       <c r="S4" s="4"/>
       <c r="T4" s="4"/>
       <c r="U4" s="4"/>
       <c r="V4" s="22"/>
       <c r="W4" s="4"/>
       <c r="X4" s="5"/>
       <c r="Y4" s="5"/>
     </row>
     <row r="5" spans="1:25" ht="16.5" customHeight="1">
-      <c r="A5" s="96"/>
+      <c r="A5" s="99"/>
       <c r="B5" s="11" t="s">
         <v>134</v>
       </c>
       <c r="C5" s="5"/>
       <c r="D5" s="5"/>
       <c r="E5" s="5"/>
       <c r="F5" s="5"/>
       <c r="G5" s="5"/>
       <c r="H5" s="5"/>
       <c r="I5" s="5"/>
       <c r="J5" s="5"/>
       <c r="K5" s="5"/>
       <c r="L5" s="5"/>
       <c r="M5" s="5"/>
       <c r="N5" s="5"/>
       <c r="O5" s="5"/>
       <c r="P5" s="4"/>
       <c r="Q5" s="4"/>
       <c r="R5" s="4"/>
       <c r="S5" s="4"/>
       <c r="T5" s="4"/>
       <c r="U5" s="4"/>
       <c r="V5" s="22"/>
       <c r="W5" s="4"/>
       <c r="X5" s="5"/>
       <c r="Y5" s="5"/>
     </row>
     <row r="6" spans="1:25" ht="16.5" customHeight="1">
-      <c r="A6" s="96"/>
+      <c r="A6" s="99"/>
       <c r="B6" s="10" t="s">
         <v>135</v>
       </c>
       <c r="C6" s="5"/>
       <c r="D6" s="5"/>
       <c r="E6" s="5"/>
       <c r="F6" s="5"/>
       <c r="G6" s="5"/>
       <c r="H6" s="5"/>
       <c r="I6" s="5"/>
       <c r="J6" s="5"/>
       <c r="K6" s="5"/>
       <c r="L6" s="5"/>
       <c r="M6" s="5"/>
       <c r="N6" s="5"/>
       <c r="O6" s="5"/>
       <c r="P6" s="4"/>
       <c r="Q6" s="4"/>
       <c r="R6" s="4"/>
       <c r="S6" s="4"/>
       <c r="T6" s="4"/>
       <c r="U6" s="4"/>
       <c r="V6" s="22"/>
       <c r="W6" s="4"/>
       <c r="X6" s="5"/>
       <c r="Y6" s="5"/>
     </row>
     <row r="7" spans="1:25" ht="16.5" customHeight="1">
-      <c r="A7" s="96"/>
+      <c r="A7" s="99"/>
       <c r="B7" s="10" t="s">
         <v>136</v>
       </c>
       <c r="C7" s="5"/>
       <c r="D7" s="5"/>
       <c r="E7" s="5"/>
       <c r="F7" s="5"/>
       <c r="G7" s="5"/>
       <c r="H7" s="5"/>
       <c r="I7" s="5"/>
       <c r="J7" s="5"/>
       <c r="K7" s="5"/>
       <c r="L7" s="5"/>
       <c r="M7" s="5"/>
       <c r="N7" s="5"/>
       <c r="O7" s="5"/>
       <c r="P7" s="4"/>
       <c r="Q7" s="4"/>
       <c r="R7" s="4"/>
       <c r="S7" s="4"/>
       <c r="T7" s="4"/>
       <c r="U7" s="4"/>
       <c r="V7" s="22"/>
       <c r="W7" s="4"/>
       <c r="X7" s="5"/>
       <c r="Y7" s="5"/>
     </row>
     <row r="8" spans="1:25" ht="18.75" customHeight="1" thickBot="1">
-      <c r="A8" s="97"/>
+      <c r="A8" s="100"/>
       <c r="B8" s="12" t="s">
         <v>137</v>
       </c>
       <c r="C8" s="13"/>
       <c r="D8" s="13"/>
       <c r="E8" s="13"/>
       <c r="F8" s="13"/>
       <c r="G8" s="13"/>
       <c r="H8" s="13"/>
       <c r="I8" s="13"/>
       <c r="J8" s="13"/>
       <c r="K8" s="13"/>
       <c r="L8" s="13"/>
       <c r="M8" s="13"/>
       <c r="N8" s="13"/>
       <c r="O8" s="13"/>
       <c r="P8" s="14"/>
       <c r="Q8" s="14"/>
       <c r="R8" s="14"/>
       <c r="S8" s="14"/>
       <c r="T8" s="14"/>
       <c r="U8" s="14"/>
       <c r="V8" s="23"/>
       <c r="W8" s="14"/>
       <c r="X8" s="13"/>
       <c r="Y8" s="13"/>
     </row>
     <row r="9" spans="1:25" ht="18.75" customHeight="1">
-      <c r="A9" s="95" t="s">
+      <c r="A9" s="98" t="s">
         <v>138</v>
       </c>
       <c r="B9" s="7" t="s">
         <v>132</v>
       </c>
       <c r="C9" s="8"/>
       <c r="D9" s="8"/>
       <c r="E9" s="8"/>
       <c r="F9" s="8"/>
       <c r="G9" s="8"/>
       <c r="H9" s="8"/>
       <c r="I9" s="8"/>
       <c r="J9" s="8"/>
       <c r="K9" s="8"/>
       <c r="L9" s="8"/>
       <c r="M9" s="8"/>
       <c r="N9" s="9"/>
       <c r="O9" s="9"/>
       <c r="P9" s="9"/>
       <c r="Q9" s="9"/>
       <c r="R9" s="9"/>
       <c r="S9" s="9"/>
       <c r="T9" s="9"/>
       <c r="U9" s="9"/>
       <c r="V9" s="21"/>
       <c r="W9" s="24"/>
       <c r="X9" s="19"/>
       <c r="Y9" s="19"/>
     </row>
     <row r="10" spans="1:25" ht="18.75" customHeight="1">
-      <c r="A10" s="96"/>
+      <c r="A10" s="99"/>
       <c r="B10" s="10" t="s">
         <v>133</v>
       </c>
       <c r="C10" s="5"/>
       <c r="D10" s="5"/>
       <c r="E10" s="5"/>
       <c r="F10" s="5"/>
       <c r="G10" s="5"/>
       <c r="H10" s="5"/>
       <c r="I10" s="5"/>
       <c r="J10" s="5"/>
       <c r="K10" s="5"/>
       <c r="L10" s="5"/>
       <c r="M10" s="5"/>
       <c r="N10" s="5"/>
       <c r="O10" s="5"/>
       <c r="P10" s="4"/>
       <c r="Q10" s="4"/>
       <c r="R10" s="4"/>
       <c r="S10" s="4"/>
       <c r="T10" s="4"/>
       <c r="U10" s="4"/>
       <c r="V10" s="22"/>
       <c r="W10" s="4"/>
       <c r="X10" s="5"/>
       <c r="Y10" s="5"/>
     </row>
     <row r="11" spans="1:25" ht="18.75" customHeight="1">
-      <c r="A11" s="96"/>
+      <c r="A11" s="99"/>
       <c r="B11" s="11" t="s">
         <v>134</v>
       </c>
       <c r="C11" s="5"/>
       <c r="D11" s="5"/>
       <c r="E11" s="5"/>
       <c r="F11" s="5"/>
       <c r="G11" s="5"/>
       <c r="H11" s="5"/>
       <c r="I11" s="5"/>
       <c r="J11" s="5"/>
       <c r="K11" s="5"/>
       <c r="L11" s="5"/>
       <c r="M11" s="5"/>
       <c r="N11" s="5"/>
       <c r="O11" s="5"/>
       <c r="P11" s="4"/>
       <c r="Q11" s="4"/>
       <c r="R11" s="4"/>
       <c r="S11" s="4"/>
       <c r="T11" s="4"/>
       <c r="U11" s="4"/>
       <c r="V11" s="22"/>
       <c r="W11" s="4"/>
       <c r="X11" s="5"/>
       <c r="Y11" s="5"/>
     </row>
     <row r="12" spans="1:25" ht="18.75" customHeight="1">
-      <c r="A12" s="96"/>
+      <c r="A12" s="99"/>
       <c r="B12" s="10" t="s">
         <v>135</v>
       </c>
       <c r="C12" s="5"/>
       <c r="D12" s="5"/>
       <c r="E12" s="5"/>
       <c r="F12" s="5"/>
       <c r="G12" s="5"/>
       <c r="H12" s="5"/>
       <c r="I12" s="5"/>
       <c r="J12" s="5"/>
       <c r="K12" s="5"/>
       <c r="L12" s="5"/>
       <c r="M12" s="5"/>
       <c r="N12" s="5"/>
       <c r="O12" s="5"/>
       <c r="P12" s="4"/>
       <c r="Q12" s="4"/>
       <c r="R12" s="4"/>
       <c r="S12" s="4"/>
       <c r="T12" s="4"/>
       <c r="U12" s="4"/>
       <c r="V12" s="22"/>
       <c r="W12" s="4"/>
       <c r="X12" s="5"/>
       <c r="Y12" s="5"/>
     </row>
     <row r="13" spans="1:25" ht="18.75" customHeight="1">
-      <c r="A13" s="96"/>
+      <c r="A13" s="99"/>
       <c r="B13" s="10" t="s">
         <v>136</v>
       </c>
       <c r="C13" s="5"/>
       <c r="D13" s="5"/>
       <c r="E13" s="5"/>
       <c r="F13" s="5"/>
       <c r="G13" s="5"/>
       <c r="H13" s="5"/>
       <c r="I13" s="5"/>
       <c r="J13" s="5"/>
       <c r="K13" s="5"/>
       <c r="L13" s="5"/>
       <c r="M13" s="5"/>
       <c r="N13" s="5"/>
       <c r="O13" s="5"/>
       <c r="P13" s="4"/>
       <c r="Q13" s="4"/>
       <c r="R13" s="4"/>
       <c r="S13" s="4"/>
       <c r="T13" s="4"/>
       <c r="U13" s="4"/>
       <c r="V13" s="22"/>
       <c r="W13" s="4"/>
       <c r="X13" s="5"/>
       <c r="Y13" s="5"/>
     </row>
     <row r="14" spans="1:25" ht="18.75" customHeight="1" thickBot="1">
-      <c r="A14" s="97"/>
+      <c r="A14" s="100"/>
       <c r="B14" s="12" t="s">
         <v>137</v>
       </c>
       <c r="C14" s="13"/>
       <c r="D14" s="13"/>
       <c r="E14" s="13"/>
       <c r="F14" s="13"/>
       <c r="G14" s="13"/>
       <c r="H14" s="13"/>
       <c r="I14" s="13"/>
       <c r="J14" s="13"/>
       <c r="K14" s="13"/>
       <c r="L14" s="13"/>
       <c r="M14" s="13"/>
       <c r="N14" s="13"/>
       <c r="O14" s="13"/>
       <c r="P14" s="14"/>
       <c r="Q14" s="14"/>
       <c r="R14" s="14"/>
       <c r="S14" s="14"/>
       <c r="T14" s="14"/>
       <c r="U14" s="14"/>
       <c r="V14" s="23"/>
       <c r="W14" s="14"/>
       <c r="X14" s="13"/>
       <c r="Y14" s="13"/>
     </row>
     <row r="15" spans="1:25" ht="16.5" customHeight="1">
-      <c r="A15" s="98" t="s">
+      <c r="A15" s="101" t="s">
         <v>139</v>
       </c>
       <c r="B15" s="7" t="s">
         <v>132</v>
       </c>
       <c r="C15" s="8"/>
       <c r="D15" s="8"/>
       <c r="E15" s="8"/>
       <c r="F15" s="8"/>
       <c r="G15" s="8"/>
       <c r="H15" s="8"/>
       <c r="I15" s="8"/>
       <c r="J15" s="8"/>
       <c r="K15" s="8"/>
       <c r="L15" s="8"/>
       <c r="M15" s="8"/>
       <c r="N15" s="9"/>
       <c r="O15" s="9"/>
       <c r="P15" s="9"/>
       <c r="Q15" s="9"/>
       <c r="R15" s="9"/>
       <c r="S15" s="9"/>
       <c r="T15" s="9"/>
       <c r="U15" s="9"/>
       <c r="V15" s="21"/>
       <c r="W15" s="24"/>
       <c r="X15" s="19"/>
       <c r="Y15" s="19"/>
     </row>
     <row r="16" spans="1:25" ht="16.5" customHeight="1">
-      <c r="A16" s="99"/>
+      <c r="A16" s="102"/>
       <c r="B16" s="10" t="s">
         <v>133</v>
       </c>
       <c r="C16" s="5"/>
       <c r="D16" s="5"/>
       <c r="E16" s="5"/>
       <c r="F16" s="5"/>
       <c r="G16" s="5"/>
       <c r="H16" s="5"/>
       <c r="I16" s="5"/>
       <c r="J16" s="5"/>
       <c r="K16" s="5"/>
       <c r="L16" s="5"/>
       <c r="M16" s="5"/>
       <c r="N16" s="5"/>
       <c r="O16" s="5"/>
       <c r="P16" s="4"/>
       <c r="Q16" s="4"/>
       <c r="R16" s="4"/>
       <c r="S16" s="4"/>
       <c r="T16" s="4"/>
       <c r="U16" s="4"/>
       <c r="V16" s="22"/>
       <c r="W16" s="4"/>
       <c r="X16" s="5"/>
       <c r="Y16" s="5"/>
     </row>
     <row r="17" spans="1:25" ht="16.5" customHeight="1">
-      <c r="A17" s="99"/>
+      <c r="A17" s="102"/>
       <c r="B17" s="11" t="s">
         <v>134</v>
       </c>
       <c r="C17" s="5"/>
       <c r="D17" s="5"/>
       <c r="E17" s="5"/>
       <c r="F17" s="5"/>
       <c r="G17" s="5"/>
       <c r="H17" s="5"/>
       <c r="I17" s="5"/>
       <c r="J17" s="5"/>
       <c r="K17" s="5"/>
       <c r="L17" s="5"/>
       <c r="M17" s="5"/>
       <c r="N17" s="5"/>
       <c r="O17" s="5"/>
       <c r="P17" s="4"/>
       <c r="Q17" s="4"/>
       <c r="R17" s="4"/>
       <c r="S17" s="4"/>
       <c r="T17" s="4"/>
       <c r="U17" s="4"/>
       <c r="V17" s="22"/>
       <c r="W17" s="4"/>
       <c r="X17" s="5"/>
       <c r="Y17" s="5"/>
     </row>
     <row r="18" spans="1:25" ht="16.5" customHeight="1">
-      <c r="A18" s="99"/>
+      <c r="A18" s="102"/>
       <c r="B18" s="10" t="s">
         <v>135</v>
       </c>
       <c r="C18" s="5"/>
       <c r="D18" s="5"/>
       <c r="E18" s="5"/>
       <c r="F18" s="5"/>
       <c r="G18" s="5"/>
       <c r="H18" s="5"/>
       <c r="I18" s="5"/>
       <c r="J18" s="5"/>
       <c r="K18" s="5"/>
       <c r="L18" s="5"/>
       <c r="M18" s="5"/>
       <c r="N18" s="5"/>
       <c r="O18" s="5"/>
       <c r="P18" s="4"/>
       <c r="Q18" s="4"/>
       <c r="R18" s="4"/>
       <c r="S18" s="4"/>
       <c r="T18" s="4"/>
       <c r="U18" s="4"/>
       <c r="V18" s="22"/>
       <c r="W18" s="4"/>
       <c r="X18" s="5"/>
       <c r="Y18" s="5"/>
     </row>
     <row r="19" spans="1:25" ht="16.5" customHeight="1">
-      <c r="A19" s="99"/>
+      <c r="A19" s="102"/>
       <c r="B19" s="10" t="s">
         <v>136</v>
       </c>
       <c r="C19" s="5"/>
       <c r="D19" s="5"/>
       <c r="E19" s="5"/>
       <c r="F19" s="5"/>
       <c r="G19" s="5"/>
       <c r="H19" s="5"/>
       <c r="I19" s="5"/>
       <c r="J19" s="5"/>
       <c r="K19" s="5"/>
       <c r="L19" s="5"/>
       <c r="M19" s="5"/>
       <c r="N19" s="5"/>
       <c r="O19" s="5"/>
       <c r="P19" s="4"/>
       <c r="Q19" s="4"/>
       <c r="R19" s="4"/>
       <c r="S19" s="4"/>
       <c r="T19" s="4"/>
       <c r="U19" s="4"/>
       <c r="V19" s="22"/>
       <c r="W19" s="4"/>
       <c r="X19" s="5"/>
       <c r="Y19" s="5"/>
     </row>
     <row r="20" spans="1:25" ht="16.5" customHeight="1" thickBot="1">
-      <c r="A20" s="100"/>
+      <c r="A20" s="103"/>
       <c r="B20" s="12" t="s">
         <v>137</v>
       </c>
       <c r="C20" s="13"/>
       <c r="D20" s="13"/>
       <c r="E20" s="13"/>
       <c r="F20" s="13"/>
       <c r="G20" s="13"/>
       <c r="H20" s="13"/>
       <c r="I20" s="13"/>
       <c r="J20" s="13"/>
       <c r="K20" s="13"/>
       <c r="L20" s="13"/>
       <c r="M20" s="13"/>
       <c r="N20" s="13"/>
       <c r="O20" s="13"/>
       <c r="P20" s="14"/>
       <c r="Q20" s="14"/>
       <c r="R20" s="14"/>
       <c r="S20" s="14"/>
       <c r="T20" s="14"/>
       <c r="U20" s="14"/>
       <c r="V20" s="23"/>
       <c r="W20" s="14"/>
       <c r="X20" s="13"/>
       <c r="Y20" s="13"/>
     </row>
     <row r="21" spans="1:25" ht="16.5" customHeight="1">
-      <c r="A21" s="98" t="s">
+      <c r="A21" s="101" t="s">
         <v>140</v>
       </c>
       <c r="B21" s="17" t="s">
         <v>132</v>
       </c>
       <c r="C21" s="8"/>
       <c r="D21" s="8"/>
       <c r="E21" s="8"/>
       <c r="F21" s="8"/>
       <c r="G21" s="8"/>
       <c r="H21" s="8"/>
       <c r="I21" s="8"/>
       <c r="J21" s="8"/>
       <c r="K21" s="8"/>
       <c r="L21" s="8"/>
       <c r="M21" s="8"/>
       <c r="N21" s="9"/>
       <c r="O21" s="9"/>
       <c r="P21" s="9"/>
       <c r="Q21" s="9"/>
       <c r="R21" s="9"/>
       <c r="S21" s="9"/>
       <c r="T21" s="9"/>
       <c r="U21" s="9"/>
       <c r="V21" s="21"/>
       <c r="W21" s="24"/>
       <c r="X21" s="19"/>
       <c r="Y21" s="19"/>
     </row>
     <row r="22" spans="1:25" ht="16.5" customHeight="1">
-      <c r="A22" s="99"/>
+      <c r="A22" s="102"/>
       <c r="B22" s="15" t="s">
         <v>133</v>
       </c>
       <c r="C22" s="5"/>
       <c r="D22" s="5"/>
       <c r="E22" s="5"/>
       <c r="F22" s="5"/>
       <c r="G22" s="5"/>
       <c r="H22" s="5"/>
       <c r="I22" s="5"/>
       <c r="J22" s="5"/>
       <c r="K22" s="5"/>
       <c r="L22" s="5"/>
       <c r="M22" s="5"/>
       <c r="N22" s="5"/>
       <c r="O22" s="5"/>
       <c r="P22" s="4"/>
       <c r="Q22" s="4"/>
       <c r="R22" s="4"/>
       <c r="S22" s="4"/>
       <c r="T22" s="4"/>
       <c r="U22" s="4"/>
       <c r="V22" s="22"/>
       <c r="W22" s="4"/>
       <c r="X22" s="5"/>
       <c r="Y22" s="5"/>
     </row>
     <row r="23" spans="1:25" ht="16.5" customHeight="1">
-      <c r="A23" s="99"/>
+      <c r="A23" s="102"/>
       <c r="B23" s="16" t="s">
         <v>134</v>
       </c>
       <c r="C23" s="5"/>
       <c r="D23" s="5"/>
       <c r="E23" s="5"/>
       <c r="F23" s="5"/>
       <c r="G23" s="5"/>
       <c r="H23" s="5"/>
       <c r="I23" s="5"/>
       <c r="J23" s="5"/>
       <c r="K23" s="5"/>
       <c r="L23" s="5"/>
       <c r="M23" s="5"/>
       <c r="N23" s="5"/>
       <c r="O23" s="5"/>
       <c r="P23" s="4"/>
       <c r="Q23" s="4"/>
       <c r="R23" s="4"/>
       <c r="S23" s="4"/>
       <c r="T23" s="4"/>
       <c r="U23" s="4"/>
       <c r="V23" s="22"/>
       <c r="W23" s="4"/>
       <c r="X23" s="5"/>
       <c r="Y23" s="5"/>
     </row>
     <row r="24" spans="1:25" ht="16.5" customHeight="1">
-      <c r="A24" s="99"/>
+      <c r="A24" s="102"/>
       <c r="B24" s="15" t="s">
         <v>135</v>
       </c>
       <c r="C24" s="5"/>
       <c r="D24" s="5"/>
       <c r="E24" s="5"/>
       <c r="F24" s="5"/>
       <c r="G24" s="5"/>
       <c r="H24" s="5"/>
       <c r="I24" s="5"/>
       <c r="J24" s="5"/>
       <c r="K24" s="5"/>
       <c r="L24" s="5"/>
       <c r="M24" s="5"/>
       <c r="N24" s="5"/>
       <c r="O24" s="5"/>
       <c r="P24" s="4"/>
       <c r="Q24" s="4"/>
       <c r="R24" s="4"/>
       <c r="S24" s="4"/>
       <c r="T24" s="4"/>
       <c r="U24" s="4"/>
       <c r="V24" s="22"/>
       <c r="W24" s="4"/>
       <c r="X24" s="5"/>
       <c r="Y24" s="5"/>
     </row>
     <row r="25" spans="1:25" ht="16.5" customHeight="1">
-      <c r="A25" s="99"/>
+      <c r="A25" s="102"/>
       <c r="B25" s="15" t="s">
         <v>136</v>
       </c>
       <c r="C25" s="5"/>
       <c r="D25" s="5"/>
       <c r="E25" s="5"/>
       <c r="F25" s="5"/>
       <c r="G25" s="5"/>
       <c r="H25" s="5"/>
       <c r="I25" s="5"/>
       <c r="J25" s="5"/>
       <c r="K25" s="5"/>
       <c r="L25" s="5"/>
       <c r="M25" s="5"/>
       <c r="N25" s="5"/>
       <c r="O25" s="5"/>
       <c r="P25" s="4"/>
       <c r="Q25" s="4"/>
       <c r="R25" s="4"/>
       <c r="S25" s="4"/>
       <c r="T25" s="4"/>
       <c r="U25" s="4"/>
       <c r="V25" s="22"/>
       <c r="W25" s="4"/>
       <c r="X25" s="5"/>
       <c r="Y25" s="5"/>
     </row>
     <row r="26" spans="1:25" ht="16.5" customHeight="1" thickBot="1">
-      <c r="A26" s="100"/>
+      <c r="A26" s="103"/>
       <c r="B26" s="18" t="s">
         <v>137</v>
       </c>
       <c r="C26" s="13"/>
       <c r="D26" s="13"/>
       <c r="E26" s="13"/>
       <c r="F26" s="13"/>
       <c r="G26" s="13"/>
       <c r="H26" s="13"/>
       <c r="I26" s="13"/>
       <c r="J26" s="13"/>
       <c r="K26" s="13"/>
       <c r="L26" s="13"/>
       <c r="M26" s="13"/>
       <c r="N26" s="13"/>
       <c r="O26" s="13"/>
       <c r="P26" s="14"/>
       <c r="Q26" s="14"/>
       <c r="R26" s="14"/>
       <c r="S26" s="14"/>
       <c r="T26" s="14"/>
       <c r="U26" s="14"/>
       <c r="V26" s="23"/>
       <c r="W26" s="14"/>
       <c r="X26" s="13"/>
       <c r="Y26" s="13"/>
     </row>
     <row r="27" spans="1:25" ht="16.5" customHeight="1">
-      <c r="A27" s="95" t="s">
+      <c r="A27" s="98" t="s">
         <v>141</v>
       </c>
       <c r="B27" s="7" t="s">
         <v>132</v>
       </c>
       <c r="C27" s="8"/>
       <c r="D27" s="8"/>
       <c r="E27" s="8"/>
       <c r="F27" s="8"/>
       <c r="G27" s="8"/>
       <c r="H27" s="8"/>
       <c r="I27" s="8"/>
       <c r="J27" s="8"/>
       <c r="K27" s="8"/>
       <c r="L27" s="8"/>
       <c r="M27" s="8"/>
       <c r="N27" s="9"/>
       <c r="O27" s="9"/>
       <c r="P27" s="9"/>
       <c r="Q27" s="9"/>
       <c r="R27" s="9"/>
       <c r="S27" s="9"/>
       <c r="T27" s="9"/>
       <c r="U27" s="9"/>
       <c r="V27" s="21"/>
       <c r="W27" s="24"/>
       <c r="X27" s="19"/>
       <c r="Y27" s="19"/>
     </row>
     <row r="28" spans="1:25" ht="16.5" customHeight="1">
-      <c r="A28" s="101"/>
+      <c r="A28" s="104"/>
       <c r="B28" s="10" t="s">
         <v>133</v>
       </c>
       <c r="C28" s="5"/>
       <c r="D28" s="5"/>
       <c r="E28" s="5"/>
       <c r="F28" s="5"/>
       <c r="G28" s="5"/>
       <c r="H28" s="5"/>
       <c r="I28" s="5"/>
       <c r="J28" s="5"/>
       <c r="K28" s="5"/>
       <c r="L28" s="5"/>
       <c r="M28" s="5"/>
       <c r="N28" s="5"/>
       <c r="O28" s="5"/>
       <c r="P28" s="4"/>
       <c r="Q28" s="4"/>
       <c r="R28" s="4"/>
       <c r="S28" s="4"/>
       <c r="T28" s="4"/>
       <c r="U28" s="4"/>
       <c r="V28" s="22"/>
       <c r="W28" s="4"/>
       <c r="X28" s="5"/>
       <c r="Y28" s="5"/>
     </row>
     <row r="29" spans="1:25" ht="16.5" customHeight="1">
-      <c r="A29" s="101"/>
+      <c r="A29" s="104"/>
       <c r="B29" s="11" t="s">
         <v>134</v>
       </c>
       <c r="C29" s="5"/>
       <c r="D29" s="5"/>
       <c r="E29" s="5"/>
       <c r="F29" s="5"/>
       <c r="G29" s="5"/>
       <c r="H29" s="5"/>
       <c r="I29" s="5"/>
       <c r="J29" s="5"/>
       <c r="K29" s="5"/>
       <c r="L29" s="5"/>
       <c r="M29" s="5"/>
       <c r="N29" s="5"/>
       <c r="O29" s="5"/>
       <c r="P29" s="4"/>
       <c r="Q29" s="4"/>
       <c r="R29" s="4"/>
       <c r="S29" s="4"/>
       <c r="T29" s="4"/>
       <c r="U29" s="4"/>
       <c r="V29" s="22"/>
       <c r="W29" s="4"/>
       <c r="X29" s="5"/>
       <c r="Y29" s="5"/>
     </row>
     <row r="30" spans="1:25" ht="16.5" customHeight="1">
-      <c r="A30" s="101"/>
+      <c r="A30" s="104"/>
       <c r="B30" s="10" t="s">
         <v>135</v>
       </c>
       <c r="C30" s="5"/>
       <c r="D30" s="5"/>
       <c r="E30" s="5"/>
       <c r="F30" s="5"/>
       <c r="G30" s="5"/>
       <c r="H30" s="5"/>
       <c r="I30" s="5"/>
       <c r="J30" s="5"/>
       <c r="K30" s="5"/>
       <c r="L30" s="5"/>
       <c r="M30" s="5"/>
       <c r="N30" s="5"/>
       <c r="O30" s="5"/>
       <c r="P30" s="4"/>
       <c r="Q30" s="4"/>
       <c r="R30" s="4"/>
       <c r="S30" s="4"/>
       <c r="T30" s="4"/>
       <c r="U30" s="4"/>
       <c r="V30" s="22"/>
       <c r="W30" s="4"/>
       <c r="X30" s="5"/>
       <c r="Y30" s="5"/>
     </row>
     <row r="31" spans="1:25" ht="16.5" customHeight="1">
-      <c r="A31" s="101"/>
+      <c r="A31" s="104"/>
       <c r="B31" s="10" t="s">
         <v>136</v>
       </c>
       <c r="C31" s="5"/>
       <c r="D31" s="5"/>
       <c r="E31" s="5"/>
       <c r="F31" s="5"/>
       <c r="G31" s="5"/>
       <c r="H31" s="5"/>
       <c r="I31" s="5"/>
       <c r="J31" s="5"/>
       <c r="K31" s="5"/>
       <c r="L31" s="5"/>
       <c r="M31" s="5"/>
       <c r="N31" s="5"/>
       <c r="O31" s="5"/>
       <c r="P31" s="4"/>
       <c r="Q31" s="4"/>
       <c r="R31" s="4"/>
       <c r="S31" s="4"/>
       <c r="T31" s="4"/>
       <c r="U31" s="4"/>
       <c r="V31" s="22"/>
       <c r="W31" s="4"/>
       <c r="X31" s="5"/>
       <c r="Y31" s="5"/>
     </row>
     <row r="32" spans="1:25" ht="16.5" customHeight="1" thickBot="1">
-      <c r="A32" s="102"/>
+      <c r="A32" s="105"/>
       <c r="B32" s="12" t="s">
         <v>137</v>
       </c>
       <c r="C32" s="13"/>
       <c r="D32" s="13"/>
       <c r="E32" s="13"/>
       <c r="F32" s="13"/>
       <c r="G32" s="13"/>
       <c r="H32" s="13"/>
       <c r="I32" s="13"/>
       <c r="J32" s="13"/>
       <c r="K32" s="13"/>
       <c r="L32" s="13"/>
       <c r="M32" s="13"/>
       <c r="N32" s="13"/>
       <c r="O32" s="13"/>
       <c r="P32" s="14"/>
       <c r="Q32" s="14"/>
       <c r="R32" s="14"/>
       <c r="S32" s="14"/>
       <c r="T32" s="14"/>
       <c r="U32" s="14"/>
       <c r="V32" s="23"/>
       <c r="W32" s="14"/>
       <c r="X32" s="13"/>
       <c r="Y32" s="13"/>
     </row>
     <row r="33" spans="1:25" ht="16.5" customHeight="1">
-      <c r="A33" s="95" t="s">
+      <c r="A33" s="98" t="s">
         <v>142</v>
       </c>
       <c r="B33" s="7" t="s">
         <v>132</v>
       </c>
       <c r="C33" s="8"/>
       <c r="D33" s="8"/>
       <c r="E33" s="8"/>
       <c r="F33" s="8"/>
       <c r="G33" s="8"/>
       <c r="H33" s="8"/>
       <c r="I33" s="8"/>
       <c r="J33" s="8"/>
       <c r="K33" s="8"/>
       <c r="L33" s="8"/>
       <c r="M33" s="8"/>
       <c r="N33" s="9"/>
       <c r="O33" s="9"/>
       <c r="P33" s="9"/>
       <c r="Q33" s="9"/>
       <c r="R33" s="9"/>
       <c r="S33" s="9"/>
       <c r="T33" s="9"/>
       <c r="U33" s="9"/>
       <c r="V33" s="21"/>
       <c r="W33" s="24"/>
       <c r="X33" s="19"/>
       <c r="Y33" s="19"/>
     </row>
     <row r="34" spans="1:25" ht="16.5" customHeight="1">
-      <c r="A34" s="96"/>
+      <c r="A34" s="99"/>
       <c r="B34" s="10" t="s">
         <v>133</v>
       </c>
       <c r="C34" s="5"/>
       <c r="D34" s="5"/>
       <c r="E34" s="5"/>
       <c r="F34" s="5"/>
       <c r="G34" s="5"/>
       <c r="H34" s="5"/>
       <c r="I34" s="5"/>
       <c r="J34" s="5"/>
       <c r="K34" s="5"/>
       <c r="L34" s="5"/>
       <c r="M34" s="5"/>
       <c r="N34" s="5"/>
       <c r="O34" s="5"/>
       <c r="P34" s="4"/>
       <c r="Q34" s="4"/>
       <c r="R34" s="4"/>
       <c r="S34" s="4"/>
       <c r="T34" s="4"/>
       <c r="U34" s="4"/>
       <c r="V34" s="22"/>
       <c r="W34" s="4"/>
       <c r="X34" s="5"/>
       <c r="Y34" s="5"/>
     </row>
     <row r="35" spans="1:25" ht="16.5" customHeight="1">
-      <c r="A35" s="96"/>
+      <c r="A35" s="99"/>
       <c r="B35" s="11" t="s">
         <v>134</v>
       </c>
       <c r="C35" s="5"/>
       <c r="D35" s="5"/>
       <c r="E35" s="5"/>
       <c r="F35" s="5"/>
       <c r="G35" s="5"/>
       <c r="H35" s="5"/>
       <c r="I35" s="5"/>
       <c r="J35" s="5"/>
       <c r="K35" s="5"/>
       <c r="L35" s="5"/>
       <c r="M35" s="5"/>
       <c r="N35" s="5"/>
       <c r="O35" s="5"/>
       <c r="P35" s="4"/>
       <c r="Q35" s="4"/>
       <c r="R35" s="4"/>
       <c r="S35" s="4"/>
       <c r="T35" s="4"/>
       <c r="U35" s="4"/>
       <c r="V35" s="22"/>
       <c r="W35" s="4"/>
       <c r="X35" s="5"/>
       <c r="Y35" s="5"/>
     </row>
     <row r="36" spans="1:25" ht="16.5" customHeight="1">
-      <c r="A36" s="96"/>
+      <c r="A36" s="99"/>
       <c r="B36" s="10" t="s">
         <v>135</v>
       </c>
       <c r="C36" s="5"/>
       <c r="D36" s="5"/>
       <c r="E36" s="5"/>
       <c r="F36" s="5"/>
       <c r="G36" s="5"/>
       <c r="H36" s="5"/>
       <c r="I36" s="5"/>
       <c r="J36" s="5"/>
       <c r="K36" s="5"/>
       <c r="L36" s="5"/>
       <c r="M36" s="5"/>
       <c r="N36" s="5"/>
       <c r="O36" s="5"/>
       <c r="P36" s="4"/>
       <c r="Q36" s="4"/>
       <c r="R36" s="4"/>
       <c r="S36" s="4"/>
       <c r="T36" s="4"/>
       <c r="U36" s="4"/>
       <c r="V36" s="22"/>
       <c r="W36" s="4"/>
       <c r="X36" s="5"/>
       <c r="Y36" s="5"/>
     </row>
     <row r="37" spans="1:25" ht="16.5" customHeight="1">
-      <c r="A37" s="96"/>
+      <c r="A37" s="99"/>
       <c r="B37" s="10" t="s">
         <v>136</v>
       </c>
       <c r="C37" s="5"/>
       <c r="D37" s="5"/>
       <c r="E37" s="5"/>
       <c r="F37" s="5"/>
       <c r="G37" s="5"/>
       <c r="H37" s="5"/>
       <c r="I37" s="5"/>
       <c r="J37" s="5"/>
       <c r="K37" s="5"/>
       <c r="L37" s="5"/>
       <c r="M37" s="5"/>
       <c r="N37" s="5"/>
       <c r="O37" s="5"/>
       <c r="P37" s="4"/>
       <c r="Q37" s="4"/>
       <c r="R37" s="4"/>
       <c r="S37" s="4"/>
       <c r="T37" s="4"/>
       <c r="U37" s="4"/>
       <c r="V37" s="22"/>
       <c r="W37" s="4"/>
       <c r="X37" s="5"/>
       <c r="Y37" s="5"/>
     </row>
     <row r="38" spans="1:25" ht="16.5" customHeight="1" thickBot="1">
-      <c r="A38" s="97"/>
+      <c r="A38" s="100"/>
       <c r="B38" s="12" t="s">
         <v>137</v>
       </c>
       <c r="C38" s="13"/>
       <c r="D38" s="13"/>
       <c r="E38" s="13"/>
       <c r="F38" s="13"/>
       <c r="G38" s="13"/>
       <c r="H38" s="13"/>
       <c r="I38" s="13"/>
       <c r="J38" s="13"/>
       <c r="K38" s="13"/>
       <c r="L38" s="13"/>
       <c r="M38" s="13"/>
       <c r="N38" s="13"/>
       <c r="O38" s="13"/>
       <c r="P38" s="14"/>
       <c r="Q38" s="14"/>
       <c r="R38" s="14"/>
       <c r="S38" s="14"/>
       <c r="T38" s="14"/>
       <c r="U38" s="14"/>
       <c r="V38" s="23"/>
       <c r="W38" s="14"/>
       <c r="X38" s="13"/>
       <c r="Y38" s="13"/>
     </row>
     <row r="39" spans="1:25" ht="16.5" customHeight="1">
-      <c r="A39" s="95" t="s">
+      <c r="A39" s="98" t="s">
         <v>143</v>
       </c>
       <c r="B39" s="7" t="s">
         <v>132</v>
       </c>
       <c r="C39" s="8"/>
       <c r="D39" s="8"/>
       <c r="E39" s="8"/>
       <c r="F39" s="8"/>
       <c r="G39" s="8"/>
       <c r="H39" s="8"/>
       <c r="I39" s="8"/>
       <c r="J39" s="8"/>
       <c r="K39" s="8"/>
       <c r="L39" s="8"/>
       <c r="M39" s="8"/>
       <c r="N39" s="9"/>
       <c r="O39" s="9"/>
       <c r="P39" s="9"/>
       <c r="Q39" s="9"/>
       <c r="R39" s="9"/>
       <c r="S39" s="9"/>
       <c r="T39" s="9"/>
       <c r="U39" s="9"/>
       <c r="V39" s="21"/>
       <c r="W39" s="24"/>
       <c r="X39" s="19"/>
       <c r="Y39" s="19"/>
     </row>
     <row r="40" spans="1:25" ht="16.5" customHeight="1">
-      <c r="A40" s="96"/>
+      <c r="A40" s="99"/>
       <c r="B40" s="10" t="s">
         <v>133</v>
       </c>
       <c r="C40" s="5"/>
       <c r="D40" s="5"/>
       <c r="E40" s="5"/>
       <c r="F40" s="5"/>
       <c r="G40" s="5"/>
       <c r="H40" s="5"/>
       <c r="I40" s="5"/>
       <c r="J40" s="5"/>
       <c r="K40" s="5"/>
       <c r="L40" s="5"/>
       <c r="M40" s="5"/>
       <c r="N40" s="5"/>
       <c r="O40" s="5"/>
       <c r="P40" s="4"/>
       <c r="Q40" s="4"/>
       <c r="R40" s="4"/>
       <c r="S40" s="4"/>
       <c r="T40" s="4"/>
       <c r="U40" s="4"/>
       <c r="V40" s="22"/>
       <c r="W40" s="4"/>
       <c r="X40" s="5"/>
       <c r="Y40" s="5"/>
     </row>
     <row r="41" spans="1:25" ht="16.5" customHeight="1">
-      <c r="A41" s="96"/>
+      <c r="A41" s="99"/>
       <c r="B41" s="11" t="s">
         <v>134</v>
       </c>
       <c r="C41" s="5"/>
       <c r="D41" s="5"/>
       <c r="E41" s="5"/>
       <c r="F41" s="5"/>
       <c r="G41" s="5"/>
       <c r="H41" s="5"/>
       <c r="I41" s="5"/>
       <c r="J41" s="5"/>
       <c r="K41" s="5"/>
       <c r="L41" s="5"/>
       <c r="M41" s="5"/>
       <c r="N41" s="5"/>
       <c r="O41" s="5"/>
       <c r="P41" s="4"/>
       <c r="Q41" s="4"/>
       <c r="R41" s="4"/>
       <c r="S41" s="4"/>
       <c r="T41" s="4"/>
       <c r="U41" s="4"/>
       <c r="V41" s="22"/>
       <c r="W41" s="4"/>
       <c r="X41" s="5"/>
       <c r="Y41" s="5"/>
     </row>
     <row r="42" spans="1:25" ht="16.5" customHeight="1">
-      <c r="A42" s="96"/>
+      <c r="A42" s="99"/>
       <c r="B42" s="10" t="s">
         <v>135</v>
       </c>
       <c r="C42" s="5"/>
       <c r="D42" s="5"/>
       <c r="E42" s="5"/>
       <c r="F42" s="5"/>
       <c r="G42" s="5"/>
       <c r="H42" s="5"/>
       <c r="I42" s="5"/>
       <c r="J42" s="5"/>
       <c r="K42" s="5"/>
       <c r="L42" s="5"/>
       <c r="M42" s="5"/>
       <c r="N42" s="5"/>
       <c r="O42" s="5"/>
       <c r="P42" s="4"/>
       <c r="Q42" s="4"/>
       <c r="R42" s="4"/>
       <c r="S42" s="4"/>
       <c r="T42" s="4"/>
       <c r="U42" s="4"/>
       <c r="V42" s="22"/>
       <c r="W42" s="4"/>
       <c r="X42" s="5"/>
       <c r="Y42" s="5"/>
     </row>
     <row r="43" spans="1:25" ht="16.5" customHeight="1">
-      <c r="A43" s="96"/>
+      <c r="A43" s="99"/>
       <c r="B43" s="10" t="s">
         <v>136</v>
       </c>
       <c r="C43" s="5"/>
       <c r="D43" s="5"/>
       <c r="E43" s="5"/>
       <c r="F43" s="5"/>
       <c r="G43" s="5"/>
       <c r="H43" s="5"/>
       <c r="I43" s="5"/>
       <c r="J43" s="5"/>
       <c r="K43" s="5"/>
       <c r="L43" s="5"/>
       <c r="M43" s="5"/>
       <c r="N43" s="5"/>
       <c r="O43" s="5"/>
       <c r="P43" s="4"/>
       <c r="Q43" s="4"/>
       <c r="R43" s="4"/>
       <c r="S43" s="4"/>
       <c r="T43" s="4"/>
       <c r="U43" s="4"/>
       <c r="V43" s="22"/>
       <c r="W43" s="4"/>
       <c r="X43" s="5"/>
       <c r="Y43" s="5"/>
     </row>
     <row r="44" spans="1:25" ht="16.5" customHeight="1" thickBot="1">
-      <c r="A44" s="97"/>
+      <c r="A44" s="100"/>
       <c r="B44" s="12" t="s">
         <v>137</v>
       </c>
       <c r="C44" s="13"/>
       <c r="D44" s="13"/>
       <c r="E44" s="13"/>
       <c r="F44" s="13"/>
       <c r="G44" s="13"/>
       <c r="H44" s="13"/>
       <c r="I44" s="13"/>
       <c r="J44" s="13"/>
       <c r="K44" s="13"/>
       <c r="L44" s="13"/>
       <c r="M44" s="13"/>
       <c r="N44" s="13"/>
       <c r="O44" s="13"/>
       <c r="P44" s="14"/>
       <c r="Q44" s="14"/>
       <c r="R44" s="14"/>
       <c r="S44" s="14"/>
       <c r="T44" s="14"/>
       <c r="U44" s="14"/>
       <c r="V44" s="23"/>
       <c r="W44" s="14"/>
       <c r="X44" s="13"/>