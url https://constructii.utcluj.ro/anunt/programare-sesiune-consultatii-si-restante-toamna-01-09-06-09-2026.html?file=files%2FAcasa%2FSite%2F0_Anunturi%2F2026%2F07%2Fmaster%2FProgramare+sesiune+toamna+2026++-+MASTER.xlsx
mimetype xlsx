--- v0 (2026-07-30)
+++ v1 (2026-10-02)
@@ -1,83 +1,82 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
-  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
-  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet10.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet11.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet12.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet13.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet14.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="30317"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
+  <fileVersion appName="xl" lastEdited="6" lowestEdited="4" rupBuild="14420"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="124226"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{E3B0D825-A7A8-4A00-AE50-22AD03EA3254}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="11580" firstSheet="3" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="11580" activeTab="6"/>
   </bookViews>
   <sheets>
     <sheet name="AICEM-mas" sheetId="15" r:id="rId1"/>
     <sheet name="CDB-mas" sheetId="4" r:id="rId2"/>
     <sheet name="CV-mas " sheetId="9" r:id="rId3"/>
     <sheet name="PASLM(BM)-mas" sheetId="8" r:id="rId4"/>
     <sheet name="IG-mas" sheetId="5" r:id="rId5"/>
     <sheet name="IIT-mas" sheetId="13" r:id="rId6"/>
     <sheet name="IS-mas" sheetId="12" r:id="rId7"/>
     <sheet name="MPEP-mas" sheetId="10" r:id="rId8"/>
     <sheet name="TDCC - mas" sheetId="14" r:id="rId9"/>
     <sheet name="Sheet3" sheetId="3" r:id="rId10"/>
     <sheet name="Foaie2" sheetId="17" r:id="rId11"/>
     <sheet name="Foaie1" sheetId="16" r:id="rId12"/>
     <sheet name="Foaie4" sheetId="19" r:id="rId13"/>
     <sheet name="Foaie5" sheetId="20" r:id="rId14"/>
   </sheets>
-  <calcPr calcId="191028"/>
+  <calcPr calcId="162913"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="726" uniqueCount="359">
   <si>
     <t>PROGRAMARE SESIUNE CONSULTATII SI RESTANTE TOMANA (2025/2026)</t>
   </si>
   <si>
@@ -1137,63 +1136,64 @@
   <si>
     <t>5.09/12:00</t>
   </si>
   <si>
     <t>Aplicatii în fotogrammetrie si teledetectie</t>
   </si>
   <si>
     <t>6.09/10:00</t>
   </si>
   <si>
     <t>Tehnologii de modelare 3D</t>
   </si>
   <si>
     <t>R. Galgau</t>
   </si>
   <si>
     <t>Building Information Modeling (BIM)</t>
   </si>
   <si>
     <t>O15</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <fonts count="39">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
+      <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <color theme="1"/>
       <name val="Times New Roman"/>
       <family val="1"/>
     </font>
     <font>
       <b/>
       <u/>
       <sz val="14"/>
       <color theme="1"/>
       <name val="Times New Roman"/>
       <family val="1"/>
     </font>
@@ -1337,99 +1337,103 @@
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="9"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="12"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="12"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
+      <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
+      <family val="2"/>
     </font>
     <font>
       <sz val="11"/>
       <color rgb="FFFF0000"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color rgb="FFFF0000"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="11"/>
       <color rgb="FF242424"/>
       <name val="Aptos Narrow"/>
       <charset val="1"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
+      <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
+      <family val="2"/>
     </font>
   </fonts>
   <fills count="12">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="9"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFFFFF"/>
         <bgColor indexed="64"/>
@@ -1646,51 +1650,51 @@
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color rgb="FF000000"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="6">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="1" applyAlignment="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
   </cellStyleXfs>
-  <cellXfs count="237">
+  <cellXfs count="238">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="justify" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyBorder="1"/>
@@ -2280,218 +2284,221 @@
     </xf>
     <xf numFmtId="14" fontId="37" fillId="3" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="20" fontId="37" fillId="3" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="37" fillId="3" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="37" fillId="3" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="38" fillId="3" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="19" fontId="26" fillId="3" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="1" fillId="10" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="20" fontId="1" fillId="10" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="3" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="16" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="justify" vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="12" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...18 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
-    <xf numFmtId="0" fontId="12" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1"/>
+    <xf numFmtId="20" fontId="33" fillId="3" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
-    <cellStyle name="Normal 2" xfId="1" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
-[...3 lines deleted...]
-    <cellStyle name="Style 3" xfId="5" xr:uid="{00000000-0005-0000-0000-000005000000}"/>
+    <cellStyle name="Normal 2" xfId="1"/>
+    <cellStyle name="Normal 3" xfId="2"/>
+    <cellStyle name="Style 1" xfId="3"/>
+    <cellStyle name="Style 2" xfId="4"/>
+    <cellStyle name="Style 3" xfId="5"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleMedium9"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet13.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet12.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet11.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet10.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet14.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
-    <a:clrScheme name="Office 2007 - 2010">
+    <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Office 2007 - 2010">
+    <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Cambria" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Office 2007 - 2010">
+    <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -2656,103 +2663,103 @@
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings6.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings7.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings8.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings9.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:N32"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A7" workbookViewId="0">
-      <selection activeCell="G15" sqref="G15"/>
+    <sheetView topLeftCell="A7" workbookViewId="0">
+      <selection activeCell="C20" sqref="C20"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="5.85546875" customWidth="1"/>
     <col min="2" max="2" width="61.5703125" customWidth="1"/>
     <col min="3" max="3" width="27.7109375" customWidth="1"/>
     <col min="4" max="4" width="26.85546875" customWidth="1"/>
     <col min="5" max="6" width="12.140625" style="70" customWidth="1"/>
     <col min="7" max="7" width="12.140625" style="69" customWidth="1"/>
     <col min="8" max="8" width="9.140625" style="69"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14" ht="18.75">
-      <c r="A1" s="227" t="s">
+      <c r="A1" s="228" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="230"/>
-[...3 lines deleted...]
-      <c r="F1" s="230"/>
+      <c r="B1" s="229"/>
+      <c r="C1" s="229"/>
+      <c r="D1" s="229"/>
+      <c r="E1" s="229"/>
+      <c r="F1" s="229"/>
     </row>
     <row r="2" spans="1:14" ht="18.75">
       <c r="A2" s="11"/>
     </row>
     <row r="3" spans="1:14" ht="18.75" customHeight="1">
-      <c r="A3" s="228" t="s">
+      <c r="A3" s="230" t="s">
         <v>1</v>
       </c>
-      <c r="B3" s="230"/>
-[...4 lines deleted...]
-      <c r="G3" s="230"/>
+      <c r="B3" s="229"/>
+      <c r="C3" s="229"/>
+      <c r="D3" s="229"/>
+      <c r="E3" s="229"/>
+      <c r="F3" s="229"/>
+      <c r="G3" s="229"/>
     </row>
     <row r="4" spans="1:14" ht="18.75">
       <c r="C4" s="3"/>
     </row>
     <row r="5" spans="1:14" ht="15.75">
-      <c r="A5" s="229" t="s">
+      <c r="A5" s="231" t="s">
         <v>2</v>
       </c>
-      <c r="B5" s="231"/>
-[...2 lines deleted...]
-      <c r="E5" s="231"/>
+      <c r="B5" s="232"/>
+      <c r="C5" s="232"/>
+      <c r="D5" s="232"/>
+      <c r="E5" s="232"/>
     </row>
     <row r="6" spans="1:14" ht="15.75">
       <c r="B6" s="2"/>
     </row>
     <row r="7" spans="1:14" ht="66" customHeight="1">
       <c r="A7" s="7" t="s">
         <v>3</v>
       </c>
       <c r="B7" s="7" t="s">
         <v>4</v>
       </c>
       <c r="C7" s="9" t="s">
         <v>5</v>
       </c>
       <c r="D7" s="9" t="s">
         <v>6</v>
       </c>
       <c r="E7" s="71" t="s">
         <v>7</v>
       </c>
       <c r="F7" s="71" t="s">
         <v>8</v>
       </c>
       <c r="G7" s="72" t="s">
         <v>9</v>
@@ -3023,57 +3030,57 @@
       </c>
       <c r="G18" s="155">
         <v>161</v>
       </c>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" s="144"/>
       <c r="B20" s="145" t="s">
         <v>42</v>
       </c>
       <c r="C20" s="145" t="s">
         <v>43</v>
       </c>
       <c r="D20" s="144" t="s">
         <v>44</v>
       </c>
       <c r="E20" s="146"/>
       <c r="F20" s="148"/>
       <c r="G20" s="149"/>
       <c r="H20" s="157"/>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" s="1"/>
     </row>
     <row r="24" spans="1:8" ht="15.75">
-      <c r="A24" s="229" t="s">
+      <c r="A24" s="231" t="s">
         <v>45</v>
       </c>
-      <c r="B24" s="231"/>
-[...2 lines deleted...]
-      <c r="E24" s="231"/>
+      <c r="B24" s="232"/>
+      <c r="C24" s="232"/>
+      <c r="D24" s="232"/>
+      <c r="E24" s="232"/>
     </row>
     <row r="25" spans="1:8" ht="15.75">
       <c r="B25" s="2"/>
       <c r="E25" s="15"/>
     </row>
     <row r="26" spans="1:8" ht="47.25">
       <c r="A26" s="185" t="s">
         <v>3</v>
       </c>
       <c r="B26" s="185" t="s">
         <v>4</v>
       </c>
       <c r="C26" s="186" t="s">
         <v>5</v>
       </c>
       <c r="D26" s="186" t="s">
         <v>6</v>
       </c>
       <c r="E26" s="208" t="s">
         <v>7</v>
       </c>
       <c r="F26" s="208" t="s">
         <v>8</v>
       </c>
       <c r="G26" s="72" t="s">
@@ -3127,225 +3134,225 @@
       </c>
     </row>
     <row r="29" spans="1:8" ht="28.5" customHeight="1">
       <c r="A29" s="177">
         <v>3</v>
       </c>
       <c r="B29" s="178" t="s">
         <v>52</v>
       </c>
       <c r="C29" s="179" t="s">
         <v>53</v>
       </c>
       <c r="D29" s="179" t="s">
         <v>54</v>
       </c>
       <c r="E29" s="180">
         <v>4.09</v>
       </c>
       <c r="F29" s="181">
         <v>0.70833333333333337</v>
       </c>
       <c r="G29" s="182">
         <v>129</v>
       </c>
     </row>
-    <row r="30" spans="1:8" ht="30.75">
+    <row r="30" spans="1:8" ht="30">
       <c r="A30" s="172">
         <v>4</v>
       </c>
       <c r="B30" s="173" t="s">
         <v>55</v>
       </c>
       <c r="C30" s="174" t="s">
         <v>56</v>
       </c>
       <c r="D30" s="174" t="s">
         <v>48</v>
       </c>
       <c r="E30" s="175">
         <v>1.0900000000000001</v>
       </c>
       <c r="F30" s="176">
         <v>0.70833333333333337</v>
       </c>
       <c r="G30" s="175" t="s">
         <v>51</v>
       </c>
     </row>
-    <row r="31" spans="1:8" ht="30.75">
+    <row r="31" spans="1:8" ht="30">
       <c r="A31" s="5">
         <v>5</v>
       </c>
       <c r="B31" s="41" t="s">
         <v>57</v>
       </c>
       <c r="C31" s="44" t="s">
         <v>58</v>
       </c>
       <c r="D31" s="44" t="s">
         <v>59</v>
       </c>
-      <c r="E31" s="232">
+      <c r="E31" s="225">
         <v>2.09</v>
       </c>
-      <c r="F31" s="233" t="s">
+      <c r="F31" s="226" t="s">
         <v>60</v>
       </c>
-      <c r="G31" s="234">
+      <c r="G31" s="227">
         <v>180</v>
       </c>
     </row>
     <row r="32" spans="1:8">
       <c r="E32" s="160"/>
       <c r="F32" s="161"/>
       <c r="G32" s="160"/>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A1:F1"/>
     <mergeCell ref="A3:G3"/>
     <mergeCell ref="A5:E5"/>
     <mergeCell ref="A24:E24"/>
   </mergeCells>
   <pageMargins left="0.2" right="0.5" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0900-000000000000}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView topLeftCell="E1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <sheetData/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{CFA01F9D-7941-4865-92E9-647866924EDF}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <sheetData/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{006EE389-4402-4AF7-83EC-6C24613FEAA9}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <sheetData/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{6A77BD42-2F43-4BF9-A748-1661E51B6CDB}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <sheetData/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet14.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{C18C2529-AC2C-40ED-8131-1E762A76794B}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <sheetData/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:N32"/>
   <sheetViews>
-    <sheetView topLeftCell="A7" workbookViewId="0">
-      <selection activeCell="Q13" sqref="Q13"/>
+    <sheetView topLeftCell="A12" workbookViewId="0">
+      <selection activeCell="C29" sqref="C29"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="5.85546875" customWidth="1"/>
     <col min="2" max="3" width="27.7109375" customWidth="1"/>
     <col min="4" max="4" width="26.85546875" customWidth="1"/>
     <col min="5" max="6" width="12.140625" style="70" customWidth="1"/>
     <col min="7" max="7" width="12.140625" style="69" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14" ht="18.75">
-      <c r="A1" s="227" t="s">
+      <c r="A1" s="228" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="230"/>
-[...3 lines deleted...]
-      <c r="F1" s="230"/>
+      <c r="B1" s="229"/>
+      <c r="C1" s="229"/>
+      <c r="D1" s="229"/>
+      <c r="E1" s="229"/>
+      <c r="F1" s="229"/>
     </row>
     <row r="2" spans="1:14" ht="18.75">
       <c r="A2" s="11"/>
     </row>
     <row r="3" spans="1:14" ht="18.75" customHeight="1">
-      <c r="A3" s="228" t="s">
+      <c r="A3" s="230" t="s">
         <v>1</v>
       </c>
-      <c r="B3" s="230"/>
-[...4 lines deleted...]
-      <c r="G3" s="230"/>
+      <c r="B3" s="229"/>
+      <c r="C3" s="229"/>
+      <c r="D3" s="229"/>
+      <c r="E3" s="229"/>
+      <c r="F3" s="229"/>
+      <c r="G3" s="229"/>
     </row>
     <row r="4" spans="1:14" ht="18.75">
       <c r="C4" s="3"/>
     </row>
     <row r="5" spans="1:14" ht="15.75">
-      <c r="A5" s="229" t="s">
+      <c r="A5" s="231" t="s">
         <v>61</v>
       </c>
-      <c r="B5" s="231"/>
-[...2 lines deleted...]
-      <c r="E5" s="231"/>
+      <c r="B5" s="232"/>
+      <c r="C5" s="232"/>
+      <c r="D5" s="232"/>
+      <c r="E5" s="232"/>
     </row>
     <row r="6" spans="1:14" ht="15.75">
       <c r="B6" s="2"/>
     </row>
     <row r="7" spans="1:14" ht="66" customHeight="1">
       <c r="A7" s="7" t="s">
         <v>3</v>
       </c>
       <c r="B7" s="7" t="s">
         <v>4</v>
       </c>
       <c r="C7" s="9" t="s">
         <v>5</v>
       </c>
       <c r="D7" s="9" t="s">
         <v>6</v>
       </c>
       <c r="E7" s="71" t="s">
         <v>7</v>
       </c>
       <c r="F7" s="71" t="s">
         <v>8</v>
       </c>
       <c r="G7" s="72" t="s">
         <v>9</v>
@@ -3606,57 +3613,57 @@
       <c r="B18" s="214" t="s">
         <v>91</v>
       </c>
       <c r="C18" s="44" t="s">
         <v>92</v>
       </c>
       <c r="D18" s="44" t="s">
         <v>93</v>
       </c>
       <c r="E18" s="153">
         <v>6.09</v>
       </c>
       <c r="F18" s="154">
         <v>0.75</v>
       </c>
       <c r="G18" s="155">
         <v>161</v>
       </c>
     </row>
     <row r="19" spans="1:8">
       <c r="B19" s="69"/>
       <c r="C19" s="69"/>
       <c r="D19" s="69"/>
     </row>
     <row r="20" spans="1:8" ht="15.75">
-      <c r="A20" s="229" t="s">
+      <c r="A20" s="231" t="s">
         <v>94</v>
       </c>
-      <c r="B20" s="231"/>
-[...2 lines deleted...]
-      <c r="E20" s="231"/>
+      <c r="B20" s="232"/>
+      <c r="C20" s="232"/>
+      <c r="D20" s="232"/>
+      <c r="E20" s="232"/>
     </row>
     <row r="21" spans="1:8" ht="15.75">
       <c r="B21" s="2"/>
     </row>
     <row r="22" spans="1:8" ht="60" customHeight="1">
       <c r="A22" s="7" t="s">
         <v>3</v>
       </c>
       <c r="B22" s="7" t="s">
         <v>4</v>
       </c>
       <c r="C22" s="9" t="s">
         <v>5</v>
       </c>
       <c r="D22" s="9" t="s">
         <v>6</v>
       </c>
       <c r="E22" s="71" t="s">
         <v>7</v>
       </c>
       <c r="F22" s="71" t="s">
         <v>8</v>
       </c>
       <c r="G22" s="72" t="s">
         <v>9</v>
@@ -3761,139 +3768,139 @@
       </c>
       <c r="B27" s="25" t="s">
         <v>104</v>
       </c>
       <c r="C27" s="41" t="s">
         <v>53</v>
       </c>
       <c r="D27" s="5" t="s">
         <v>22</v>
       </c>
       <c r="E27" s="52">
         <v>4.09</v>
       </c>
       <c r="F27" s="51">
         <v>0.625</v>
       </c>
       <c r="G27" s="52">
         <v>129</v>
       </c>
     </row>
     <row r="28" spans="1:8">
       <c r="B28" s="69"/>
       <c r="C28" s="69"/>
       <c r="D28" s="69"/>
     </row>
-    <row r="29" spans="1:8" ht="30.75">
+    <row r="29" spans="1:8" ht="30">
       <c r="A29" s="144"/>
       <c r="B29" s="145" t="s">
         <v>42</v>
       </c>
       <c r="C29" s="145" t="s">
         <v>43</v>
       </c>
       <c r="D29" s="144" t="s">
         <v>44</v>
       </c>
       <c r="E29" s="146">
         <v>1.0900000000000001</v>
       </c>
       <c r="F29" s="148">
         <v>0.54166666666666663</v>
       </c>
       <c r="G29" s="149">
         <v>207</v>
       </c>
       <c r="H29" s="147"/>
     </row>
     <row r="32" spans="1:8">
       <c r="A32" s="1"/>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A20:E20"/>
     <mergeCell ref="A5:E5"/>
     <mergeCell ref="A1:F1"/>
     <mergeCell ref="A3:G3"/>
   </mergeCells>
   <pageMargins left="0.2" right="0.5" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:K33"/>
   <sheetViews>
     <sheetView topLeftCell="A17" workbookViewId="0">
-      <selection activeCell="B30" sqref="B30:G30"/>
+      <selection activeCell="C30" sqref="C30"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="5.85546875" customWidth="1"/>
     <col min="2" max="3" width="27.7109375" customWidth="1"/>
     <col min="4" max="4" width="26.140625" customWidth="1"/>
     <col min="5" max="6" width="12.140625" style="70" customWidth="1"/>
     <col min="7" max="7" width="12.140625" style="69" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:11" ht="18.75">
-      <c r="A1" s="227" t="s">
+      <c r="A1" s="228" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="230"/>
-[...3 lines deleted...]
-      <c r="F1" s="230"/>
+      <c r="B1" s="229"/>
+      <c r="C1" s="229"/>
+      <c r="D1" s="229"/>
+      <c r="E1" s="229"/>
+      <c r="F1" s="229"/>
     </row>
     <row r="2" spans="1:11" ht="18.75">
       <c r="A2" s="11"/>
     </row>
     <row r="3" spans="1:11" ht="18.75" customHeight="1">
-      <c r="A3" s="228" t="s">
+      <c r="A3" s="230" t="s">
         <v>1</v>
       </c>
-      <c r="B3" s="230"/>
-[...4 lines deleted...]
-      <c r="G3" s="230"/>
+      <c r="B3" s="229"/>
+      <c r="C3" s="229"/>
+      <c r="D3" s="229"/>
+      <c r="E3" s="229"/>
+      <c r="F3" s="229"/>
+      <c r="G3" s="229"/>
     </row>
     <row r="4" spans="1:11" ht="18.75">
       <c r="C4" s="3"/>
     </row>
     <row r="5" spans="1:11" ht="15.75">
-      <c r="A5" s="229" t="s">
+      <c r="A5" s="231" t="s">
         <v>105</v>
       </c>
-      <c r="B5" s="231"/>
-[...2 lines deleted...]
-      <c r="E5" s="231"/>
+      <c r="B5" s="232"/>
+      <c r="C5" s="232"/>
+      <c r="D5" s="232"/>
+      <c r="E5" s="232"/>
     </row>
     <row r="6" spans="1:11" ht="15.75">
       <c r="B6" s="2"/>
     </row>
     <row r="7" spans="1:11" ht="66" customHeight="1">
       <c r="A7" s="7" t="s">
         <v>3</v>
       </c>
       <c r="B7" s="7" t="s">
         <v>4</v>
       </c>
       <c r="C7" s="9" t="s">
         <v>5</v>
       </c>
       <c r="D7" s="9" t="s">
         <v>6</v>
       </c>
       <c r="E7" s="71" t="s">
         <v>7</v>
       </c>
       <c r="F7" s="71" t="s">
         <v>8</v>
       </c>
       <c r="G7" s="72" t="s">
         <v>9</v>
@@ -4191,85 +4198,85 @@
       <c r="E18" s="153">
         <v>6.09</v>
       </c>
       <c r="F18" s="154">
         <v>0.75</v>
       </c>
       <c r="G18" s="155">
         <v>161</v>
       </c>
       <c r="H18" s="69"/>
       <c r="I18" s="69"/>
       <c r="J18" s="69"/>
       <c r="K18" s="69"/>
     </row>
     <row r="19" spans="1:11">
       <c r="B19" s="16"/>
       <c r="C19" s="17"/>
       <c r="D19" s="18"/>
     </row>
     <row r="20" spans="1:11">
       <c r="B20" s="16"/>
       <c r="C20" s="17"/>
       <c r="D20" s="18"/>
     </row>
     <row r="21" spans="1:11" ht="15.75">
-      <c r="A21" s="229" t="s">
+      <c r="A21" s="231" t="s">
         <v>136</v>
       </c>
-      <c r="B21" s="231"/>
-[...2 lines deleted...]
-      <c r="E21" s="231"/>
+      <c r="B21" s="232"/>
+      <c r="C21" s="232"/>
+      <c r="D21" s="232"/>
+      <c r="E21" s="232"/>
     </row>
     <row r="22" spans="1:11" ht="15.75">
       <c r="B22" s="2"/>
     </row>
     <row r="23" spans="1:11" ht="48.75" customHeight="1">
       <c r="A23" s="7" t="s">
         <v>3</v>
       </c>
       <c r="B23" s="7" t="s">
         <v>4</v>
       </c>
       <c r="C23" s="9" t="s">
         <v>5</v>
       </c>
       <c r="D23" s="9" t="s">
         <v>6</v>
       </c>
       <c r="E23" s="71" t="s">
         <v>7</v>
       </c>
       <c r="F23" s="71" t="s">
         <v>8</v>
       </c>
       <c r="G23" s="72" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="24" spans="1:11" ht="30.75">
+    <row r="24" spans="1:11" ht="30">
       <c r="A24" s="5">
         <v>1</v>
       </c>
       <c r="B24" s="37" t="s">
         <v>137</v>
       </c>
       <c r="C24" s="5" t="s">
         <v>108</v>
       </c>
       <c r="D24" s="5" t="s">
         <v>92</v>
       </c>
       <c r="E24" s="52">
         <v>3.09</v>
       </c>
       <c r="F24" s="150">
         <v>0.66666666666666663</v>
       </c>
       <c r="G24" s="151" t="s">
         <v>83</v>
       </c>
       <c r="H24" s="69"/>
     </row>
     <row r="25" spans="1:11" ht="30">
       <c r="A25" s="5">
@@ -4295,51 +4302,51 @@
       </c>
       <c r="H25" s="69"/>
     </row>
     <row r="26" spans="1:11" ht="30" customHeight="1">
       <c r="A26" s="10">
         <v>3</v>
       </c>
       <c r="B26" s="30" t="s">
         <v>141</v>
       </c>
       <c r="C26" s="5" t="s">
         <v>142</v>
       </c>
       <c r="D26" s="5"/>
       <c r="E26" s="198">
         <v>1.0900000000000001</v>
       </c>
       <c r="F26" s="199">
         <v>0.58333333333333337</v>
       </c>
       <c r="G26" s="200">
         <v>407</v>
       </c>
       <c r="H26" s="69"/>
     </row>
-    <row r="27" spans="1:11" ht="30.75">
+    <row r="27" spans="1:11" ht="30">
       <c r="A27" s="5">
         <v>4</v>
       </c>
       <c r="B27" s="37" t="s">
         <v>143</v>
       </c>
       <c r="C27" s="5" t="s">
         <v>144</v>
       </c>
       <c r="D27" s="5" t="s">
         <v>145</v>
       </c>
       <c r="E27" s="52" t="s">
         <v>146</v>
       </c>
       <c r="F27" s="57">
         <v>0.70833333333333337</v>
       </c>
       <c r="G27" s="53">
         <v>129</v>
       </c>
       <c r="H27" s="69"/>
     </row>
     <row r="28" spans="1:11" ht="32.25" customHeight="1">
       <c r="A28" s="5">
@@ -4349,142 +4356,142 @@
         <v>147</v>
       </c>
       <c r="C28" s="5" t="s">
         <v>92</v>
       </c>
       <c r="D28" s="5" t="s">
         <v>148</v>
       </c>
       <c r="E28" s="52">
         <v>3.09</v>
       </c>
       <c r="F28" s="150">
         <v>0.75</v>
       </c>
       <c r="G28" s="151" t="s">
         <v>83</v>
       </c>
       <c r="H28" s="69"/>
     </row>
     <row r="29" spans="1:11" ht="15" customHeight="1">
       <c r="B29" s="69"/>
       <c r="C29" s="69"/>
       <c r="D29" s="69"/>
       <c r="H29" s="69"/>
     </row>
-    <row r="30" spans="1:11" ht="30.75">
+    <row r="30" spans="1:11" ht="30">
       <c r="A30" s="144"/>
       <c r="B30" s="145" t="s">
         <v>42</v>
       </c>
       <c r="C30" s="145" t="s">
         <v>43</v>
       </c>
       <c r="D30" s="144" t="s">
         <v>44</v>
       </c>
       <c r="E30" s="146">
         <v>1.0900000000000001</v>
       </c>
       <c r="F30" s="148">
         <v>0.54166666666666663</v>
       </c>
       <c r="G30" s="149">
         <v>207</v>
       </c>
       <c r="H30" s="147"/>
     </row>
     <row r="33" spans="1:1">
       <c r="A33" s="1"/>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A21:E21"/>
     <mergeCell ref="A5:E5"/>
     <mergeCell ref="A1:F1"/>
     <mergeCell ref="A3:G3"/>
   </mergeCells>
   <pageMargins left="0.2" right="0.5" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0300-000000000000}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:I33"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="J22" sqref="J22"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="5.85546875" customWidth="1"/>
     <col min="2" max="2" width="39.7109375" customWidth="1"/>
     <col min="3" max="3" width="27.7109375" customWidth="1"/>
     <col min="4" max="4" width="26.7109375" customWidth="1"/>
     <col min="5" max="7" width="12.140625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9" ht="18.75">
-      <c r="A1" s="227" t="s">
+      <c r="A1" s="228" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="230"/>
-[...3 lines deleted...]
-      <c r="F1" s="230"/>
+      <c r="B1" s="229"/>
+      <c r="C1" s="229"/>
+      <c r="D1" s="229"/>
+      <c r="E1" s="229"/>
+      <c r="F1" s="229"/>
     </row>
     <row r="2" spans="1:9" ht="18.75">
       <c r="A2" s="11"/>
       <c r="E2" s="15"/>
       <c r="F2" s="15"/>
     </row>
     <row r="3" spans="1:9" ht="18.75">
-      <c r="A3" s="228" t="s">
+      <c r="A3" s="230" t="s">
         <v>1</v>
       </c>
-      <c r="B3" s="230"/>
-[...4 lines deleted...]
-      <c r="G3" s="230"/>
+      <c r="B3" s="229"/>
+      <c r="C3" s="229"/>
+      <c r="D3" s="229"/>
+      <c r="E3" s="229"/>
+      <c r="F3" s="229"/>
+      <c r="G3" s="229"/>
     </row>
     <row r="4" spans="1:9" ht="18.75">
       <c r="C4" s="3"/>
     </row>
     <row r="5" spans="1:9" ht="15.75">
-      <c r="A5" s="226" t="s">
+      <c r="A5" s="235" t="s">
         <v>149</v>
       </c>
-      <c r="B5" s="235"/>
-[...3 lines deleted...]
-      <c r="F5" s="235"/>
+      <c r="B5" s="236"/>
+      <c r="C5" s="236"/>
+      <c r="D5" s="236"/>
+      <c r="E5" s="236"/>
+      <c r="F5" s="236"/>
     </row>
     <row r="6" spans="1:9" ht="15.75">
       <c r="B6" s="62"/>
     </row>
     <row r="7" spans="1:9" ht="66" customHeight="1">
       <c r="A7" s="63" t="s">
         <v>3</v>
       </c>
       <c r="B7" s="63" t="s">
         <v>4</v>
       </c>
       <c r="C7" s="64" t="s">
         <v>5</v>
       </c>
       <c r="D7" s="64" t="s">
         <v>6</v>
       </c>
       <c r="E7" s="65" t="s">
         <v>7</v>
       </c>
       <c r="F7" s="65" t="s">
         <v>8</v>
       </c>
       <c r="G7" s="66" t="s">
         <v>9</v>
@@ -4761,58 +4768,58 @@
       <c r="H19" s="69"/>
       <c r="I19" s="69"/>
     </row>
     <row r="20" spans="1:9">
       <c r="A20" s="60"/>
       <c r="B20" s="60"/>
       <c r="C20" s="60"/>
       <c r="D20" s="60"/>
       <c r="E20" s="60"/>
       <c r="F20" s="60"/>
       <c r="G20" s="60"/>
     </row>
     <row r="21" spans="1:9">
       <c r="A21" s="60"/>
       <c r="B21" s="60"/>
       <c r="C21" s="60"/>
       <c r="D21" s="60"/>
       <c r="E21" s="60"/>
       <c r="F21" s="60"/>
       <c r="G21" s="60"/>
     </row>
     <row r="22" spans="1:9" ht="18.75">
       <c r="C22" s="61"/>
     </row>
     <row r="23" spans="1:9" ht="15.75">
-      <c r="A23" s="226" t="s">
+      <c r="A23" s="235" t="s">
         <v>177</v>
       </c>
-      <c r="B23" s="235"/>
-[...3 lines deleted...]
-      <c r="F23" s="235"/>
+      <c r="B23" s="236"/>
+      <c r="C23" s="236"/>
+      <c r="D23" s="236"/>
+      <c r="E23" s="236"/>
+      <c r="F23" s="236"/>
     </row>
     <row r="24" spans="1:9" ht="15.75">
       <c r="B24" s="62"/>
       <c r="D24" s="68"/>
     </row>
     <row r="25" spans="1:9" ht="47.25">
       <c r="A25" s="63" t="s">
         <v>3</v>
       </c>
       <c r="B25" s="63" t="s">
         <v>4</v>
       </c>
       <c r="C25" s="64" t="s">
         <v>5</v>
       </c>
       <c r="D25" s="64" t="s">
         <v>6</v>
       </c>
       <c r="E25" s="65" t="s">
         <v>7</v>
       </c>
       <c r="F25" s="65" t="s">
         <v>8</v>
       </c>
       <c r="G25" s="66" t="s">
@@ -4923,56 +4930,56 @@
       <c r="A30" s="88">
         <v>5</v>
       </c>
       <c r="B30" s="143" t="s">
         <v>186</v>
       </c>
       <c r="C30" s="139" t="s">
         <v>171</v>
       </c>
       <c r="D30" s="139" t="s">
         <v>172</v>
       </c>
       <c r="E30" s="217" t="s">
         <v>153</v>
       </c>
       <c r="F30" s="218">
         <v>0.625</v>
       </c>
       <c r="G30" s="219" t="s">
         <v>166</v>
       </c>
       <c r="H30" s="141"/>
       <c r="I30" s="141"/>
     </row>
     <row r="31" spans="1:9" ht="15.75">
-      <c r="A31" s="225"/>
-[...4 lines deleted...]
-      <c r="F31" s="236"/>
+      <c r="A31" s="233"/>
+      <c r="B31" s="234"/>
+      <c r="C31" s="234"/>
+      <c r="D31" s="234"/>
+      <c r="E31" s="234"/>
+      <c r="F31" s="234"/>
       <c r="G31" s="69"/>
       <c r="H31" s="69"/>
       <c r="I31" s="69"/>
     </row>
     <row r="32" spans="1:9">
       <c r="A32" s="144"/>
       <c r="B32" s="145" t="s">
         <v>42</v>
       </c>
       <c r="C32" s="145" t="s">
         <v>43</v>
       </c>
       <c r="D32" s="144" t="s">
         <v>44</v>
       </c>
       <c r="E32" s="146">
         <v>1.0900000000000001</v>
       </c>
       <c r="F32" s="148">
         <v>0.54166666666666663</v>
       </c>
       <c r="G32" s="149">
         <v>207</v>
       </c>
       <c r="H32" s="147"/>
@@ -4981,102 +4988,102 @@
     <row r="33" spans="1:9">
       <c r="A33" s="69"/>
       <c r="B33" s="69"/>
       <c r="C33" s="69"/>
       <c r="D33" s="69"/>
       <c r="E33" s="69"/>
       <c r="F33" s="69"/>
       <c r="G33" s="69"/>
       <c r="H33" s="69"/>
       <c r="I33" s="69"/>
     </row>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="A31:F31"/>
     <mergeCell ref="A23:F23"/>
     <mergeCell ref="A5:F5"/>
     <mergeCell ref="A1:F1"/>
     <mergeCell ref="A3:G3"/>
   </mergeCells>
   <pageMargins left="0.2" right="0.5" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0400-000000000000}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:I33"/>
   <sheetViews>
-    <sheetView topLeftCell="A7" workbookViewId="0">
-      <selection activeCell="F18" sqref="F18"/>
+    <sheetView workbookViewId="0">
+      <selection activeCell="O9" sqref="O9"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="5.85546875" customWidth="1"/>
     <col min="2" max="3" width="27.7109375" customWidth="1"/>
     <col min="4" max="4" width="24.140625" customWidth="1"/>
     <col min="5" max="6" width="12.140625" style="70" customWidth="1"/>
     <col min="7" max="7" width="12.140625" style="69" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9" ht="18.75">
-      <c r="A1" s="227" t="s">
+      <c r="A1" s="228" t="s">
         <v>187</v>
       </c>
-      <c r="B1" s="230"/>
-[...3 lines deleted...]
-      <c r="F1" s="230"/>
+      <c r="B1" s="229"/>
+      <c r="C1" s="229"/>
+      <c r="D1" s="229"/>
+      <c r="E1" s="229"/>
+      <c r="F1" s="229"/>
     </row>
     <row r="2" spans="1:9" ht="18.75">
       <c r="A2" s="11"/>
     </row>
     <row r="3" spans="1:9" ht="19.5" customHeight="1">
-      <c r="A3" s="228" t="s">
+      <c r="A3" s="230" t="s">
         <v>1</v>
       </c>
-      <c r="B3" s="230"/>
-[...4 lines deleted...]
-      <c r="G3" s="230"/>
+      <c r="B3" s="229"/>
+      <c r="C3" s="229"/>
+      <c r="D3" s="229"/>
+      <c r="E3" s="229"/>
+      <c r="F3" s="229"/>
+      <c r="G3" s="229"/>
     </row>
     <row r="4" spans="1:9" ht="18.75">
       <c r="C4" s="3"/>
     </row>
     <row r="5" spans="1:9" ht="15.75">
-      <c r="A5" s="229" t="s">
+      <c r="A5" s="231" t="s">
         <v>188</v>
       </c>
-      <c r="B5" s="231"/>
-[...3 lines deleted...]
-      <c r="F5" s="231"/>
+      <c r="B5" s="232"/>
+      <c r="C5" s="232"/>
+      <c r="D5" s="232"/>
+      <c r="E5" s="232"/>
+      <c r="F5" s="232"/>
     </row>
     <row r="6" spans="1:9" ht="15.75">
       <c r="B6" s="2"/>
     </row>
     <row r="7" spans="1:9" ht="66" customHeight="1">
       <c r="A7" s="7" t="s">
         <v>3</v>
       </c>
       <c r="B7" s="7" t="s">
         <v>4</v>
       </c>
       <c r="C7" s="9" t="s">
         <v>5</v>
       </c>
       <c r="D7" s="9" t="s">
         <v>6</v>
       </c>
       <c r="E7" s="71" t="s">
         <v>7</v>
       </c>
       <c r="F7" s="71" t="s">
         <v>8</v>
       </c>
       <c r="G7" s="72" t="s">
         <v>9</v>
@@ -5101,52 +5108,52 @@
       <c r="F8" s="57">
         <v>0.45833333333333331</v>
       </c>
       <c r="G8" s="52" t="s">
         <v>13</v>
       </c>
       <c r="H8" s="69"/>
       <c r="I8" s="69"/>
     </row>
     <row r="9" spans="1:9" ht="29.25" customHeight="1">
       <c r="A9" s="5">
         <v>2</v>
       </c>
       <c r="B9" s="106" t="s">
         <v>192</v>
       </c>
       <c r="C9" s="48" t="s">
         <v>193</v>
       </c>
       <c r="D9" s="48" t="s">
         <v>194</v>
       </c>
       <c r="E9" s="53">
         <v>3.09</v>
       </c>
-      <c r="F9" s="57">
-        <v>0.625</v>
+      <c r="F9" s="237">
+        <v>0.58333333333333337</v>
       </c>
       <c r="G9" s="52" t="s">
         <v>13</v>
       </c>
       <c r="H9" s="69"/>
       <c r="I9" s="69"/>
     </row>
     <row r="10" spans="1:9" ht="32.25" customHeight="1">
       <c r="A10" s="5">
         <v>3</v>
       </c>
       <c r="B10" s="107" t="s">
         <v>195</v>
       </c>
       <c r="C10" s="48" t="s">
         <v>102</v>
       </c>
       <c r="D10" s="48" t="s">
         <v>196</v>
       </c>
       <c r="E10" s="52">
         <v>3.09</v>
       </c>
       <c r="F10" s="57">
         <v>0.70833333333333337</v>
@@ -5208,126 +5215,126 @@
     <row r="13" spans="1:9" ht="21.95" customHeight="1">
       <c r="A13" s="5">
         <v>6</v>
       </c>
       <c r="B13" s="116" t="s">
         <v>204</v>
       </c>
       <c r="C13" s="48" t="s">
         <v>205</v>
       </c>
       <c r="D13" s="117" t="s">
         <v>206</v>
       </c>
       <c r="E13" s="52">
         <v>2.09</v>
       </c>
       <c r="F13" s="57" t="s">
         <v>207</v>
       </c>
       <c r="G13" s="56" t="s">
         <v>203</v>
       </c>
       <c r="H13" s="69"/>
       <c r="I13" s="69"/>
     </row>
-    <row r="14" spans="1:9">
+    <row r="14" spans="1:9" ht="15.75">
       <c r="A14" s="5">
         <v>7</v>
       </c>
       <c r="B14" s="118" t="s">
         <v>208</v>
       </c>
       <c r="C14" s="48" t="s">
         <v>209</v>
       </c>
       <c r="D14" s="117" t="s">
         <v>191</v>
       </c>
       <c r="E14" s="54">
         <v>1.0900000000000001</v>
       </c>
       <c r="F14" s="57">
         <v>0.70833333333333337</v>
       </c>
       <c r="G14" s="54">
         <v>136</v>
       </c>
       <c r="H14" s="69"/>
       <c r="I14" s="69"/>
     </row>
-    <row r="15" spans="1:9" ht="30.75">
+    <row r="15" spans="1:9" ht="31.5">
       <c r="A15" s="5">
         <v>8</v>
       </c>
       <c r="B15" s="118" t="s">
         <v>210</v>
       </c>
       <c r="C15" s="168" t="s">
         <v>211</v>
       </c>
       <c r="D15" s="117" t="s">
         <v>191</v>
       </c>
       <c r="E15" s="54">
         <v>4.09</v>
       </c>
       <c r="F15" s="93">
         <v>0.79166666666666663</v>
       </c>
       <c r="G15" s="54" t="s">
         <v>51</v>
       </c>
       <c r="H15" s="69"/>
       <c r="I15" s="69"/>
     </row>
-    <row r="16" spans="1:9" ht="30.75">
+    <row r="16" spans="1:9" ht="31.5">
       <c r="A16" s="5">
         <v>9</v>
       </c>
       <c r="B16" s="119" t="s">
         <v>212</v>
       </c>
       <c r="C16" s="44" t="s">
         <v>213</v>
       </c>
       <c r="D16" s="117" t="s">
         <v>191</v>
       </c>
       <c r="E16" s="52">
         <v>3.09</v>
       </c>
       <c r="F16" s="57">
         <v>0.45833333333333331</v>
       </c>
       <c r="G16" s="52" t="s">
         <v>13</v>
       </c>
       <c r="H16" s="69"/>
       <c r="I16" s="69"/>
     </row>
-    <row r="17" spans="1:9" ht="30.75">
+    <row r="17" spans="1:9" ht="30">
       <c r="A17" s="5">
         <v>10</v>
       </c>
       <c r="B17" s="111" t="s">
         <v>214</v>
       </c>
       <c r="C17" s="48" t="s">
         <v>215</v>
       </c>
       <c r="D17" s="117" t="s">
         <v>191</v>
       </c>
       <c r="E17" s="53">
         <v>3.09</v>
       </c>
       <c r="F17" s="57">
         <v>0.66666666666666663</v>
       </c>
       <c r="G17" s="52" t="s">
         <v>13</v>
       </c>
       <c r="H17" s="69"/>
       <c r="I17" s="69"/>
     </row>
     <row r="18" spans="1:9">
@@ -5347,58 +5354,58 @@
         <v>6.09</v>
       </c>
       <c r="F18" s="154">
         <v>0.75</v>
       </c>
       <c r="G18" s="155">
         <v>161</v>
       </c>
       <c r="H18" s="69"/>
       <c r="I18" s="69"/>
     </row>
     <row r="19" spans="1:9">
       <c r="B19" s="92"/>
       <c r="C19" s="69"/>
       <c r="D19" s="69"/>
       <c r="H19" s="69"/>
       <c r="I19" s="69"/>
     </row>
     <row r="20" spans="1:9">
       <c r="B20" s="20"/>
     </row>
     <row r="21" spans="1:9">
       <c r="B21" s="20"/>
     </row>
     <row r="22" spans="1:9" ht="15.75">
-      <c r="A22" s="229" t="s">
+      <c r="A22" s="231" t="s">
         <v>216</v>
       </c>
-      <c r="B22" s="231"/>
-[...3 lines deleted...]
-      <c r="F22" s="231"/>
+      <c r="B22" s="232"/>
+      <c r="C22" s="232"/>
+      <c r="D22" s="232"/>
+      <c r="E22" s="232"/>
+      <c r="F22" s="232"/>
     </row>
     <row r="23" spans="1:9" ht="15.75">
       <c r="B23" s="2"/>
     </row>
     <row r="24" spans="1:9" ht="47.25">
       <c r="A24" s="7" t="s">
         <v>3</v>
       </c>
       <c r="B24" s="7" t="s">
         <v>4</v>
       </c>
       <c r="C24" s="9" t="s">
         <v>5</v>
       </c>
       <c r="D24" s="9" t="s">
         <v>6</v>
       </c>
       <c r="E24" s="71" t="s">
         <v>7</v>
       </c>
       <c r="F24" s="71" t="s">
         <v>8</v>
       </c>
       <c r="G24" s="72" t="s">
         <v>9</v>
@@ -5478,167 +5485,167 @@
     </row>
     <row r="28" spans="1:9" ht="33" customHeight="1">
       <c r="A28" s="5">
         <v>4</v>
       </c>
       <c r="B28" s="34" t="s">
         <v>223</v>
       </c>
       <c r="C28" s="36" t="s">
         <v>224</v>
       </c>
       <c r="D28" s="36" t="s">
         <v>225</v>
       </c>
       <c r="E28" s="169">
         <v>4.09</v>
       </c>
       <c r="F28" s="158">
         <v>0.70833333333333337</v>
       </c>
       <c r="G28" s="56">
         <v>304</v>
       </c>
       <c r="H28" s="69"/>
     </row>
-    <row r="29" spans="1:9" ht="45.75">
+    <row r="29" spans="1:9" ht="45">
       <c r="A29" s="5">
         <v>5</v>
       </c>
       <c r="B29" s="35" t="s">
         <v>226</v>
       </c>
       <c r="C29" s="48" t="s">
         <v>227</v>
       </c>
       <c r="D29" s="48" t="s">
         <v>191</v>
       </c>
       <c r="E29" s="53">
         <v>3.09</v>
       </c>
       <c r="F29" s="57">
         <v>0.625</v>
       </c>
       <c r="G29" s="52" t="s">
         <v>13</v>
       </c>
       <c r="H29" s="69"/>
     </row>
     <row r="30" spans="1:9" ht="15.75">
       <c r="A30" s="4"/>
     </row>
-    <row r="31" spans="1:9" ht="30.75">
+    <row r="31" spans="1:9" ht="30">
       <c r="A31" s="144"/>
       <c r="B31" s="145" t="s">
         <v>42</v>
       </c>
       <c r="C31" s="145" t="s">
         <v>43</v>
       </c>
       <c r="D31" s="144" t="s">
         <v>44</v>
       </c>
       <c r="E31" s="146">
         <v>1.0900000000000001</v>
       </c>
       <c r="F31" s="148">
         <v>0.54166666666666663</v>
       </c>
       <c r="G31" s="149">
         <v>207</v>
       </c>
       <c r="H31" s="147"/>
     </row>
     <row r="33" spans="1:1">
       <c r="A33" s="1"/>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A5:F5"/>
     <mergeCell ref="A1:F1"/>
     <mergeCell ref="A22:F22"/>
     <mergeCell ref="A3:G3"/>
   </mergeCells>
   <pageMargins left="0.2" right="0.5" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0500-000000000000}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:O32"/>
   <sheetViews>
     <sheetView topLeftCell="A15" workbookViewId="0">
       <selection activeCell="B29" sqref="B29:G29"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="5.85546875" customWidth="1"/>
     <col min="2" max="3" width="27.7109375" customWidth="1"/>
     <col min="4" max="4" width="25.85546875" customWidth="1"/>
     <col min="5" max="7" width="12.140625" style="69" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9" ht="18.75">
-      <c r="A1" s="227" t="s">
+      <c r="A1" s="228" t="s">
         <v>187</v>
       </c>
-      <c r="B1" s="230"/>
-[...3 lines deleted...]
-      <c r="F1" s="230"/>
+      <c r="B1" s="229"/>
+      <c r="C1" s="229"/>
+      <c r="D1" s="229"/>
+      <c r="E1" s="229"/>
+      <c r="F1" s="229"/>
     </row>
     <row r="2" spans="1:9" ht="18.75">
       <c r="A2" s="11"/>
       <c r="E2" s="70"/>
       <c r="F2" s="70"/>
     </row>
     <row r="3" spans="1:9" ht="19.5" customHeight="1">
-      <c r="A3" s="228" t="s">
+      <c r="A3" s="230" t="s">
         <v>1</v>
       </c>
-      <c r="B3" s="230"/>
-[...4 lines deleted...]
-      <c r="G3" s="230"/>
+      <c r="B3" s="229"/>
+      <c r="C3" s="229"/>
+      <c r="D3" s="229"/>
+      <c r="E3" s="229"/>
+      <c r="F3" s="229"/>
+      <c r="G3" s="229"/>
     </row>
     <row r="4" spans="1:9" ht="18.75">
       <c r="C4" s="3"/>
     </row>
     <row r="5" spans="1:9" ht="15.75">
-      <c r="A5" s="229" t="s">
+      <c r="A5" s="231" t="s">
         <v>228</v>
       </c>
-      <c r="B5" s="231"/>
-[...2 lines deleted...]
-      <c r="E5" s="231"/>
+      <c r="B5" s="232"/>
+      <c r="C5" s="232"/>
+      <c r="D5" s="232"/>
+      <c r="E5" s="232"/>
     </row>
     <row r="6" spans="1:9" ht="15.75">
       <c r="B6" s="2"/>
     </row>
     <row r="7" spans="1:9" ht="66" customHeight="1">
       <c r="A7" s="7" t="s">
         <v>3</v>
       </c>
       <c r="B7" s="7" t="s">
         <v>4</v>
       </c>
       <c r="C7" s="9" t="s">
         <v>5</v>
       </c>
       <c r="D7" s="9" t="s">
         <v>6</v>
       </c>
       <c r="E7" s="71" t="s">
         <v>7</v>
       </c>
       <c r="F7" s="71" t="s">
         <v>8</v>
       </c>
       <c r="G7" s="72" t="s">
         <v>9</v>
@@ -5903,57 +5910,57 @@
         <v>92</v>
       </c>
       <c r="D18" s="48" t="s">
         <v>41</v>
       </c>
       <c r="E18" s="153">
         <v>6.09</v>
       </c>
       <c r="F18" s="154">
         <v>0.75</v>
       </c>
       <c r="G18" s="155">
         <v>161</v>
       </c>
       <c r="H18" s="69"/>
       <c r="I18" s="69"/>
     </row>
     <row r="19" spans="1:15">
       <c r="B19" s="92"/>
       <c r="C19" s="69"/>
       <c r="D19" s="69"/>
       <c r="H19" s="69"/>
       <c r="I19" s="69"/>
     </row>
     <row r="20" spans="1:15" ht="15.75">
-      <c r="A20" s="229" t="s">
+      <c r="A20" s="231" t="s">
         <v>257</v>
       </c>
-      <c r="B20" s="231"/>
-[...2 lines deleted...]
-      <c r="E20" s="231"/>
+      <c r="B20" s="232"/>
+      <c r="C20" s="232"/>
+      <c r="D20" s="232"/>
+      <c r="E20" s="232"/>
     </row>
     <row r="21" spans="1:15" ht="15.75">
       <c r="B21" s="2"/>
     </row>
     <row r="22" spans="1:15" ht="47.25">
       <c r="A22" s="7" t="s">
         <v>3</v>
       </c>
       <c r="B22" s="7" t="s">
         <v>4</v>
       </c>
       <c r="C22" s="9" t="s">
         <v>5</v>
       </c>
       <c r="D22" s="9" t="s">
         <v>6</v>
       </c>
       <c r="E22" s="71" t="s">
         <v>7</v>
       </c>
       <c r="F22" s="71" t="s">
         <v>8</v>
       </c>
       <c r="G22" s="72" t="s">
         <v>9</v>
@@ -6060,142 +6067,142 @@
       </c>
       <c r="B27" s="37" t="s">
         <v>271</v>
       </c>
       <c r="C27" s="5" t="s">
         <v>259</v>
       </c>
       <c r="D27" s="44" t="s">
         <v>260</v>
       </c>
       <c r="E27" s="52">
         <v>4.09</v>
       </c>
       <c r="F27" s="57">
         <v>0.375</v>
       </c>
       <c r="G27" s="56" t="s">
         <v>261</v>
       </c>
     </row>
     <row r="28" spans="1:15" ht="15" customHeight="1">
       <c r="B28" s="69"/>
       <c r="C28" s="69"/>
       <c r="D28" s="69"/>
     </row>
-    <row r="29" spans="1:15" ht="30.75">
+    <row r="29" spans="1:15" ht="30">
       <c r="A29" s="144"/>
       <c r="B29" s="145" t="s">
         <v>42</v>
       </c>
       <c r="C29" s="145" t="s">
         <v>43</v>
       </c>
       <c r="D29" s="144" t="s">
         <v>44</v>
       </c>
       <c r="E29" s="146">
         <v>1.0900000000000001</v>
       </c>
       <c r="F29" s="148">
         <v>0.54166666666666663</v>
       </c>
       <c r="G29" s="149">
         <v>207</v>
       </c>
       <c r="H29" s="147"/>
     </row>
     <row r="32" spans="1:15">
       <c r="A32" s="1"/>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A5:E5"/>
     <mergeCell ref="A20:E20"/>
     <mergeCell ref="A1:F1"/>
     <mergeCell ref="A3:G3"/>
   </mergeCells>
   <pageMargins left="0.2" right="0.5" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0600-000000000000}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:H33"/>
   <sheetViews>
-    <sheetView topLeftCell="A24" workbookViewId="0">
+    <sheetView tabSelected="1" workbookViewId="0">
       <selection activeCell="B32" sqref="B32:G32"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="5.85546875" customWidth="1"/>
     <col min="2" max="3" width="27.7109375" customWidth="1"/>
     <col min="4" max="4" width="22.7109375" customWidth="1"/>
     <col min="5" max="6" width="12.140625" style="69" customWidth="1"/>
     <col min="7" max="7" width="12.140625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" ht="18.75">
-      <c r="A1" s="227" t="s">
+      <c r="A1" s="228" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="230"/>
-[...3 lines deleted...]
-      <c r="F1" s="230"/>
+      <c r="B1" s="229"/>
+      <c r="C1" s="229"/>
+      <c r="D1" s="229"/>
+      <c r="E1" s="229"/>
+      <c r="F1" s="229"/>
     </row>
     <row r="2" spans="1:8" ht="18.75">
       <c r="A2" s="11"/>
       <c r="E2" s="70"/>
       <c r="F2" s="70"/>
     </row>
     <row r="3" spans="1:8" ht="19.5" customHeight="1">
-      <c r="A3" s="228" t="s">
+      <c r="A3" s="230" t="s">
         <v>1</v>
       </c>
-      <c r="B3" s="230"/>
-[...4 lines deleted...]
-      <c r="G3" s="230"/>
+      <c r="B3" s="229"/>
+      <c r="C3" s="229"/>
+      <c r="D3" s="229"/>
+      <c r="E3" s="229"/>
+      <c r="F3" s="229"/>
+      <c r="G3" s="229"/>
     </row>
     <row r="4" spans="1:8" ht="18.75">
       <c r="C4" s="3"/>
     </row>
     <row r="5" spans="1:8" ht="15.75">
-      <c r="A5" s="229" t="s">
+      <c r="A5" s="231" t="s">
         <v>272</v>
       </c>
-      <c r="B5" s="231"/>
-[...3 lines deleted...]
-      <c r="F5" s="231"/>
+      <c r="B5" s="232"/>
+      <c r="C5" s="232"/>
+      <c r="D5" s="232"/>
+      <c r="E5" s="232"/>
+      <c r="F5" s="232"/>
     </row>
     <row r="6" spans="1:8" ht="15.75">
       <c r="B6" s="2"/>
     </row>
     <row r="7" spans="1:8" ht="66" customHeight="1">
       <c r="A7" s="7" t="s">
         <v>3</v>
       </c>
       <c r="B7" s="7" t="s">
         <v>4</v>
       </c>
       <c r="C7" s="9" t="s">
         <v>5</v>
       </c>
       <c r="D7" s="9" t="s">
         <v>6</v>
       </c>
       <c r="E7" s="71" t="s">
         <v>7</v>
       </c>
       <c r="F7" s="71" t="s">
         <v>8</v>
       </c>
       <c r="G7" s="21" t="s">
         <v>9</v>
@@ -6347,51 +6354,51 @@
     </row>
     <row r="14" spans="1:8">
       <c r="A14" s="5">
         <v>7</v>
       </c>
       <c r="B14" s="46" t="s">
         <v>285</v>
       </c>
       <c r="C14" s="120" t="s">
         <v>211</v>
       </c>
       <c r="D14" s="120" t="s">
         <v>191</v>
       </c>
       <c r="E14" s="56">
         <v>4.09</v>
       </c>
       <c r="F14" s="91">
         <v>0.79166666666666663</v>
       </c>
       <c r="G14" s="56" t="s">
         <v>51</v>
       </c>
       <c r="H14" s="69"/>
     </row>
-    <row r="15" spans="1:8" ht="30.75">
+    <row r="15" spans="1:8" ht="30">
       <c r="A15" s="5">
         <v>8</v>
       </c>
       <c r="B15" s="46" t="s">
         <v>286</v>
       </c>
       <c r="C15" s="36" t="s">
         <v>287</v>
       </c>
       <c r="D15" s="120" t="s">
         <v>59</v>
       </c>
       <c r="E15" s="52">
         <v>2.09</v>
       </c>
       <c r="F15" s="51" t="s">
         <v>288</v>
       </c>
       <c r="G15" s="52">
         <v>180</v>
       </c>
       <c r="H15" s="69"/>
     </row>
     <row r="16" spans="1:8" ht="30">
       <c r="A16" s="5">
@@ -6458,58 +6465,58 @@
         <v>6.09</v>
       </c>
       <c r="F18" s="154">
         <v>0.75</v>
       </c>
       <c r="G18" s="155">
         <v>161</v>
       </c>
       <c r="H18" s="69"/>
     </row>
     <row r="19" spans="1:8">
       <c r="B19" s="92"/>
       <c r="C19" s="69"/>
       <c r="D19" s="69"/>
       <c r="G19" s="69"/>
       <c r="H19" s="69"/>
     </row>
     <row r="20" spans="1:8">
       <c r="B20" s="20"/>
       <c r="D20" s="19"/>
     </row>
     <row r="21" spans="1:8" ht="18.75">
       <c r="C21" s="3"/>
     </row>
     <row r="22" spans="1:8" ht="15.75">
-      <c r="A22" s="229" t="s">
+      <c r="A22" s="231" t="s">
         <v>292</v>
       </c>
-      <c r="B22" s="231"/>
-[...3 lines deleted...]
-      <c r="F22" s="231"/>
+      <c r="B22" s="232"/>
+      <c r="C22" s="232"/>
+      <c r="D22" s="232"/>
+      <c r="E22" s="232"/>
+      <c r="F22" s="232"/>
     </row>
     <row r="23" spans="1:8" ht="15.75">
       <c r="B23" s="2"/>
     </row>
     <row r="24" spans="1:8" ht="47.25">
       <c r="A24" s="7" t="s">
         <v>3</v>
       </c>
       <c r="B24" s="7" t="s">
         <v>4</v>
       </c>
       <c r="C24" s="9" t="s">
         <v>5</v>
       </c>
       <c r="D24" s="9" t="s">
         <v>6</v>
       </c>
       <c r="E24" s="71" t="s">
         <v>7</v>
       </c>
       <c r="F24" s="71" t="s">
         <v>8</v>
       </c>
       <c r="G24" s="21" t="s">
         <v>9</v>
@@ -6622,141 +6629,141 @@
         <v>302</v>
       </c>
       <c r="D29" s="38" t="s">
         <v>303</v>
       </c>
       <c r="E29" s="52">
         <v>1.0900000000000001</v>
       </c>
       <c r="F29" s="57">
         <v>0.41666666666666669</v>
       </c>
       <c r="G29" s="86">
         <v>180</v>
       </c>
       <c r="H29" s="69"/>
     </row>
     <row r="30" spans="1:8" ht="15.75">
       <c r="A30" s="4"/>
       <c r="G30" s="69"/>
       <c r="H30" s="69"/>
     </row>
     <row r="31" spans="1:8">
       <c r="G31" s="69"/>
       <c r="H31" s="69"/>
     </row>
-    <row r="32" spans="1:8" s="147" customFormat="1" ht="30.75">
+    <row r="32" spans="1:8" s="147" customFormat="1" ht="30">
       <c r="A32" s="144"/>
       <c r="B32" s="145" t="s">
         <v>42</v>
       </c>
       <c r="C32" s="145" t="s">
         <v>43</v>
       </c>
       <c r="D32" s="144" t="s">
         <v>44</v>
       </c>
       <c r="E32" s="146">
         <v>1.0900000000000001</v>
       </c>
       <c r="F32" s="148">
         <v>0.54166666666666663</v>
       </c>
       <c r="G32" s="149">
         <v>207</v>
       </c>
       <c r="H32" s="157"/>
     </row>
     <row r="33" spans="1:8">
       <c r="A33" s="1"/>
       <c r="G33" s="69"/>
       <c r="H33" s="69"/>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A22:F22"/>
     <mergeCell ref="A1:F1"/>
     <mergeCell ref="A5:F5"/>
     <mergeCell ref="A3:G3"/>
   </mergeCells>
   <pageMargins left="0.2" right="0.5" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0700-000000000000}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:K37"/>
   <sheetViews>
     <sheetView topLeftCell="A20" workbookViewId="0">
       <selection activeCell="B34" sqref="B34:G34"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="5.85546875" customWidth="1"/>
     <col min="2" max="3" width="27.7109375" customWidth="1"/>
     <col min="4" max="4" width="25" customWidth="1"/>
     <col min="5" max="7" width="12.140625" style="128" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9" ht="18.75">
-      <c r="A1" s="227" t="s">
+      <c r="A1" s="228" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="230"/>
-[...3 lines deleted...]
-      <c r="F1" s="230"/>
+      <c r="B1" s="229"/>
+      <c r="C1" s="229"/>
+      <c r="D1" s="229"/>
+      <c r="E1" s="229"/>
+      <c r="F1" s="229"/>
     </row>
     <row r="2" spans="1:9" ht="18.75">
       <c r="A2" s="11"/>
     </row>
     <row r="3" spans="1:9" ht="18.75">
-      <c r="A3" s="228" t="s">
+      <c r="A3" s="230" t="s">
         <v>1</v>
       </c>
-      <c r="B3" s="230"/>
-[...4 lines deleted...]
-      <c r="G3" s="230"/>
+      <c r="B3" s="229"/>
+      <c r="C3" s="229"/>
+      <c r="D3" s="229"/>
+      <c r="E3" s="229"/>
+      <c r="F3" s="229"/>
+      <c r="G3" s="229"/>
     </row>
     <row r="4" spans="1:9" ht="18.75">
       <c r="C4" s="3"/>
     </row>
     <row r="5" spans="1:9" ht="15.75">
-      <c r="A5" s="229" t="s">
+      <c r="A5" s="231" t="s">
         <v>304</v>
       </c>
-      <c r="B5" s="231"/>
-[...3 lines deleted...]
-      <c r="F5" s="231"/>
+      <c r="B5" s="232"/>
+      <c r="C5" s="232"/>
+      <c r="D5" s="232"/>
+      <c r="E5" s="232"/>
+      <c r="F5" s="232"/>
     </row>
     <row r="6" spans="1:9" ht="15.75">
       <c r="B6" s="2"/>
     </row>
     <row r="7" spans="1:9" ht="66" customHeight="1">
       <c r="A7" s="7" t="s">
         <v>3</v>
       </c>
       <c r="B7" s="7" t="s">
         <v>4</v>
       </c>
       <c r="C7" s="9" t="s">
         <v>5</v>
       </c>
       <c r="D7" s="9" t="s">
         <v>6</v>
       </c>
       <c r="E7" s="129" t="s">
         <v>7</v>
       </c>
       <c r="F7" s="129" t="s">
         <v>8</v>
       </c>
       <c r="G7" s="130" t="s">
         <v>9</v>
@@ -7023,58 +7030,58 @@
       <c r="C19" s="69"/>
       <c r="D19" s="69"/>
       <c r="H19" s="69"/>
       <c r="I19" s="69"/>
     </row>
     <row r="20" spans="1:11" ht="21.95" customHeight="1">
       <c r="A20" s="13"/>
       <c r="B20" s="12"/>
     </row>
     <row r="21" spans="1:11" ht="21.95" customHeight="1">
       <c r="A21" s="13"/>
       <c r="B21" s="12"/>
     </row>
     <row r="22" spans="1:11" ht="21.95" customHeight="1">
       <c r="A22" s="13"/>
       <c r="B22" s="12"/>
     </row>
     <row r="23" spans="1:11" ht="21.95" customHeight="1">
       <c r="A23" s="13"/>
       <c r="B23" s="12"/>
     </row>
     <row r="24" spans="1:11" ht="21.95" customHeight="1">
       <c r="A24" s="6"/>
     </row>
     <row r="25" spans="1:11" ht="15.75">
-      <c r="A25" s="229" t="s">
+      <c r="A25" s="231" t="s">
         <v>321</v>
       </c>
-      <c r="B25" s="231"/>
-[...3 lines deleted...]
-      <c r="F25" s="231"/>
+      <c r="B25" s="232"/>
+      <c r="C25" s="232"/>
+      <c r="D25" s="232"/>
+      <c r="E25" s="232"/>
+      <c r="F25" s="232"/>
     </row>
     <row r="26" spans="1:11" ht="15.75">
       <c r="B26" s="2"/>
     </row>
     <row r="27" spans="1:11" ht="47.25">
       <c r="A27" s="7" t="s">
         <v>3</v>
       </c>
       <c r="B27" s="7" t="s">
         <v>4</v>
       </c>
       <c r="C27" s="9" t="s">
         <v>5</v>
       </c>
       <c r="D27" s="9" t="s">
         <v>6</v>
       </c>
       <c r="E27" s="129" t="s">
         <v>7</v>
       </c>
       <c r="F27" s="129" t="s">
         <v>8</v>
       </c>
       <c r="G27" s="130" t="s">
         <v>9</v>
@@ -7183,143 +7190,143 @@
       </c>
       <c r="B32" s="41" t="s">
         <v>329</v>
       </c>
       <c r="C32" s="5" t="s">
         <v>330</v>
       </c>
       <c r="D32" s="5" t="s">
         <v>327</v>
       </c>
       <c r="E32" s="52">
         <v>5.09</v>
       </c>
       <c r="F32" s="57">
         <v>0.58333333333333337</v>
       </c>
       <c r="G32" s="52" t="s">
         <v>13</v>
       </c>
       <c r="H32" s="69"/>
     </row>
     <row r="33" spans="1:8" ht="15.75">
       <c r="A33" s="4"/>
       <c r="H33" s="69"/>
     </row>
-    <row r="34" spans="1:8" ht="30.75">
+    <row r="34" spans="1:8" ht="30">
       <c r="A34" s="144"/>
       <c r="B34" s="145" t="s">
         <v>42</v>
       </c>
       <c r="C34" s="145" t="s">
         <v>43</v>
       </c>
       <c r="D34" s="144" t="s">
         <v>44</v>
       </c>
       <c r="E34" s="146">
         <v>1.0900000000000001</v>
       </c>
       <c r="F34" s="148">
         <v>0.54166666666666663</v>
       </c>
       <c r="G34" s="149">
         <v>207</v>
       </c>
       <c r="H34" s="147"/>
     </row>
     <row r="37" spans="1:8">
       <c r="A37" s="1"/>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A25:F25"/>
     <mergeCell ref="A5:F5"/>
     <mergeCell ref="A1:F1"/>
     <mergeCell ref="A3:G3"/>
   </mergeCells>
   <pageMargins left="0.2" right="0.5" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0800-000000000000}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:Q29"/>
   <sheetViews>
     <sheetView topLeftCell="A15" workbookViewId="0">
       <selection activeCell="J32" sqref="J32"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="5.85546875" customWidth="1"/>
     <col min="2" max="2" width="27.7109375" customWidth="1"/>
     <col min="3" max="3" width="27.7109375" style="22" customWidth="1"/>
     <col min="4" max="4" width="26.7109375" customWidth="1"/>
     <col min="5" max="6" width="12.140625" style="69" customWidth="1"/>
     <col min="7" max="7" width="12.140625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:17" ht="18.75">
-      <c r="A1" s="227" t="s">
+      <c r="A1" s="228" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="230"/>
-[...3 lines deleted...]
-      <c r="F1" s="230"/>
+      <c r="B1" s="229"/>
+      <c r="C1" s="229"/>
+      <c r="D1" s="229"/>
+      <c r="E1" s="229"/>
+      <c r="F1" s="229"/>
     </row>
     <row r="2" spans="1:17" ht="18.75">
       <c r="A2" s="11"/>
       <c r="E2" s="70"/>
       <c r="F2" s="70"/>
     </row>
     <row r="3" spans="1:17" ht="18.75">
-      <c r="A3" s="228" t="s">
+      <c r="A3" s="230" t="s">
         <v>1</v>
       </c>
-      <c r="B3" s="230"/>
-[...4 lines deleted...]
-      <c r="G3" s="230"/>
+      <c r="B3" s="229"/>
+      <c r="C3" s="229"/>
+      <c r="D3" s="229"/>
+      <c r="E3" s="229"/>
+      <c r="F3" s="229"/>
+      <c r="G3" s="229"/>
     </row>
     <row r="4" spans="1:17" ht="18.75">
       <c r="C4" s="79"/>
     </row>
     <row r="5" spans="1:17" ht="15.75">
-      <c r="A5" s="229" t="s">
+      <c r="A5" s="231" t="s">
         <v>331</v>
       </c>
-      <c r="B5" s="231"/>
-[...3 lines deleted...]
-      <c r="F5" s="231"/>
+      <c r="B5" s="232"/>
+      <c r="C5" s="232"/>
+      <c r="D5" s="232"/>
+      <c r="E5" s="232"/>
+      <c r="F5" s="232"/>
     </row>
     <row r="6" spans="1:17" ht="15.75">
       <c r="B6" s="62"/>
     </row>
     <row r="7" spans="1:17" ht="66" customHeight="1">
       <c r="A7" s="63" t="s">
         <v>3</v>
       </c>
       <c r="B7" s="63" t="s">
         <v>4</v>
       </c>
       <c r="C7" s="80" t="s">
         <v>5</v>
       </c>
       <c r="D7" s="64" t="s">
         <v>6</v>
       </c>
       <c r="E7" s="164" t="s">
         <v>7</v>
       </c>
       <c r="F7" s="164" t="s">
         <v>8</v>
       </c>
       <c r="G7" s="66" t="s">
         <v>9</v>
@@ -7566,58 +7573,58 @@
       </c>
       <c r="G17" s="155">
         <v>161</v>
       </c>
       <c r="H17" s="69"/>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" s="60"/>
       <c r="B19" s="60"/>
       <c r="C19" s="81"/>
       <c r="D19" s="60"/>
       <c r="E19" s="101"/>
       <c r="F19" s="101"/>
       <c r="G19" s="60"/>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" s="60"/>
       <c r="B20" s="60"/>
       <c r="C20" s="81"/>
       <c r="D20" s="60"/>
       <c r="E20" s="101"/>
       <c r="F20" s="101"/>
       <c r="G20" s="60"/>
     </row>
     <row r="21" spans="1:8" ht="15.75">
-      <c r="A21" s="229" t="s">
+      <c r="A21" s="231" t="s">
         <v>349</v>
       </c>
-      <c r="B21" s="231"/>
-[...3 lines deleted...]
-      <c r="F21" s="231"/>
+      <c r="B21" s="232"/>
+      <c r="C21" s="232"/>
+      <c r="D21" s="232"/>
+      <c r="E21" s="232"/>
+      <c r="F21" s="232"/>
       <c r="G21" s="60"/>
     </row>
     <row r="22" spans="1:8" ht="18.75">
       <c r="C22" s="3"/>
       <c r="F22" s="165"/>
     </row>
     <row r="23" spans="1:8" ht="47.25">
       <c r="A23" s="7" t="s">
         <v>3</v>
       </c>
       <c r="B23" s="7" t="s">
         <v>4</v>
       </c>
       <c r="C23" s="9" t="s">
         <v>5</v>
       </c>
       <c r="D23" s="9" t="s">
         <v>6</v>
       </c>
       <c r="E23" s="166" t="s">
         <v>350</v>
       </c>
       <c r="F23" s="166" t="s">
         <v>9</v>
       </c>
@@ -7712,48 +7719,81 @@
       <c r="E29" s="146">
         <v>1.0900000000000001</v>
       </c>
       <c r="F29" s="148">
         <v>0.54166666666666663</v>
       </c>
       <c r="G29" s="149">
         <v>207</v>
       </c>
       <c r="H29" s="147"/>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A1:F1"/>
     <mergeCell ref="A3:G3"/>
     <mergeCell ref="A5:F5"/>
     <mergeCell ref="A21:F21"/>
   </mergeCells>
   <pageMargins left="0.2" right="0.5" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Application>Microsoft Excel Online</Application>
+  <Application>Microsoft Excel</Application>
+  <DocSecurity>0</DocSecurity>
+  <ScaleCrop>false</ScaleCrop>
+  <HeadingPairs>
+    <vt:vector size="2" baseType="variant">
+      <vt:variant>
+        <vt:lpstr>Worksheets</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>14</vt:i4>
+      </vt:variant>
+    </vt:vector>
+  </HeadingPairs>
+  <TitlesOfParts>
+    <vt:vector size="14" baseType="lpstr">
+      <vt:lpstr>AICEM-mas</vt:lpstr>
+      <vt:lpstr>CDB-mas</vt:lpstr>
+      <vt:lpstr>CV-mas </vt:lpstr>
+      <vt:lpstr>PASLM(BM)-mas</vt:lpstr>
+      <vt:lpstr>IG-mas</vt:lpstr>
+      <vt:lpstr>IIT-mas</vt:lpstr>
+      <vt:lpstr>IS-mas</vt:lpstr>
+      <vt:lpstr>MPEP-mas</vt:lpstr>
+      <vt:lpstr>TDCC - mas</vt:lpstr>
+      <vt:lpstr>Sheet3</vt:lpstr>
+      <vt:lpstr>Foaie2</vt:lpstr>
+      <vt:lpstr>Foaie1</vt:lpstr>
+      <vt:lpstr>Foaie4</vt:lpstr>
+      <vt:lpstr>Foaie5</vt:lpstr>
+    </vt:vector>
+  </TitlesOfParts>
   <Manager/>
   <Company/>
+  <LinksUpToDate>false</LinksUpToDate>
+  <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
+  <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator/>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy/>
   <cp:revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:category/>
   <cp:contentStatus/>
 </cp:coreProperties>
 </file>