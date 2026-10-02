--- v0 (2026-07-30)
+++ v1 (2026-10-02)
@@ -1,98 +1,97 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
-  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
-  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet10.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet11.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="30317"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
+  <fileVersion appName="xl" lastEdited="6" lowestEdited="5" rupBuild="14420"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="124226"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{75A853BD-D3EE-4F6B-8C66-1614D16478AC}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="28770" windowHeight="11910" firstSheet="3" activeTab="3" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="28770" windowHeight="11910" activeTab="9"/>
   </bookViews>
   <sheets>
     <sheet name=" I- II IC" sheetId="4" r:id="rId1"/>
     <sheet name="CCIA" sheetId="9" r:id="rId2"/>
     <sheet name="CCIA(engl)" sheetId="5" r:id="rId3"/>
     <sheet name="CCIA(BM)" sheetId="12" r:id="rId4"/>
     <sheet name="CFDP" sheetId="10" r:id="rId5"/>
     <sheet name="Sheet1" sheetId="13" r:id="rId6"/>
     <sheet name="ACH" sheetId="8" r:id="rId7"/>
     <sheet name="IUDR" sheetId="11" r:id="rId8"/>
     <sheet name="MTC" sheetId="7" r:id="rId9"/>
     <sheet name="IMC" sheetId="6" r:id="rId10"/>
     <sheet name="Sheet3" sheetId="3" r:id="rId11"/>
   </sheets>
-  <calcPr calcId="191028"/>
+  <calcPr calcId="162913"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2290" uniqueCount="909">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2293" uniqueCount="909">
   <si>
     <t>PROGRAMARE SESIUNE CONSULTATII SI RESTANTE TOMANA (2025/2026)</t>
   </si>
   <si>
     <t xml:space="preserve">  1.09 - 6.09.2026</t>
   </si>
   <si>
     <t>SPECIALIZAREA________________IC_____________ANUL_____I/ SERIA A</t>
   </si>
   <si>
     <t>Nr.   crt.</t>
   </si>
   <si>
     <t>DISCIPLINA - Materia</t>
   </si>
   <si>
     <t>Numele si prenumele cadrului didactic titular de disciplină</t>
   </si>
   <si>
     <t xml:space="preserve"> Cadrul didactic asistent la examinare</t>
   </si>
   <si>
     <t xml:space="preserve">Data </t>
   </si>
   <si>
@@ -2796,51 +2795,51 @@
   <si>
     <t>Ofertare si contractare in constructii</t>
   </si>
   <si>
     <t xml:space="preserve">Managementul utilizarii si </t>
   </si>
   <si>
     <t>C.Rodica</t>
   </si>
   <si>
     <t>Evaluarea proprietatilor imobiliare</t>
   </si>
   <si>
     <t>Protectia mediului</t>
   </si>
   <si>
     <t xml:space="preserve"> A. Mircea</t>
   </si>
   <si>
     <t xml:space="preserve"> D.Sucala</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <fonts count="81">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
@@ -3774,51 +3773,51 @@
         <color rgb="FF000000"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color rgb="FF000000"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="6">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="2">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="2" applyAlignment="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="2">
       <alignment vertical="center" wrapText="1"/>
     </xf>
   </cellStyleXfs>
-  <cellXfs count="884">
+  <cellXfs count="887">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="justify" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
@@ -5558,588 +5557,50 @@
     </xf>
     <xf numFmtId="14" fontId="69" fillId="3" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="69" fillId="3" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="14" fontId="29" fillId="3" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="14" fontId="29" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="20" fontId="29" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="29" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="13" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="20" fontId="14" fillId="13" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="3" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...536 lines deleted...]
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="7" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="20" fontId="1" fillId="7" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="3" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="9" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="20" fontId="1" fillId="9" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="3" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
@@ -6174,261 +5635,808 @@
     </xf>
     <xf numFmtId="0" fontId="1" fillId="4" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="4" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="20" fontId="1" fillId="3" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="3" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="8" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="20" fontId="1" fillId="8" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="6" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="20" fontId="1" fillId="6" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...10 lines deleted...]
-    </xf>
     <xf numFmtId="20" fontId="1" fillId="9" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
-    </xf>
-[...4 lines deleted...]
-      <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="9" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="20" fontId="1" fillId="9" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="3" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="78" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="1" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="3" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="3" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="20" fontId="1" fillId="3" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="20" fontId="1" fillId="7" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="3" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="20" fontId="1" fillId="3" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="22" fillId="8" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="20" fontId="22" fillId="8" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="3" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="3" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="3" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="3" borderId="20" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="3" borderId="3" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="3" borderId="4" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="61" fillId="3" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="49" fillId="3" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="3" borderId="5" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="3" borderId="10" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="3" borderId="6" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="3" borderId="5" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="3" borderId="10" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="3" borderId="6" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="3" borderId="21" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="5" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="10" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="6" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="3" borderId="5" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="3" borderId="10" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="3" borderId="6" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="3" borderId="5" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="3" borderId="10" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="3" borderId="6" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="47" fillId="3" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="47" fillId="3" borderId="20" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="47" fillId="3" borderId="21" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="3" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="7" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="7" borderId="2" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="4" borderId="3" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="4" borderId="4" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="3" borderId="22" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="3" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="3" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="3" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="3" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="3" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="3" borderId="5" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="3" borderId="10" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="3" borderId="6" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="46" fillId="3" borderId="5" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="46" fillId="3" borderId="10" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="46" fillId="3" borderId="6" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="3" borderId="5" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="3" borderId="10" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="3" borderId="6" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="3" borderId="0" xfId="0" applyFill="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="0" fillId="3" borderId="2" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="17" fillId="3" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="3" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="3" borderId="2" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="3" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="3" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="3" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="3" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="3" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="3" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="4" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="3" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="3" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="3" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="3" borderId="3" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="3" borderId="7" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="3" borderId="4" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="justify" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="80" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="78" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="77" fillId="4" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="77" fillId="4" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="77" fillId="4" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="4" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="4" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="4" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="76" fillId="3" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="76" fillId="3" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="76" fillId="3" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="3" borderId="5" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="3" borderId="10" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="4" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="4" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="4" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="5" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="40" fillId="3" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="40" fillId="3" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="37" fillId="3" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="37" fillId="3" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="37" fillId="3" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="3" borderId="2" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="5" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="5" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="63" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="5" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="4" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="4" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="4" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="50" fillId="3" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="50" fillId="3" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="50" fillId="3" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="50" fillId="3" borderId="25" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="50" fillId="3" borderId="26" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="50" fillId="3" borderId="28" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="4" borderId="5" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="4" borderId="10" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="4" borderId="6" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="10" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="6" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="33" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="8" fillId="3" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="8" fillId="3" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="3" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="3" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="3" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="14" fontId="8" fillId="3" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="14" fontId="8" fillId="3" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="20" fontId="8" fillId="3" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="20" fontId="8" fillId="3" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="31" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="32" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
     <xf numFmtId="0" fontId="11" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1"/>
-    <xf numFmtId="0" fontId="8" fillId="3" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="6" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="5" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="6" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="61" fillId="3" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="49" fillId="3" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="3" borderId="3" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="3" borderId="4" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="3" borderId="8" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="3" borderId="9" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="3" borderId="18" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="3" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="3" borderId="3" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="3" borderId="4" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="44" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="42" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="3" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="3" borderId="2" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="3" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
-    <xf numFmtId="0" fontId="42" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="20" fontId="22" fillId="8" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
-    <cellStyle name="Normal 2" xfId="1" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
-[...3 lines deleted...]
-    <cellStyle name="Style 3" xfId="5" xr:uid="{00000000-0005-0000-0000-000005000000}"/>
+    <cellStyle name="Normal 2" xfId="1"/>
+    <cellStyle name="Normal 3" xfId="2"/>
+    <cellStyle name="Style 1" xfId="3"/>
+    <cellStyle name="Style 2" xfId="4"/>
+    <cellStyle name="Style 3" xfId="5"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleMedium9"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet11.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet10.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
-    <a:clrScheme name="Office 2007 - 2010">
+    <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Office 2007 - 2010">
+    <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Cambria" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Office 2007 - 2010">
+    <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -6593,108 +6601,108 @@
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings6.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings7.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings8.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:Q180"/>
   <sheetViews>
-    <sheetView topLeftCell="A26" zoomScale="115" zoomScaleNormal="115" workbookViewId="0">
-      <selection activeCell="B28" sqref="B28:G28"/>
+    <sheetView topLeftCell="A96" zoomScale="115" zoomScaleNormal="115" workbookViewId="0">
+      <selection activeCell="C104" sqref="C104"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="5.85546875" style="23" customWidth="1"/>
     <col min="2" max="2" width="30.7109375" style="110" customWidth="1"/>
     <col min="3" max="3" width="27.7109375" style="110" customWidth="1"/>
     <col min="4" max="4" width="26" style="110" customWidth="1"/>
     <col min="5" max="5" width="12.140625" style="406" customWidth="1"/>
     <col min="6" max="6" width="15.7109375" style="407" customWidth="1"/>
     <col min="7" max="7" width="19.140625" style="108" customWidth="1"/>
     <col min="8" max="8" width="17" style="27" customWidth="1"/>
     <col min="9" max="9" width="9.28515625" style="27" bestFit="1" customWidth="1"/>
     <col min="10" max="15" width="9.140625" style="27"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14" ht="21.95" customHeight="1">
-      <c r="A1" s="718" t="s">
+      <c r="A1" s="747" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="823"/>
-[...3 lines deleted...]
-      <c r="F1" s="823"/>
+      <c r="B1" s="748"/>
+      <c r="C1" s="748"/>
+      <c r="D1" s="748"/>
+      <c r="E1" s="748"/>
+      <c r="F1" s="748"/>
     </row>
     <row r="2" spans="1:14" ht="21.95" customHeight="1">
       <c r="A2" s="186"/>
       <c r="F2" s="406"/>
     </row>
     <row r="3" spans="1:14" ht="21.95" customHeight="1">
-      <c r="A3" s="720" t="s">
+      <c r="A3" s="750" t="s">
         <v>1</v>
       </c>
-      <c r="B3" s="824"/>
-[...4 lines deleted...]
-      <c r="G3" s="824"/>
+      <c r="B3" s="751"/>
+      <c r="C3" s="751"/>
+      <c r="D3" s="751"/>
+      <c r="E3" s="751"/>
+      <c r="F3" s="751"/>
+      <c r="G3" s="751"/>
     </row>
     <row r="4" spans="1:14" ht="21.95" customHeight="1">
       <c r="C4" s="187"/>
     </row>
     <row r="5" spans="1:14" ht="21.95" customHeight="1">
-      <c r="A5" s="670" t="s">
+      <c r="A5" s="698" t="s">
         <v>2</v>
       </c>
-      <c r="B5" s="825"/>
-[...3 lines deleted...]
-      <c r="F5" s="825"/>
+      <c r="B5" s="699"/>
+      <c r="C5" s="699"/>
+      <c r="D5" s="699"/>
+      <c r="E5" s="699"/>
+      <c r="F5" s="699"/>
     </row>
     <row r="6" spans="1:14" ht="21.95" customHeight="1">
       <c r="B6" s="188"/>
     </row>
     <row r="7" spans="1:14" ht="45.75" customHeight="1">
       <c r="A7" s="168" t="s">
         <v>3</v>
       </c>
       <c r="B7" s="189" t="s">
         <v>4</v>
       </c>
       <c r="C7" s="190" t="s">
         <v>5</v>
       </c>
       <c r="D7" s="190" t="s">
         <v>6</v>
       </c>
       <c r="E7" s="408" t="s">
         <v>7</v>
       </c>
       <c r="F7" s="409" t="s">
         <v>8</v>
       </c>
       <c r="G7" s="130" t="s">
         <v>9</v>
@@ -6836,67 +6844,67 @@
         <v>2.09</v>
       </c>
       <c r="F13" s="324">
         <v>0.33333333333333331</v>
       </c>
       <c r="G13" s="39" t="s">
         <v>25</v>
       </c>
       <c r="H13" s="387" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="14" spans="1:14" ht="21.95" customHeight="1">
       <c r="A14" s="192">
         <v>7</v>
       </c>
       <c r="B14" s="50" t="s">
         <v>33</v>
       </c>
       <c r="C14" s="50" t="s">
         <v>34</v>
       </c>
       <c r="D14" s="50" t="s">
         <v>35</v>
       </c>
-      <c r="E14" s="671" t="s">
+      <c r="E14" s="700" t="s">
         <v>36</v>
       </c>
-      <c r="F14" s="672"/>
-      <c r="G14" s="672"/>
+      <c r="F14" s="701"/>
+      <c r="G14" s="701"/>
     </row>
     <row r="15" spans="1:14" ht="30.75" customHeight="1">
       <c r="A15" s="192">
         <v>8</v>
       </c>
       <c r="B15" s="51" t="s">
         <v>37</v>
       </c>
-      <c r="C15" s="701" t="s">
+      <c r="C15" s="730" t="s">
         <v>38</v>
       </c>
-      <c r="D15" s="702"/>
+      <c r="D15" s="731"/>
       <c r="E15" s="422">
         <v>2.09</v>
       </c>
       <c r="F15" s="423">
         <v>0.5</v>
       </c>
       <c r="G15" s="39">
         <v>216</v>
       </c>
       <c r="J15" s="282"/>
     </row>
     <row r="16" spans="1:14" ht="21.95" customHeight="1">
       <c r="A16" s="192">
         <v>9</v>
       </c>
       <c r="B16" s="50" t="s">
         <v>39</v>
       </c>
       <c r="C16" s="50" t="s">
         <v>40</v>
       </c>
       <c r="D16" s="50" t="s">
         <v>28</v>
       </c>
       <c r="E16" s="109">
@@ -7033,169 +7041,169 @@
         <v>57</v>
       </c>
       <c r="C22" s="63" t="s">
         <v>58</v>
       </c>
       <c r="D22" s="58" t="s">
         <v>59</v>
       </c>
       <c r="E22" s="424">
         <v>3.09</v>
       </c>
       <c r="F22" s="425">
         <v>0.5</v>
       </c>
       <c r="G22" s="39">
         <v>207</v>
       </c>
     </row>
     <row r="23" spans="1:14" ht="31.5" customHeight="1">
       <c r="A23" s="192">
         <v>16</v>
       </c>
       <c r="B23" s="260" t="s">
         <v>60</v>
       </c>
-      <c r="C23" s="721" t="s">
+      <c r="C23" s="752" t="s">
         <v>61</v>
       </c>
-      <c r="D23" s="721"/>
-[...2 lines deleted...]
-      <c r="G23" s="722"/>
+      <c r="D23" s="752"/>
+      <c r="E23" s="753"/>
+      <c r="F23" s="753"/>
+      <c r="G23" s="753"/>
     </row>
     <row r="24" spans="1:14" ht="30" customHeight="1">
       <c r="A24" s="192">
         <v>17</v>
       </c>
       <c r="B24" s="93" t="s">
         <v>62</v>
       </c>
-      <c r="C24" s="719" t="s">
+      <c r="C24" s="749" t="s">
         <v>63</v>
       </c>
-      <c r="D24" s="719"/>
+      <c r="D24" s="749"/>
       <c r="E24" s="422">
         <v>2.09</v>
       </c>
       <c r="F24" s="423">
         <v>0.5</v>
       </c>
       <c r="G24" s="39">
         <v>216</v>
       </c>
     </row>
     <row r="25" spans="1:14" ht="28.5" customHeight="1">
       <c r="A25" s="192">
         <v>18</v>
       </c>
       <c r="B25" s="93" t="s">
         <v>64</v>
       </c>
       <c r="C25" s="317" t="s">
         <v>65</v>
       </c>
       <c r="D25" s="317" t="s">
         <v>66</v>
       </c>
       <c r="E25" s="424">
         <v>3.09</v>
       </c>
       <c r="F25" s="425">
         <v>0.375</v>
       </c>
       <c r="G25" s="320" t="s">
         <v>67</v>
       </c>
       <c r="H25" s="391" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="26" spans="1:14" ht="21.95" customHeight="1">
       <c r="A26" s="192">
         <v>19</v>
       </c>
       <c r="B26" s="86" t="s">
         <v>69</v>
       </c>
       <c r="C26" s="63" t="s">
         <v>70</v>
       </c>
       <c r="D26" s="63" t="s">
         <v>71</v>
       </c>
-      <c r="E26" s="671" t="s">
+      <c r="E26" s="700" t="s">
         <v>36</v>
       </c>
-      <c r="F26" s="672"/>
-      <c r="G26" s="672"/>
+      <c r="F26" s="701"/>
+      <c r="G26" s="701"/>
     </row>
     <row r="27" spans="1:14" ht="21.95" customHeight="1">
       <c r="A27" s="193"/>
     </row>
     <row r="28" spans="1:14" ht="21.95" customHeight="1">
       <c r="A28" s="193"/>
       <c r="B28" s="310" t="s">
         <v>72</v>
       </c>
       <c r="C28" s="310" t="s">
         <v>73</v>
       </c>
       <c r="D28" s="309" t="s">
         <v>74</v>
       </c>
       <c r="E28" s="311">
         <v>1.0900000000000001</v>
       </c>
       <c r="F28" s="312">
         <v>0.54166666666666663</v>
       </c>
       <c r="G28" s="313">
         <v>207</v>
       </c>
     </row>
     <row r="29" spans="1:14" ht="21.95" customHeight="1">
       <c r="A29" s="193"/>
     </row>
     <row r="30" spans="1:14" ht="21.95" customHeight="1">
       <c r="A30" s="193"/>
     </row>
     <row r="31" spans="1:14" ht="21.95" customHeight="1">
       <c r="C31" s="187"/>
     </row>
     <row r="32" spans="1:14" ht="21.95" customHeight="1">
       <c r="C32" s="187"/>
     </row>
     <row r="33" spans="1:15" ht="21.95" customHeight="1">
-      <c r="A33" s="670" t="s">
+      <c r="A33" s="698" t="s">
         <v>75</v>
       </c>
-      <c r="B33" s="825"/>
-[...3 lines deleted...]
-      <c r="F33" s="825"/>
+      <c r="B33" s="699"/>
+      <c r="C33" s="699"/>
+      <c r="D33" s="699"/>
+      <c r="E33" s="699"/>
+      <c r="F33" s="699"/>
     </row>
     <row r="34" spans="1:15" ht="16.5" customHeight="1">
       <c r="B34" s="188"/>
     </row>
     <row r="35" spans="1:15" ht="42.75" customHeight="1">
       <c r="A35" s="168" t="s">
         <v>3</v>
       </c>
       <c r="B35" s="189" t="s">
         <v>4</v>
       </c>
       <c r="C35" s="190" t="s">
         <v>5</v>
       </c>
       <c r="D35" s="190" t="s">
         <v>6</v>
       </c>
       <c r="E35" s="408" t="s">
         <v>7</v>
       </c>
       <c r="F35" s="409" t="s">
         <v>8</v>
       </c>
       <c r="G35" s="130" t="s">
         <v>9</v>
@@ -7334,67 +7342,67 @@
       </c>
       <c r="E41" s="412">
         <v>1.0900000000000001</v>
       </c>
       <c r="F41" s="413">
         <v>0.58333333333333337</v>
       </c>
       <c r="G41" s="39" t="s">
         <v>25</v>
       </c>
       <c r="O41" s="274"/>
     </row>
     <row r="42" spans="1:15" ht="21.95" customHeight="1">
       <c r="A42" s="192">
         <v>7</v>
       </c>
       <c r="B42" s="50" t="s">
         <v>33</v>
       </c>
       <c r="C42" s="50" t="s">
         <v>34</v>
       </c>
       <c r="D42" s="50" t="s">
         <v>35</v>
       </c>
-      <c r="E42" s="671" t="s">
+      <c r="E42" s="700" t="s">
         <v>36</v>
       </c>
-      <c r="F42" s="672"/>
-      <c r="G42" s="672"/>
+      <c r="F42" s="701"/>
+      <c r="G42" s="701"/>
     </row>
     <row r="43" spans="1:15" ht="28.5" customHeight="1">
       <c r="A43" s="192">
         <v>8</v>
       </c>
       <c r="B43" s="51" t="s">
         <v>37</v>
       </c>
-      <c r="C43" s="701" t="s">
+      <c r="C43" s="730" t="s">
         <v>85</v>
       </c>
-      <c r="D43" s="702"/>
+      <c r="D43" s="731"/>
       <c r="E43" s="422">
         <v>2.09</v>
       </c>
       <c r="F43" s="423">
         <v>0.5</v>
       </c>
       <c r="G43" s="39">
         <v>216</v>
       </c>
     </row>
     <row r="44" spans="1:15" ht="21.95" customHeight="1">
       <c r="A44" s="192">
         <v>9</v>
       </c>
       <c r="B44" s="50" t="s">
         <v>39</v>
       </c>
       <c r="C44" s="250" t="s">
         <v>86</v>
       </c>
       <c r="D44" s="135" t="s">
         <v>28</v>
       </c>
       <c r="E44" s="109">
         <v>4.09</v>
@@ -7529,165 +7537,165 @@
         <v>57</v>
       </c>
       <c r="C50" s="63" t="s">
         <v>58</v>
       </c>
       <c r="D50" s="58" t="s">
         <v>95</v>
       </c>
       <c r="E50" s="109">
         <v>3.09</v>
       </c>
       <c r="F50" s="326">
         <v>0.5</v>
       </c>
       <c r="G50" s="39">
         <v>207</v>
       </c>
     </row>
     <row r="51" spans="1:8" ht="31.5" customHeight="1">
       <c r="A51" s="192">
         <v>16</v>
       </c>
       <c r="B51" s="93" t="s">
         <v>60</v>
       </c>
-      <c r="C51" s="721" t="s">
+      <c r="C51" s="752" t="s">
         <v>61</v>
       </c>
-      <c r="D51" s="723"/>
-[...2 lines deleted...]
-      <c r="G51" s="723"/>
+      <c r="D51" s="754"/>
+      <c r="E51" s="754"/>
+      <c r="F51" s="754"/>
+      <c r="G51" s="754"/>
     </row>
     <row r="52" spans="1:8" ht="29.25" customHeight="1">
       <c r="A52" s="192">
         <v>17</v>
       </c>
       <c r="B52" s="93" t="s">
         <v>62</v>
       </c>
-      <c r="C52" s="668" t="s">
+      <c r="C52" s="696" t="s">
         <v>96</v>
       </c>
-      <c r="D52" s="669"/>
+      <c r="D52" s="697"/>
       <c r="E52" s="422">
         <v>2.09</v>
       </c>
       <c r="F52" s="423">
         <v>0.5</v>
       </c>
       <c r="G52" s="39">
         <v>216</v>
       </c>
     </row>
     <row r="53" spans="1:8" ht="33" customHeight="1">
       <c r="A53" s="192">
         <v>18</v>
       </c>
       <c r="B53" s="93" t="s">
         <v>64</v>
       </c>
       <c r="C53" s="63" t="s">
         <v>97</v>
       </c>
       <c r="D53" s="398" t="s">
         <v>19</v>
       </c>
       <c r="E53" s="422">
         <v>2.09</v>
       </c>
       <c r="F53" s="423">
         <v>0.5</v>
       </c>
       <c r="G53" s="320" t="s">
         <v>20</v>
       </c>
       <c r="H53" s="391" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="54" spans="1:8" ht="21.95" customHeight="1">
       <c r="A54" s="192">
         <v>19</v>
       </c>
       <c r="B54" s="86" t="s">
         <v>69</v>
       </c>
       <c r="C54" s="63" t="s">
         <v>70</v>
       </c>
       <c r="D54" s="63" t="s">
         <v>71</v>
       </c>
-      <c r="E54" s="671" t="s">
+      <c r="E54" s="700" t="s">
         <v>36</v>
       </c>
-      <c r="F54" s="672"/>
-      <c r="G54" s="672"/>
+      <c r="F54" s="701"/>
+      <c r="G54" s="701"/>
     </row>
     <row r="55" spans="1:8" ht="21.95" customHeight="1">
       <c r="C55" s="187"/>
     </row>
     <row r="56" spans="1:8" ht="21.95" customHeight="1">
       <c r="A56" s="310" t="s">
         <v>72</v>
       </c>
       <c r="B56" s="310" t="s">
         <v>72</v>
       </c>
       <c r="C56" s="310" t="s">
         <v>73</v>
       </c>
       <c r="D56" s="309" t="s">
         <v>74</v>
       </c>
       <c r="E56" s="311">
         <v>1.0900000000000001</v>
       </c>
       <c r="F56" s="312">
         <v>0.54166666666666663</v>
       </c>
       <c r="G56" s="313">
         <v>207</v>
       </c>
     </row>
     <row r="57" spans="1:8" ht="21.95" customHeight="1">
       <c r="B57" s="188"/>
     </row>
     <row r="58" spans="1:8" ht="21.95" customHeight="1">
       <c r="B58" s="188"/>
     </row>
     <row r="59" spans="1:8" ht="21.95" customHeight="1">
-      <c r="A59" s="670" t="s">
+      <c r="A59" s="698" t="s">
         <v>98</v>
       </c>
-      <c r="B59" s="825"/>
-[...3 lines deleted...]
-      <c r="F59" s="825"/>
+      <c r="B59" s="699"/>
+      <c r="C59" s="699"/>
+      <c r="D59" s="699"/>
+      <c r="E59" s="699"/>
+      <c r="F59" s="699"/>
     </row>
     <row r="60" spans="1:8" ht="21.95" customHeight="1">
       <c r="B60" s="188"/>
     </row>
     <row r="61" spans="1:8" ht="45.75" customHeight="1">
       <c r="A61" s="168" t="s">
         <v>3</v>
       </c>
       <c r="B61" s="189" t="s">
         <v>4</v>
       </c>
       <c r="C61" s="190" t="s">
         <v>5</v>
       </c>
       <c r="D61" s="190" t="s">
         <v>6</v>
       </c>
       <c r="E61" s="408" t="s">
         <v>7</v>
       </c>
       <c r="F61" s="409" t="s">
         <v>8</v>
       </c>
       <c r="G61" s="130" t="s">
         <v>9</v>
@@ -7828,69 +7836,69 @@
         <v>2.09</v>
       </c>
       <c r="F67" s="423">
         <v>0.375</v>
       </c>
       <c r="G67" s="39" t="s">
         <v>25</v>
       </c>
       <c r="H67" s="387" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="68" spans="1:9" ht="21.95" customHeight="1">
       <c r="A68" s="192">
         <v>7</v>
       </c>
       <c r="B68" s="50" t="s">
         <v>33</v>
       </c>
       <c r="C68" s="50" t="s">
         <v>34</v>
       </c>
       <c r="D68" s="136" t="s">
         <v>105</v>
       </c>
-      <c r="E68" s="671" t="s">
+      <c r="E68" s="700" t="s">
         <v>36</v>
       </c>
-      <c r="F68" s="672"/>
-[...2 lines deleted...]
-      <c r="I68" s="698"/>
+      <c r="F68" s="701"/>
+      <c r="G68" s="701"/>
+      <c r="H68" s="727"/>
+      <c r="I68" s="727"/>
     </row>
     <row r="69" spans="1:9" ht="30.75" customHeight="1">
       <c r="A69" s="192">
         <v>8</v>
       </c>
       <c r="B69" s="51" t="s">
         <v>37</v>
       </c>
-      <c r="C69" s="701" t="s">
+      <c r="C69" s="730" t="s">
         <v>85</v>
       </c>
-      <c r="D69" s="702"/>
+      <c r="D69" s="731"/>
       <c r="E69" s="422">
         <v>2.09</v>
       </c>
       <c r="F69" s="423">
         <v>0.5</v>
       </c>
       <c r="G69" s="39">
         <v>216</v>
       </c>
     </row>
     <row r="70" spans="1:9" ht="21.95" customHeight="1">
       <c r="A70" s="192">
         <v>9</v>
       </c>
       <c r="B70" s="50" t="s">
         <v>39</v>
       </c>
       <c r="C70" s="50" t="s">
         <v>28</v>
       </c>
       <c r="D70" s="135" t="s">
         <v>86</v>
       </c>
       <c r="E70" s="441">
         <v>4.09</v>
@@ -8025,163 +8033,163 @@
         <v>57</v>
       </c>
       <c r="C76" s="63" t="s">
         <v>58</v>
       </c>
       <c r="D76" s="58" t="s">
         <v>59</v>
       </c>
       <c r="E76" s="109">
         <v>3.09</v>
       </c>
       <c r="F76" s="324">
         <v>0.45833333333333331</v>
       </c>
       <c r="G76" s="39">
         <v>207</v>
       </c>
     </row>
     <row r="77" spans="1:9" ht="30.75" customHeight="1">
       <c r="A77" s="192">
         <v>16</v>
       </c>
       <c r="B77" s="93" t="s">
         <v>60</v>
       </c>
-      <c r="C77" s="699" t="s">
+      <c r="C77" s="728" t="s">
         <v>61</v>
       </c>
-      <c r="D77" s="700"/>
-[...2 lines deleted...]
-      <c r="G77" s="700"/>
+      <c r="D77" s="729"/>
+      <c r="E77" s="729"/>
+      <c r="F77" s="729"/>
+      <c r="G77" s="729"/>
       <c r="I77" s="160"/>
     </row>
     <row r="78" spans="1:9" ht="34.5" customHeight="1">
       <c r="A78" s="192">
         <v>17</v>
       </c>
       <c r="B78" s="93" t="s">
         <v>62</v>
       </c>
-      <c r="C78" s="668" t="s">
+      <c r="C78" s="696" t="s">
         <v>112</v>
       </c>
-      <c r="D78" s="703"/>
+      <c r="D78" s="732"/>
       <c r="E78" s="422">
         <v>2.09</v>
       </c>
       <c r="F78" s="423">
         <v>0.5</v>
       </c>
       <c r="G78" s="39">
         <v>216</v>
       </c>
     </row>
     <row r="79" spans="1:9" ht="30" customHeight="1">
       <c r="A79" s="192">
         <v>18</v>
       </c>
       <c r="B79" s="93" t="s">
         <v>64</v>
       </c>
       <c r="C79" s="345" t="s">
         <v>113</v>
       </c>
       <c r="D79" s="397" t="s">
         <v>19</v>
       </c>
       <c r="E79" s="579">
         <v>2.09</v>
       </c>
       <c r="F79" s="423">
         <v>0.5</v>
       </c>
       <c r="G79" s="320" t="s">
         <v>20</v>
       </c>
       <c r="H79" s="391" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="80" spans="1:9" ht="27" customHeight="1">
       <c r="A80" s="192">
         <v>19</v>
       </c>
       <c r="B80" s="86" t="s">
         <v>69</v>
       </c>
       <c r="C80" s="63" t="s">
         <v>114</v>
       </c>
       <c r="D80" s="197" t="s">
         <v>115</v>
       </c>
-      <c r="E80" s="671" t="s">
+      <c r="E80" s="700" t="s">
         <v>36</v>
       </c>
-      <c r="F80" s="672"/>
-      <c r="G80" s="672"/>
+      <c r="F80" s="701"/>
+      <c r="G80" s="701"/>
     </row>
     <row r="81" spans="1:16" ht="21.95" customHeight="1">
       <c r="A81" s="193"/>
     </row>
     <row r="82" spans="1:16" ht="21.95" customHeight="1">
       <c r="B82" s="310" t="s">
         <v>72</v>
       </c>
       <c r="C82" s="310" t="s">
         <v>73</v>
       </c>
       <c r="D82" s="309" t="s">
         <v>74</v>
       </c>
       <c r="E82" s="311">
         <v>1.0900000000000001</v>
       </c>
       <c r="F82" s="312">
         <v>0.54166666666666663</v>
       </c>
       <c r="G82" s="313">
         <v>207</v>
       </c>
     </row>
     <row r="83" spans="1:16" ht="21.95" customHeight="1">
       <c r="A83" s="193"/>
     </row>
     <row r="84" spans="1:16" ht="21.95" customHeight="1">
       <c r="C84" s="187"/>
     </row>
     <row r="85" spans="1:16" ht="21.95" customHeight="1">
-      <c r="A85" s="670" t="s">
+      <c r="A85" s="698" t="s">
         <v>116</v>
       </c>
-      <c r="B85" s="825"/>
-[...3 lines deleted...]
-      <c r="F85" s="825"/>
+      <c r="B85" s="699"/>
+      <c r="C85" s="699"/>
+      <c r="D85" s="699"/>
+      <c r="E85" s="699"/>
+      <c r="F85" s="699"/>
     </row>
     <row r="86" spans="1:16" ht="21.95" customHeight="1">
       <c r="B86" s="188"/>
     </row>
     <row r="87" spans="1:16" ht="43.5" customHeight="1">
       <c r="A87" s="194" t="s">
         <v>3</v>
       </c>
       <c r="B87" s="195" t="s">
         <v>4</v>
       </c>
       <c r="C87" s="196" t="s">
         <v>5</v>
       </c>
       <c r="D87" s="196" t="s">
         <v>6</v>
       </c>
       <c r="E87" s="414" t="s">
         <v>7</v>
       </c>
       <c r="F87" s="415" t="s">
         <v>8</v>
       </c>
       <c r="G87" s="161" t="s">
         <v>9</v>
@@ -8189,118 +8197,118 @@
     </row>
     <row r="88" spans="1:16" ht="24.75" customHeight="1">
       <c r="A88" s="197">
         <v>1</v>
       </c>
       <c r="B88" s="77" t="s">
         <v>117</v>
       </c>
       <c r="C88" s="70" t="s">
         <v>118</v>
       </c>
       <c r="D88" s="56" t="s">
         <v>119</v>
       </c>
       <c r="E88" s="580">
         <v>1.0900000000000001</v>
       </c>
       <c r="F88" s="581">
         <v>0.45833333333333331</v>
       </c>
       <c r="G88" s="162" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="89" spans="1:16" ht="24.75" customHeight="1">
-      <c r="A89" s="689">
+      <c r="A89" s="718">
         <v>2</v>
       </c>
-      <c r="B89" s="709" t="s">
+      <c r="B89" s="738" t="s">
         <v>120</v>
       </c>
-      <c r="C89" s="704" t="s">
+      <c r="C89" s="733" t="s">
         <v>121</v>
       </c>
-      <c r="D89" s="707" t="s">
+      <c r="D89" s="736" t="s">
         <v>122</v>
       </c>
-      <c r="E89" s="666" t="s">
+      <c r="E89" s="694" t="s">
         <v>123</v>
       </c>
-      <c r="F89" s="666"/>
-[...1 lines deleted...]
-      <c r="H89" s="666" t="s">
+      <c r="F89" s="694"/>
+      <c r="G89" s="695"/>
+      <c r="H89" s="694" t="s">
         <v>123</v>
       </c>
-      <c r="I89" s="666"/>
-      <c r="J89" s="667"/>
+      <c r="I89" s="694"/>
+      <c r="J89" s="695"/>
     </row>
     <row r="90" spans="1:16" ht="24.75" customHeight="1">
-      <c r="A90" s="690"/>
-[...2 lines deleted...]
-      <c r="D90" s="707"/>
+      <c r="A90" s="719"/>
+      <c r="B90" s="739"/>
+      <c r="C90" s="734"/>
+      <c r="D90" s="736"/>
       <c r="E90" s="501">
         <v>1.0900000000000001</v>
       </c>
       <c r="F90" s="502">
         <v>0.75</v>
       </c>
       <c r="G90" s="178" t="s">
         <v>124</v>
       </c>
       <c r="H90" s="590">
         <v>2.09</v>
       </c>
       <c r="I90" s="591">
         <v>0.70833333333333337</v>
       </c>
       <c r="J90" s="179" t="s">
         <v>124</v>
       </c>
     </row>
     <row r="91" spans="1:16" ht="24.75" customHeight="1">
-      <c r="A91" s="690"/>
-[...3 lines deleted...]
-      <c r="E91" s="679" t="s">
+      <c r="A91" s="719"/>
+      <c r="B91" s="739"/>
+      <c r="C91" s="734"/>
+      <c r="D91" s="736"/>
+      <c r="E91" s="708" t="s">
         <v>125</v>
       </c>
-      <c r="F91" s="666"/>
-[...1 lines deleted...]
-      <c r="H91" s="679" t="s">
+      <c r="F91" s="694"/>
+      <c r="G91" s="695"/>
+      <c r="H91" s="708" t="s">
         <v>125</v>
       </c>
-      <c r="I91" s="666"/>
-      <c r="J91" s="667"/>
+      <c r="I91" s="694"/>
+      <c r="J91" s="695"/>
     </row>
     <row r="92" spans="1:16" ht="23.25" customHeight="1">
-      <c r="A92" s="691"/>
-[...2 lines deleted...]
-      <c r="D92" s="708"/>
+      <c r="A92" s="720"/>
+      <c r="B92" s="740"/>
+      <c r="C92" s="735"/>
+      <c r="D92" s="737"/>
       <c r="E92" s="492">
         <v>2.09</v>
       </c>
       <c r="F92" s="438">
         <v>0.375</v>
       </c>
       <c r="G92" s="178" t="s">
         <v>126</v>
       </c>
       <c r="H92" s="592">
         <v>3.09</v>
       </c>
       <c r="I92" s="585">
         <v>0.375</v>
       </c>
       <c r="J92" s="178" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="93" spans="1:16" ht="33.75" customHeight="1">
       <c r="A93" s="63">
         <v>3</v>
       </c>
       <c r="B93" s="77" t="s">
         <v>127</v>
@@ -8402,159 +8410,159 @@
         <v>141</v>
       </c>
       <c r="C97" s="5" t="s">
         <v>142</v>
       </c>
       <c r="D97" s="5" t="s">
         <v>143</v>
       </c>
       <c r="E97" s="412">
         <v>1.0900000000000001</v>
       </c>
       <c r="F97" s="413">
         <v>0.33333333333333331</v>
       </c>
       <c r="G97" s="39">
         <v>207</v>
       </c>
     </row>
     <row r="98" spans="1:17" ht="30" customHeight="1">
       <c r="A98" s="192">
         <v>8</v>
       </c>
       <c r="B98" s="53" t="s">
         <v>144</v>
       </c>
-      <c r="C98" s="701" t="s">
+      <c r="C98" s="730" t="s">
         <v>85</v>
       </c>
-      <c r="D98" s="702"/>
+      <c r="D98" s="731"/>
       <c r="E98" s="422">
         <v>2.09</v>
       </c>
       <c r="F98" s="423">
         <v>0.5</v>
       </c>
       <c r="G98" s="39">
         <v>211</v>
       </c>
     </row>
     <row r="99" spans="1:17" ht="30" customHeight="1">
       <c r="A99" s="63">
         <v>9</v>
       </c>
       <c r="B99" s="106" t="s">
         <v>145</v>
       </c>
       <c r="C99" s="59" t="s">
         <v>146</v>
       </c>
       <c r="D99" s="119" t="s">
         <v>147</v>
       </c>
       <c r="E99" s="441">
         <v>4.09</v>
       </c>
       <c r="F99" s="483">
         <v>0.33333333333333331</v>
       </c>
       <c r="G99" s="39" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="100" spans="1:17" ht="30" customHeight="1">
-      <c r="A100" s="686">
+      <c r="A100" s="715">
         <v>10</v>
       </c>
-      <c r="B100" s="680" t="s">
+      <c r="B100" s="709" t="s">
         <v>148</v>
       </c>
-      <c r="C100" s="683" t="s">
+      <c r="C100" s="712" t="s">
         <v>149</v>
       </c>
-      <c r="D100" s="694" t="s">
+      <c r="D100" s="723" t="s">
         <v>150</v>
       </c>
-      <c r="E100" s="666" t="s">
+      <c r="E100" s="694" t="s">
         <v>123</v>
       </c>
-      <c r="F100" s="666"/>
-[...1 lines deleted...]
-      <c r="H100" s="692" t="s">
+      <c r="F100" s="694"/>
+      <c r="G100" s="695"/>
+      <c r="H100" s="721" t="s">
         <v>123</v>
       </c>
-      <c r="I100" s="692"/>
-      <c r="J100" s="693"/>
+      <c r="I100" s="721"/>
+      <c r="J100" s="722"/>
       <c r="Q100" s="159"/>
     </row>
     <row r="101" spans="1:17" ht="30" customHeight="1">
-      <c r="A101" s="687"/>
-[...2 lines deleted...]
-      <c r="D101" s="695"/>
+      <c r="A101" s="716"/>
+      <c r="B101" s="710"/>
+      <c r="C101" s="713"/>
+      <c r="D101" s="724"/>
       <c r="E101" s="501">
         <v>1.0900000000000001</v>
       </c>
       <c r="F101" s="502">
         <v>0.75</v>
       </c>
       <c r="G101" s="178" t="s">
         <v>124</v>
       </c>
       <c r="H101" s="593">
         <v>2.09</v>
       </c>
       <c r="I101" s="594">
         <v>0.70833333333333337</v>
       </c>
       <c r="J101" s="179" t="s">
         <v>124</v>
       </c>
     </row>
     <row r="102" spans="1:17" ht="30" customHeight="1">
-      <c r="A102" s="688"/>
-[...3 lines deleted...]
-      <c r="E102" s="697" t="s">
+      <c r="A102" s="717"/>
+      <c r="B102" s="710"/>
+      <c r="C102" s="713"/>
+      <c r="D102" s="724"/>
+      <c r="E102" s="726" t="s">
         <v>125</v>
       </c>
-      <c r="F102" s="692"/>
-[...1 lines deleted...]
-      <c r="H102" s="697" t="s">
+      <c r="F102" s="721"/>
+      <c r="G102" s="722"/>
+      <c r="H102" s="726" t="s">
         <v>125</v>
       </c>
-      <c r="I102" s="692"/>
-      <c r="J102" s="693"/>
+      <c r="I102" s="721"/>
+      <c r="J102" s="722"/>
     </row>
     <row r="103" spans="1:17" ht="21.95" customHeight="1">
       <c r="A103" s="192">
         <v>11</v>
       </c>
-      <c r="B103" s="682"/>
-[...1 lines deleted...]
-      <c r="D103" s="696"/>
+      <c r="B103" s="711"/>
+      <c r="C103" s="714"/>
+      <c r="D103" s="725"/>
       <c r="E103" s="492">
         <v>2.09</v>
       </c>
       <c r="F103" s="493">
         <v>0.375</v>
       </c>
       <c r="G103" s="178" t="s">
         <v>126</v>
       </c>
       <c r="H103" s="595">
         <v>3.09</v>
       </c>
       <c r="I103" s="596">
         <v>0.375</v>
       </c>
       <c r="J103" s="178" t="s">
         <v>126</v>
       </c>
       <c r="K103" s="27" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="104" spans="1:17" ht="21.95" customHeight="1">
       <c r="A104" s="192">
         <v>12</v>
@@ -8627,119 +8635,119 @@
     <row r="107" spans="1:17" ht="21.95" customHeight="1">
       <c r="A107" s="198">
         <v>15</v>
       </c>
       <c r="B107" s="63" t="s">
         <v>162</v>
       </c>
       <c r="C107" s="63" t="s">
         <v>163</v>
       </c>
       <c r="D107" s="63" t="s">
         <v>164</v>
       </c>
       <c r="E107" s="441">
         <v>4.09</v>
       </c>
       <c r="F107" s="483">
         <v>0.375</v>
       </c>
       <c r="G107" s="39" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="108" spans="1:17" ht="21.95" customHeight="1">
       <c r="A108" s="199"/>
-      <c r="B108" s="673" t="s">
+      <c r="B108" s="702" t="s">
         <v>166</v>
       </c>
-      <c r="C108" s="673" t="s">
+      <c r="C108" s="702" t="s">
         <v>167</v>
       </c>
-      <c r="D108" s="676" t="s">
+      <c r="D108" s="705" t="s">
         <v>168</v>
       </c>
-      <c r="E108" s="738" t="s">
+      <c r="E108" s="769" t="s">
         <v>123</v>
       </c>
-      <c r="F108" s="739"/>
-      <c r="G108" s="740"/>
+      <c r="F108" s="770"/>
+      <c r="G108" s="771"/>
     </row>
     <row r="109" spans="1:17" ht="21.95" customHeight="1">
       <c r="A109" s="199"/>
-      <c r="B109" s="674"/>
-[...1 lines deleted...]
-      <c r="D109" s="677"/>
+      <c r="B109" s="703"/>
+      <c r="C109" s="703"/>
+      <c r="D109" s="706"/>
       <c r="E109" s="412">
         <v>1.0900000000000001</v>
       </c>
       <c r="F109" s="582" t="s">
         <v>169</v>
       </c>
       <c r="G109" s="327" t="s">
         <v>170</v>
       </c>
     </row>
     <row r="110" spans="1:17" ht="21.95" customHeight="1">
       <c r="A110" s="200"/>
-      <c r="B110" s="674"/>
-[...2 lines deleted...]
-      <c r="E110" s="666" t="s">
+      <c r="B110" s="703"/>
+      <c r="C110" s="703"/>
+      <c r="D110" s="706"/>
+      <c r="E110" s="694" t="s">
         <v>125</v>
       </c>
-      <c r="F110" s="666"/>
-      <c r="G110" s="667"/>
+      <c r="F110" s="694"/>
+      <c r="G110" s="695"/>
     </row>
     <row r="111" spans="1:17" ht="21.95" customHeight="1">
       <c r="A111" s="192">
         <v>16</v>
       </c>
-      <c r="B111" s="675"/>
-[...1 lines deleted...]
-      <c r="D111" s="678"/>
+      <c r="B111" s="704"/>
+      <c r="C111" s="704"/>
+      <c r="D111" s="707"/>
       <c r="E111" s="490">
         <v>2.09</v>
       </c>
       <c r="F111" s="583" t="s">
         <v>169</v>
       </c>
       <c r="G111" s="327" t="s">
         <v>170</v>
       </c>
     </row>
     <row r="112" spans="1:17" ht="36" customHeight="1">
       <c r="A112" s="192">
         <v>17</v>
       </c>
       <c r="B112" s="317" t="s">
         <v>37</v>
       </c>
-      <c r="C112" s="668" t="s">
+      <c r="C112" s="696" t="s">
         <v>171</v>
       </c>
-      <c r="D112" s="669"/>
+      <c r="D112" s="697"/>
       <c r="E112" s="422">
         <v>2.09</v>
       </c>
       <c r="F112" s="423">
         <v>0.5</v>
       </c>
       <c r="G112" s="39">
         <v>216</v>
       </c>
     </row>
     <row r="113" spans="1:10" ht="21.95" customHeight="1">
       <c r="B113" s="201"/>
       <c r="C113" s="202"/>
       <c r="D113" s="202"/>
       <c r="F113" s="406"/>
     </row>
     <row r="114" spans="1:10" ht="21.95" customHeight="1">
       <c r="A114" s="203"/>
       <c r="B114" s="310" t="s">
         <v>72</v>
       </c>
       <c r="C114" s="310" t="s">
         <v>73</v>
       </c>
       <c r="D114" s="309" t="s">
@@ -8752,58 +8760,58 @@
         <v>0.54166666666666663</v>
       </c>
       <c r="G114" s="313">
         <v>207</v>
       </c>
     </row>
     <row r="115" spans="1:10" ht="21.95" customHeight="1">
       <c r="B115" s="201"/>
       <c r="C115" s="202"/>
       <c r="D115" s="202"/>
       <c r="F115" s="406"/>
     </row>
     <row r="116" spans="1:10" ht="21.95" customHeight="1">
       <c r="B116" s="201"/>
       <c r="C116" s="202"/>
       <c r="D116" s="202"/>
       <c r="F116" s="406"/>
     </row>
     <row r="117" spans="1:10" ht="21.95" customHeight="1">
       <c r="B117" s="201"/>
       <c r="C117" s="202"/>
       <c r="D117" s="202"/>
       <c r="F117" s="406"/>
     </row>
     <row r="118" spans="1:10" ht="21.95" customHeight="1">
-      <c r="A118" s="670" t="s">
+      <c r="A118" s="698" t="s">
         <v>172</v>
       </c>
-      <c r="B118" s="825"/>
-[...3 lines deleted...]
-      <c r="F118" s="825"/>
+      <c r="B118" s="699"/>
+      <c r="C118" s="699"/>
+      <c r="D118" s="699"/>
+      <c r="E118" s="699"/>
+      <c r="F118" s="699"/>
     </row>
     <row r="119" spans="1:10" ht="21.95" customHeight="1">
       <c r="B119" s="188"/>
     </row>
     <row r="120" spans="1:10" ht="50.25" customHeight="1">
       <c r="A120" s="168" t="s">
         <v>3</v>
       </c>
       <c r="B120" s="189" t="s">
         <v>4</v>
       </c>
       <c r="C120" s="205" t="s">
         <v>5</v>
       </c>
       <c r="D120" s="205" t="s">
         <v>6</v>
       </c>
       <c r="E120" s="418" t="s">
         <v>7</v>
       </c>
       <c r="F120" s="419" t="s">
         <v>8</v>
       </c>
       <c r="G120" s="39" t="s">
         <v>9</v>
@@ -8811,118 +8819,118 @@
     </row>
     <row r="121" spans="1:10" ht="21.95" customHeight="1">
       <c r="A121" s="63">
         <v>1</v>
       </c>
       <c r="B121" s="77" t="s">
         <v>117</v>
       </c>
       <c r="C121" s="70" t="s">
         <v>118</v>
       </c>
       <c r="D121" s="56" t="s">
         <v>119</v>
       </c>
       <c r="E121" s="437" t="s">
         <v>173</v>
       </c>
       <c r="F121" s="438">
         <v>0.45833333333333331</v>
       </c>
       <c r="G121" s="162" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="122" spans="1:10" ht="21.95" customHeight="1">
-      <c r="A122" s="689">
+      <c r="A122" s="718">
         <v>2</v>
       </c>
-      <c r="B122" s="712" t="s">
+      <c r="B122" s="741" t="s">
         <v>120</v>
       </c>
-      <c r="C122" s="735" t="s">
+      <c r="C122" s="766" t="s">
         <v>121</v>
       </c>
-      <c r="D122" s="727" t="s">
+      <c r="D122" s="758" t="s">
         <v>174</v>
       </c>
-      <c r="E122" s="692" t="s">
+      <c r="E122" s="721" t="s">
         <v>123</v>
       </c>
-      <c r="F122" s="692"/>
-[...1 lines deleted...]
-      <c r="H122" s="692" t="s">
+      <c r="F122" s="721"/>
+      <c r="G122" s="722"/>
+      <c r="H122" s="721" t="s">
         <v>123</v>
       </c>
-      <c r="I122" s="692"/>
-      <c r="J122" s="693"/>
+      <c r="I122" s="721"/>
+      <c r="J122" s="722"/>
     </row>
     <row r="123" spans="1:10" ht="21.95" customHeight="1">
-      <c r="A123" s="690"/>
-[...2 lines deleted...]
-      <c r="D123" s="728"/>
+      <c r="A123" s="719"/>
+      <c r="B123" s="742"/>
+      <c r="C123" s="767"/>
+      <c r="D123" s="759"/>
       <c r="E123" s="558">
         <v>1.0900000000000001</v>
       </c>
       <c r="F123" s="502">
         <v>0.75</v>
       </c>
       <c r="G123" s="273" t="s">
         <v>124</v>
       </c>
       <c r="H123" s="593">
         <v>2.09</v>
       </c>
       <c r="I123" s="594">
         <v>0.70833333333333337</v>
       </c>
       <c r="J123" s="179" t="s">
         <v>124</v>
       </c>
     </row>
     <row r="124" spans="1:10" ht="21.95" customHeight="1">
-      <c r="A124" s="690"/>
-[...3 lines deleted...]
-      <c r="E124" s="697" t="s">
+      <c r="A124" s="719"/>
+      <c r="B124" s="742"/>
+      <c r="C124" s="767"/>
+      <c r="D124" s="759"/>
+      <c r="E124" s="726" t="s">
         <v>125</v>
       </c>
-      <c r="F124" s="692"/>
-[...1 lines deleted...]
-      <c r="H124" s="697" t="s">
+      <c r="F124" s="721"/>
+      <c r="G124" s="722"/>
+      <c r="H124" s="726" t="s">
         <v>125</v>
       </c>
-      <c r="I124" s="692"/>
-      <c r="J124" s="693"/>
+      <c r="I124" s="721"/>
+      <c r="J124" s="722"/>
     </row>
     <row r="125" spans="1:10" ht="21.95" customHeight="1">
-      <c r="A125" s="691"/>
-[...2 lines deleted...]
-      <c r="D125" s="729"/>
+      <c r="A125" s="720"/>
+      <c r="B125" s="743"/>
+      <c r="C125" s="768"/>
+      <c r="D125" s="760"/>
       <c r="E125" s="559">
         <v>2.09</v>
       </c>
       <c r="F125" s="493">
         <v>0.375</v>
       </c>
       <c r="G125" s="273" t="s">
         <v>126</v>
       </c>
       <c r="H125" s="595">
         <v>3.09</v>
       </c>
       <c r="I125" s="596">
         <v>0.375</v>
       </c>
       <c r="J125" s="273" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="126" spans="1:10" ht="26.25" customHeight="1">
       <c r="A126" s="63">
         <v>3</v>
       </c>
       <c r="B126" s="77" t="s">
         <v>127</v>
@@ -9023,159 +9031,159 @@
         <v>141</v>
       </c>
       <c r="C130" s="5" t="s">
         <v>142</v>
       </c>
       <c r="D130" s="5" t="s">
         <v>181</v>
       </c>
       <c r="E130" s="412">
         <v>1.0900000000000001</v>
       </c>
       <c r="F130" s="413">
         <v>0.33333333333333331</v>
       </c>
       <c r="G130" s="39">
         <v>207</v>
       </c>
     </row>
     <row r="131" spans="1:10" ht="30.75" customHeight="1">
       <c r="A131" s="192">
         <v>8</v>
       </c>
       <c r="B131" s="53" t="s">
         <v>37</v>
       </c>
-      <c r="C131" s="730" t="s">
+      <c r="C131" s="761" t="s">
         <v>182</v>
       </c>
-      <c r="D131" s="731"/>
+      <c r="D131" s="762"/>
       <c r="E131" s="422">
         <v>2.09</v>
       </c>
       <c r="F131" s="423">
         <v>0.5</v>
       </c>
       <c r="G131" s="39">
         <v>216</v>
       </c>
     </row>
     <row r="132" spans="1:10" ht="31.5" customHeight="1">
       <c r="A132" s="63">
         <v>9</v>
       </c>
       <c r="B132" s="388" t="s">
         <v>183</v>
       </c>
       <c r="C132" s="59" t="s">
         <v>184</v>
       </c>
       <c r="D132" s="119" t="s">
         <v>185</v>
       </c>
       <c r="E132" s="412">
         <v>1.0900000000000001</v>
       </c>
       <c r="F132" s="513">
         <v>0.33333333333333331</v>
       </c>
       <c r="G132" s="39" t="s">
         <v>16</v>
       </c>
       <c r="H132" s="23" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="133" spans="1:10" ht="31.5" customHeight="1">
-      <c r="A133" s="689">
+      <c r="A133" s="718">
         <v>10</v>
       </c>
-      <c r="B133" s="680" t="s">
+      <c r="B133" s="709" t="s">
         <v>148</v>
       </c>
-      <c r="C133" s="683" t="s">
+      <c r="C133" s="712" t="s">
         <v>187</v>
       </c>
-      <c r="D133" s="694" t="s">
+      <c r="D133" s="723" t="s">
         <v>188</v>
       </c>
-      <c r="E133" s="666" t="s">
+      <c r="E133" s="694" t="s">
         <v>123</v>
       </c>
-      <c r="F133" s="666"/>
-[...1 lines deleted...]
-      <c r="H133" s="666" t="s">
+      <c r="F133" s="694"/>
+      <c r="G133" s="695"/>
+      <c r="H133" s="694" t="s">
         <v>123</v>
       </c>
-      <c r="I133" s="666"/>
-      <c r="J133" s="667"/>
+      <c r="I133" s="694"/>
+      <c r="J133" s="695"/>
     </row>
     <row r="134" spans="1:10" ht="31.5" customHeight="1">
-      <c r="A134" s="690"/>
-[...2 lines deleted...]
-      <c r="D134" s="695"/>
+      <c r="A134" s="719"/>
+      <c r="B134" s="710"/>
+      <c r="C134" s="713"/>
+      <c r="D134" s="724"/>
       <c r="E134" s="501">
         <v>1.0900000000000001</v>
       </c>
       <c r="F134" s="502">
         <v>0.75</v>
       </c>
       <c r="G134" s="178" t="s">
         <v>124</v>
       </c>
       <c r="H134" s="593">
         <v>2.09</v>
       </c>
       <c r="I134" s="594">
         <v>0.70833333333333337</v>
       </c>
       <c r="J134" s="179" t="s">
         <v>124</v>
       </c>
     </row>
     <row r="135" spans="1:10" ht="31.5" customHeight="1">
-      <c r="A135" s="690"/>
-[...3 lines deleted...]
-      <c r="E135" s="697" t="s">
+      <c r="A135" s="719"/>
+      <c r="B135" s="710"/>
+      <c r="C135" s="713"/>
+      <c r="D135" s="724"/>
+      <c r="E135" s="726" t="s">
         <v>125</v>
       </c>
-      <c r="F135" s="692"/>
-[...1 lines deleted...]
-      <c r="H135" s="697" t="s">
+      <c r="F135" s="721"/>
+      <c r="G135" s="722"/>
+      <c r="H135" s="726" t="s">
         <v>125</v>
       </c>
-      <c r="I135" s="692"/>
-      <c r="J135" s="693"/>
+      <c r="I135" s="721"/>
+      <c r="J135" s="722"/>
     </row>
     <row r="136" spans="1:10" ht="21.95" customHeight="1">
-      <c r="A136" s="691"/>
-[...2 lines deleted...]
-      <c r="D136" s="696"/>
+      <c r="A136" s="720"/>
+      <c r="B136" s="711"/>
+      <c r="C136" s="714"/>
+      <c r="D136" s="725"/>
       <c r="E136" s="492">
         <v>2.09</v>
       </c>
       <c r="F136" s="493">
         <v>0.375</v>
       </c>
       <c r="G136" s="178" t="s">
         <v>126</v>
       </c>
       <c r="H136" s="592">
         <v>3.09</v>
       </c>
       <c r="I136" s="585">
         <v>0.41666666666666669</v>
       </c>
       <c r="J136" s="592" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="137" spans="1:10" ht="33" customHeight="1">
       <c r="A137" s="192">
         <v>11</v>
       </c>
       <c r="B137" s="106" t="s">
         <v>152</v>
@@ -9244,120 +9252,120 @@
     </row>
     <row r="140" spans="1:10" ht="21.95" customHeight="1">
       <c r="A140" s="63">
         <v>14</v>
       </c>
       <c r="B140" s="63" t="s">
         <v>162</v>
       </c>
       <c r="C140" s="63" t="s">
         <v>163</v>
       </c>
       <c r="D140" s="63" t="s">
         <v>194</v>
       </c>
       <c r="E140" s="441">
         <v>4.09</v>
       </c>
       <c r="F140" s="483">
         <v>0.375</v>
       </c>
       <c r="G140" s="39" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="141" spans="1:10" ht="21.95" customHeight="1">
-      <c r="A141" s="724">
+      <c r="A141" s="755">
         <v>15</v>
       </c>
-      <c r="B141" s="673" t="s">
+      <c r="B141" s="702" t="s">
         <v>166</v>
       </c>
-      <c r="C141" s="673" t="s">
+      <c r="C141" s="702" t="s">
         <v>195</v>
       </c>
-      <c r="D141" s="676" t="s">
+      <c r="D141" s="705" t="s">
         <v>168</v>
       </c>
-      <c r="E141" s="666" t="s">
+      <c r="E141" s="694" t="s">
         <v>123</v>
       </c>
-      <c r="F141" s="666"/>
-      <c r="G141" s="667"/>
+      <c r="F141" s="694"/>
+      <c r="G141" s="695"/>
     </row>
     <row r="142" spans="1:10" ht="21.95" customHeight="1">
-      <c r="A142" s="725"/>
-[...2 lines deleted...]
-      <c r="D142" s="677"/>
+      <c r="A142" s="756"/>
+      <c r="B142" s="703"/>
+      <c r="C142" s="703"/>
+      <c r="D142" s="706"/>
       <c r="E142" s="412">
         <v>1.0900000000000001</v>
       </c>
       <c r="F142" s="582" t="s">
         <v>169</v>
       </c>
       <c r="G142" s="327" t="s">
         <v>170</v>
       </c>
     </row>
     <row r="143" spans="1:10" ht="21.95" customHeight="1">
-      <c r="A143" s="725"/>
-[...3 lines deleted...]
-      <c r="E143" s="666" t="s">
+      <c r="A143" s="756"/>
+      <c r="B143" s="703"/>
+      <c r="C143" s="703"/>
+      <c r="D143" s="706"/>
+      <c r="E143" s="694" t="s">
         <v>125</v>
       </c>
-      <c r="F143" s="666"/>
-      <c r="G143" s="667"/>
+      <c r="F143" s="694"/>
+      <c r="G143" s="695"/>
     </row>
     <row r="144" spans="1:10" ht="21.95" customHeight="1">
-      <c r="A144" s="726"/>
-[...2 lines deleted...]
-      <c r="D144" s="678"/>
+      <c r="A144" s="757"/>
+      <c r="B144" s="704"/>
+      <c r="C144" s="704"/>
+      <c r="D144" s="707"/>
       <c r="E144" s="490">
         <v>2.09</v>
       </c>
       <c r="F144" s="583" t="s">
         <v>169</v>
       </c>
       <c r="G144" s="327" t="s">
         <v>170</v>
       </c>
     </row>
     <row r="145" spans="1:15" ht="32.25" customHeight="1">
       <c r="A145" s="192">
         <v>16</v>
       </c>
       <c r="B145" s="317" t="s">
         <v>37</v>
       </c>
-      <c r="C145" s="668" t="s">
+      <c r="C145" s="696" t="s">
         <v>171</v>
       </c>
-      <c r="D145" s="669"/>
+      <c r="D145" s="697"/>
       <c r="E145" s="422">
         <v>2.09</v>
       </c>
       <c r="F145" s="423">
         <v>0.5</v>
       </c>
       <c r="G145" s="39">
         <v>216</v>
       </c>
     </row>
     <row r="146" spans="1:15" ht="21.95" customHeight="1">
       <c r="B146" s="201"/>
       <c r="C146" s="202"/>
       <c r="D146" s="202"/>
       <c r="F146" s="406"/>
     </row>
     <row r="147" spans="1:15" s="34" customFormat="1" ht="21.95" customHeight="1">
       <c r="A147" s="163"/>
       <c r="B147" s="310" t="s">
         <v>72</v>
       </c>
       <c r="C147" s="310" t="s">
         <v>73</v>
       </c>
       <c r="D147" s="309" t="s">
@@ -9372,58 +9380,58 @@
       <c r="G147" s="313">
         <v>207</v>
       </c>
       <c r="H147" s="146"/>
       <c r="I147" s="146"/>
       <c r="J147" s="146"/>
       <c r="K147" s="146"/>
       <c r="L147" s="146"/>
       <c r="M147" s="146"/>
       <c r="N147" s="146"/>
       <c r="O147" s="146"/>
     </row>
     <row r="148" spans="1:15" ht="21.95" customHeight="1">
       <c r="B148" s="201"/>
       <c r="C148" s="202"/>
       <c r="D148" s="202"/>
       <c r="F148" s="406"/>
     </row>
     <row r="149" spans="1:15" ht="21.95" customHeight="1">
       <c r="B149" s="201"/>
       <c r="C149" s="202"/>
       <c r="D149" s="202"/>
       <c r="F149" s="406"/>
     </row>
     <row r="150" spans="1:15" ht="21.95" customHeight="1">
-      <c r="A150" s="670" t="s">
+      <c r="A150" s="698" t="s">
         <v>196</v>
       </c>
-      <c r="B150" s="825"/>
-[...3 lines deleted...]
-      <c r="F150" s="825"/>
+      <c r="B150" s="699"/>
+      <c r="C150" s="699"/>
+      <c r="D150" s="699"/>
+      <c r="E150" s="699"/>
+      <c r="F150" s="699"/>
     </row>
     <row r="151" spans="1:15" ht="21.95" customHeight="1">
       <c r="B151" s="188"/>
     </row>
     <row r="152" spans="1:15" ht="35.25" customHeight="1">
       <c r="A152" s="168" t="s">
         <v>3</v>
       </c>
       <c r="B152" s="189" t="s">
         <v>4</v>
       </c>
       <c r="C152" s="205" t="s">
         <v>5</v>
       </c>
       <c r="D152" s="205" t="s">
         <v>6</v>
       </c>
       <c r="E152" s="418" t="s">
         <v>7</v>
       </c>
       <c r="F152" s="419" t="s">
         <v>8</v>
       </c>
       <c r="G152" s="39" t="s">
         <v>9</v>
@@ -9431,118 +9439,118 @@
     </row>
     <row r="153" spans="1:15" ht="33" customHeight="1">
       <c r="A153" s="63">
         <v>1</v>
       </c>
       <c r="B153" s="77" t="s">
         <v>117</v>
       </c>
       <c r="C153" s="70" t="s">
         <v>118</v>
       </c>
       <c r="D153" s="56" t="s">
         <v>119</v>
       </c>
       <c r="E153" s="416" t="s">
         <v>197</v>
       </c>
       <c r="F153" s="417">
         <v>0.33333333333333331</v>
       </c>
       <c r="G153" s="162">
         <v>606</v>
       </c>
     </row>
     <row r="154" spans="1:15" ht="21.95" customHeight="1">
-      <c r="A154" s="689">
+      <c r="A154" s="718">
         <v>2</v>
       </c>
-      <c r="B154" s="715" t="s">
+      <c r="B154" s="744" t="s">
         <v>198</v>
       </c>
-      <c r="C154" s="683" t="s">
+      <c r="C154" s="712" t="s">
         <v>199</v>
       </c>
-      <c r="D154" s="732" t="s">
+      <c r="D154" s="763" t="s">
         <v>200</v>
       </c>
-      <c r="E154" s="666" t="s">
+      <c r="E154" s="694" t="s">
         <v>123</v>
       </c>
-      <c r="F154" s="666"/>
-[...1 lines deleted...]
-      <c r="H154" s="666" t="s">
+      <c r="F154" s="694"/>
+      <c r="G154" s="695"/>
+      <c r="H154" s="694" t="s">
         <v>123</v>
       </c>
-      <c r="I154" s="666"/>
-      <c r="J154" s="667"/>
+      <c r="I154" s="694"/>
+      <c r="J154" s="695"/>
     </row>
     <row r="155" spans="1:15" ht="21.95" customHeight="1">
-      <c r="A155" s="690"/>
-[...2 lines deleted...]
-      <c r="D155" s="733"/>
+      <c r="A155" s="719"/>
+      <c r="B155" s="745"/>
+      <c r="C155" s="713"/>
+      <c r="D155" s="764"/>
       <c r="E155" s="501">
         <v>1.0900000000000001</v>
       </c>
       <c r="F155" s="502">
         <v>0.75</v>
       </c>
       <c r="G155" s="178" t="s">
         <v>124</v>
       </c>
       <c r="H155" s="593">
         <v>2.09</v>
       </c>
       <c r="I155" s="594">
         <v>0.70833333333333337</v>
       </c>
       <c r="J155" s="179" t="s">
         <v>124</v>
       </c>
     </row>
     <row r="156" spans="1:15" ht="21.95" customHeight="1">
-      <c r="A156" s="690"/>
-[...3 lines deleted...]
-      <c r="E156" s="679" t="s">
+      <c r="A156" s="719"/>
+      <c r="B156" s="745"/>
+      <c r="C156" s="713"/>
+      <c r="D156" s="764"/>
+      <c r="E156" s="708" t="s">
         <v>125</v>
       </c>
-      <c r="F156" s="666"/>
-[...1 lines deleted...]
-      <c r="H156" s="697" t="s">
+      <c r="F156" s="694"/>
+      <c r="G156" s="695"/>
+      <c r="H156" s="726" t="s">
         <v>125</v>
       </c>
-      <c r="I156" s="692"/>
-      <c r="J156" s="693"/>
+      <c r="I156" s="721"/>
+      <c r="J156" s="722"/>
     </row>
     <row r="157" spans="1:15" ht="21.95" customHeight="1">
-      <c r="A157" s="691"/>
-[...2 lines deleted...]
-      <c r="D157" s="734"/>
+      <c r="A157" s="720"/>
+      <c r="B157" s="746"/>
+      <c r="C157" s="714"/>
+      <c r="D157" s="765"/>
       <c r="E157" s="492">
         <v>2.09</v>
       </c>
       <c r="F157" s="438">
         <v>0.375</v>
       </c>
       <c r="G157" s="178" t="s">
         <v>126</v>
       </c>
       <c r="H157" s="595">
         <v>3.09</v>
       </c>
       <c r="I157" s="596">
         <v>0.41666666666666669</v>
       </c>
       <c r="J157" s="595" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="158" spans="1:15" ht="21.95" customHeight="1">
       <c r="A158" s="63">
         <v>3</v>
       </c>
       <c r="B158" s="77" t="s">
         <v>127</v>
@@ -9644,196 +9652,196 @@
         <v>141</v>
       </c>
       <c r="C162" s="24" t="s">
         <v>142</v>
       </c>
       <c r="D162" s="331" t="s">
         <v>203</v>
       </c>
       <c r="E162" s="412">
         <v>1.0900000000000001</v>
       </c>
       <c r="F162" s="413">
         <v>0.33333333333333331</v>
       </c>
       <c r="G162" s="39">
         <v>207</v>
       </c>
     </row>
     <row r="163" spans="1:10" ht="26.25" customHeight="1">
       <c r="A163" s="192">
         <v>8</v>
       </c>
       <c r="B163" s="53" t="s">
         <v>37</v>
       </c>
-      <c r="C163" s="730" t="s">
+      <c r="C163" s="761" t="s">
         <v>182</v>
       </c>
-      <c r="D163" s="731"/>
+      <c r="D163" s="762"/>
       <c r="E163" s="422">
         <v>2.09</v>
       </c>
       <c r="F163" s="423">
         <v>0.5</v>
       </c>
       <c r="G163" s="39">
         <v>216</v>
       </c>
     </row>
     <row r="164" spans="1:10" ht="30.75" customHeight="1">
       <c r="A164" s="63">
         <v>9</v>
       </c>
       <c r="B164" s="106" t="s">
         <v>145</v>
       </c>
       <c r="C164" s="59" t="s">
         <v>204</v>
       </c>
       <c r="D164" s="119" t="s">
         <v>205</v>
       </c>
       <c r="E164" s="422">
         <v>2.09</v>
       </c>
       <c r="F164" s="423">
         <v>0.33333333333333331</v>
       </c>
       <c r="G164" s="39" t="s">
         <v>16</v>
       </c>
       <c r="H164" s="27" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="165" spans="1:10" ht="30.75" customHeight="1">
       <c r="A165" s="63"/>
-      <c r="B165" s="680" t="s">
+      <c r="B165" s="709" t="s">
         <v>148</v>
       </c>
-      <c r="C165" s="683" t="s">
+      <c r="C165" s="712" t="s">
         <v>187</v>
       </c>
-      <c r="D165" s="694" t="s">
+      <c r="D165" s="723" t="s">
         <v>207</v>
       </c>
-      <c r="E165" s="666" t="s">
+      <c r="E165" s="694" t="s">
         <v>123</v>
       </c>
-      <c r="F165" s="666"/>
-[...1 lines deleted...]
-      <c r="H165" s="666" t="s">
+      <c r="F165" s="694"/>
+      <c r="G165" s="695"/>
+      <c r="H165" s="694" t="s">
         <v>123</v>
       </c>
-      <c r="I165" s="666"/>
-      <c r="J165" s="667"/>
+      <c r="I165" s="694"/>
+      <c r="J165" s="695"/>
     </row>
     <row r="166" spans="1:10" ht="30.75" customHeight="1">
       <c r="A166" s="63"/>
-      <c r="B166" s="681"/>
-[...1 lines deleted...]
-      <c r="D166" s="695"/>
+      <c r="B166" s="710"/>
+      <c r="C166" s="713"/>
+      <c r="D166" s="724"/>
       <c r="E166" s="501">
         <v>1.0900000000000001</v>
       </c>
       <c r="F166" s="502">
         <v>0.75</v>
       </c>
       <c r="G166" s="178" t="s">
         <v>124</v>
       </c>
       <c r="H166" s="593">
         <v>2.09</v>
       </c>
       <c r="I166" s="594">
         <v>0.70833333333333337</v>
       </c>
       <c r="J166" s="179" t="s">
         <v>124</v>
       </c>
     </row>
     <row r="167" spans="1:10" ht="30.75" customHeight="1">
       <c r="A167" s="63"/>
-      <c r="B167" s="681"/>
-[...2 lines deleted...]
-      <c r="E167" s="697" t="s">
+      <c r="B167" s="710"/>
+      <c r="C167" s="713"/>
+      <c r="D167" s="724"/>
+      <c r="E167" s="726" t="s">
         <v>125</v>
       </c>
-      <c r="F167" s="692"/>
-[...1 lines deleted...]
-      <c r="H167" s="697" t="s">
+      <c r="F167" s="721"/>
+      <c r="G167" s="722"/>
+      <c r="H167" s="726" t="s">
         <v>125</v>
       </c>
-      <c r="I167" s="692"/>
-      <c r="J167" s="693"/>
+      <c r="I167" s="721"/>
+      <c r="J167" s="722"/>
     </row>
     <row r="168" spans="1:10" ht="21.95" customHeight="1">
       <c r="A168" s="63">
         <v>10</v>
       </c>
-      <c r="B168" s="682"/>
-[...1 lines deleted...]
-      <c r="D168" s="696"/>
+      <c r="B168" s="711"/>
+      <c r="C168" s="714"/>
+      <c r="D168" s="725"/>
       <c r="E168" s="492">
         <v>2.09</v>
       </c>
       <c r="F168" s="493">
         <v>0.375</v>
       </c>
       <c r="G168" s="178" t="s">
         <v>126</v>
       </c>
       <c r="H168" s="595">
         <v>3.09</v>
       </c>
       <c r="I168" s="596">
         <v>0.41666666666666669</v>
       </c>
       <c r="J168" s="595" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="169" spans="1:10" ht="30" customHeight="1">
       <c r="A169" s="192">
         <v>11</v>
       </c>
       <c r="B169" s="106" t="s">
         <v>152</v>
       </c>
       <c r="C169" s="59" t="s">
         <v>208</v>
       </c>
       <c r="D169" s="119" t="s">
         <v>209</v>
       </c>
       <c r="E169" s="587">
         <v>3.09</v>
       </c>
       <c r="F169" s="435">
-        <v>0.625</v>
+        <v>0.58333333333333337</v>
       </c>
       <c r="G169" s="39" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="170" spans="1:10" ht="30" customHeight="1">
       <c r="A170" s="192">
         <v>12</v>
       </c>
       <c r="B170" s="429" t="s">
         <v>155</v>
       </c>
       <c r="C170" s="428" t="s">
         <v>210</v>
       </c>
       <c r="D170" s="430" t="s">
         <v>211</v>
       </c>
       <c r="E170" s="412">
         <v>1.0900000000000001</v>
       </c>
       <c r="F170" s="513">
         <v>0.5</v>
       </c>
       <c r="G170" s="39" t="s">
@@ -9865,129 +9873,129 @@
     </row>
     <row r="172" spans="1:10" ht="30" customHeight="1">
       <c r="A172" s="386">
         <v>15</v>
       </c>
       <c r="B172" s="63" t="s">
         <v>162</v>
       </c>
       <c r="C172" s="63" t="s">
         <v>163</v>
       </c>
       <c r="D172" s="18" t="s">
         <v>213</v>
       </c>
       <c r="E172" s="441">
         <v>4.09</v>
       </c>
       <c r="F172" s="483">
         <v>0.375</v>
       </c>
       <c r="G172" s="39" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="173" spans="1:10" ht="30" customHeight="1">
-      <c r="A173" s="664">
+      <c r="A173" s="692">
         <v>16</v>
       </c>
-      <c r="B173" s="673" t="s">
+      <c r="B173" s="702" t="s">
         <v>166</v>
       </c>
-      <c r="C173" s="673" t="s">
+      <c r="C173" s="702" t="s">
         <v>195</v>
       </c>
-      <c r="D173" s="676" t="s">
+      <c r="D173" s="705" t="s">
         <v>168</v>
       </c>
-      <c r="E173" s="666" t="s">
+      <c r="E173" s="694" t="s">
         <v>123</v>
       </c>
-      <c r="F173" s="666"/>
-      <c r="G173" s="667"/>
+      <c r="F173" s="694"/>
+      <c r="G173" s="695"/>
     </row>
     <row r="174" spans="1:10" ht="30" customHeight="1">
-      <c r="A174" s="664"/>
-[...2 lines deleted...]
-      <c r="D174" s="677"/>
+      <c r="A174" s="692"/>
+      <c r="B174" s="703"/>
+      <c r="C174" s="703"/>
+      <c r="D174" s="706"/>
       <c r="E174" s="412">
         <v>1.0900000000000001</v>
       </c>
       <c r="F174" s="582" t="s">
         <v>214</v>
       </c>
       <c r="G174" s="327" t="s">
         <v>170</v>
       </c>
     </row>
     <row r="175" spans="1:10" ht="30" customHeight="1">
-      <c r="A175" s="664"/>
-[...3 lines deleted...]
-      <c r="E175" s="666" t="s">
+      <c r="A175" s="692"/>
+      <c r="B175" s="703"/>
+      <c r="C175" s="703"/>
+      <c r="D175" s="706"/>
+      <c r="E175" s="694" t="s">
         <v>125</v>
       </c>
-      <c r="F175" s="666"/>
-      <c r="G175" s="667"/>
+      <c r="F175" s="694"/>
+      <c r="G175" s="695"/>
     </row>
     <row r="176" spans="1:10" ht="30" customHeight="1">
-      <c r="A176" s="665"/>
-[...2 lines deleted...]
-      <c r="D176" s="678"/>
+      <c r="A176" s="693"/>
+      <c r="B176" s="704"/>
+      <c r="C176" s="704"/>
+      <c r="D176" s="707"/>
       <c r="E176" s="490">
         <v>2.09</v>
       </c>
       <c r="F176" s="583" t="s">
         <v>214</v>
       </c>
       <c r="G176" s="327" t="s">
         <v>170</v>
       </c>
     </row>
     <row r="177" spans="1:15" ht="30" customHeight="1">
       <c r="A177" s="193"/>
       <c r="B177" s="317" t="s">
         <v>37</v>
       </c>
-      <c r="C177" s="668" t="s">
+      <c r="C177" s="696" t="s">
         <v>171</v>
       </c>
-      <c r="D177" s="669"/>
+      <c r="D177" s="697"/>
       <c r="E177" s="422">
         <v>2.09</v>
       </c>
       <c r="F177" s="423">
         <v>0.5</v>
       </c>
       <c r="G177" s="39">
         <v>216</v>
       </c>
     </row>
-    <row r="178" spans="1:15" ht="30.75">
+    <row r="178" spans="1:15" ht="30">
       <c r="A178" s="309"/>
       <c r="B178" s="310" t="s">
         <v>72</v>
       </c>
       <c r="C178" s="310" t="s">
         <v>73</v>
       </c>
       <c r="D178" s="309" t="s">
         <v>74</v>
       </c>
       <c r="E178" s="311">
         <v>1.0900000000000001</v>
       </c>
       <c r="F178" s="312">
         <v>0.54166666666666663</v>
       </c>
       <c r="G178" s="313">
         <v>207</v>
       </c>
       <c r="H178" s="34"/>
       <c r="I178"/>
       <c r="J178"/>
       <c r="K178"/>
       <c r="L178"/>
       <c r="M178"/>
@@ -10098,105 +10106,105 @@
     <mergeCell ref="C100:C103"/>
     <mergeCell ref="D100:D103"/>
     <mergeCell ref="A173:A176"/>
     <mergeCell ref="E175:G175"/>
     <mergeCell ref="C177:D177"/>
     <mergeCell ref="A59:F59"/>
     <mergeCell ref="H133:J133"/>
     <mergeCell ref="E80:G80"/>
     <mergeCell ref="A150:F150"/>
     <mergeCell ref="C108:C111"/>
     <mergeCell ref="D108:D111"/>
     <mergeCell ref="E154:G154"/>
     <mergeCell ref="E156:G156"/>
     <mergeCell ref="B133:B136"/>
     <mergeCell ref="C133:C136"/>
     <mergeCell ref="B141:B144"/>
     <mergeCell ref="C141:C144"/>
     <mergeCell ref="D141:D144"/>
   </mergeCells>
   <pageMargins left="0.2" right="0.5" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0800-000000000000}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:P102"/>
   <sheetViews>
-    <sheetView topLeftCell="A31" workbookViewId="0">
-      <selection activeCell="N52" sqref="N52"/>
+    <sheetView tabSelected="1" topLeftCell="A37" workbookViewId="0">
+      <selection activeCell="M31" sqref="M31"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="5.85546875" style="381" customWidth="1"/>
     <col min="2" max="2" width="27.7109375" style="98" customWidth="1"/>
     <col min="3" max="3" width="27.7109375" style="112" customWidth="1"/>
     <col min="4" max="4" width="21.85546875" style="112" customWidth="1"/>
     <col min="5" max="5" width="12.140625" style="131" customWidth="1"/>
     <col min="6" max="6" width="13.7109375" style="131" customWidth="1"/>
     <col min="7" max="7" width="13.28515625" style="131" customWidth="1"/>
     <col min="8" max="8" width="18.5703125" style="98" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:16">
-      <c r="A1" s="810" t="s">
+      <c r="A1" s="871" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="882"/>
       <c r="C1" s="882"/>
       <c r="D1" s="882"/>
       <c r="E1" s="882"/>
       <c r="F1" s="882"/>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" s="380"/>
     </row>
     <row r="3" spans="1:16" ht="18.75">
-      <c r="A3" s="720" t="s">
+      <c r="A3" s="750" t="s">
         <v>1</v>
       </c>
-      <c r="B3" s="824"/>
-[...4 lines deleted...]
-      <c r="G3" s="824"/>
+      <c r="B3" s="751"/>
+      <c r="C3" s="751"/>
+      <c r="D3" s="751"/>
+      <c r="E3" s="751"/>
+      <c r="F3" s="751"/>
+      <c r="G3" s="751"/>
     </row>
     <row r="4" spans="1:16">
       <c r="C4" s="101"/>
     </row>
     <row r="5" spans="1:16">
-      <c r="A5" s="810" t="s">
+      <c r="A5" s="871" t="s">
         <v>830</v>
       </c>
-      <c r="B5" s="883"/>
-[...3 lines deleted...]
-      <c r="F5" s="883"/>
+      <c r="B5" s="872"/>
+      <c r="C5" s="872"/>
+      <c r="D5" s="872"/>
+      <c r="E5" s="872"/>
+      <c r="F5" s="872"/>
     </row>
     <row r="6" spans="1:16">
       <c r="B6" s="101"/>
     </row>
     <row r="7" spans="1:16" ht="66" customHeight="1">
       <c r="A7" s="382" t="s">
         <v>3</v>
       </c>
       <c r="B7" s="99" t="s">
         <v>4</v>
       </c>
       <c r="C7" s="99" t="s">
         <v>5</v>
       </c>
       <c r="D7" s="99" t="s">
         <v>6</v>
       </c>
       <c r="E7" s="132" t="s">
         <v>7</v>
       </c>
       <c r="F7" s="132" t="s">
         <v>8</v>
       </c>
       <c r="G7" s="132" t="s">
         <v>9</v>
@@ -10256,54 +10264,54 @@
       <c r="J9" s="27"/>
       <c r="K9" s="27"/>
     </row>
     <row r="10" spans="1:16" ht="33" customHeight="1">
       <c r="A10" s="383">
         <v>3</v>
       </c>
       <c r="B10" s="54" t="s">
         <v>17</v>
       </c>
       <c r="C10" s="65" t="s">
         <v>773</v>
       </c>
       <c r="D10" s="91" t="s">
         <v>831</v>
       </c>
       <c r="E10" s="495">
         <v>2.09</v>
       </c>
       <c r="F10" s="496">
         <v>0.5</v>
       </c>
       <c r="G10" s="320" t="s">
         <v>20</v>
       </c>
-      <c r="H10" s="802" t="s">
+      <c r="H10" s="863" t="s">
         <v>832</v>
       </c>
-      <c r="I10" s="803"/>
+      <c r="I10" s="864"/>
       <c r="J10" s="173"/>
       <c r="K10" s="27"/>
       <c r="L10" s="166"/>
     </row>
     <row r="11" spans="1:16" ht="21.95" customHeight="1">
       <c r="A11" s="383">
         <v>4</v>
       </c>
       <c r="B11" s="54" t="s">
         <v>22</v>
       </c>
       <c r="C11" s="64" t="s">
         <v>102</v>
       </c>
       <c r="D11" s="65" t="s">
         <v>103</v>
       </c>
       <c r="E11" s="509">
         <v>4.0599999999999996</v>
       </c>
       <c r="F11" s="506">
         <v>0.33333333333333331</v>
       </c>
       <c r="G11" s="39" t="s">
         <v>25</v>
@@ -10358,71 +10366,71 @@
       </c>
       <c r="F13" s="536">
         <v>0.58333333333333337</v>
       </c>
       <c r="G13" s="288">
         <v>407</v>
       </c>
       <c r="H13" s="172"/>
       <c r="I13" s="27"/>
       <c r="J13" s="27"/>
       <c r="K13" s="27"/>
     </row>
     <row r="14" spans="1:16" ht="35.25" customHeight="1">
       <c r="A14" s="383">
         <v>7</v>
       </c>
       <c r="B14" s="140" t="s">
         <v>834</v>
       </c>
       <c r="C14" s="50" t="s">
         <v>34</v>
       </c>
       <c r="D14" s="50" t="s">
         <v>105</v>
       </c>
-      <c r="E14" s="671" t="s">
+      <c r="E14" s="700" t="s">
         <v>36</v>
       </c>
-      <c r="F14" s="672"/>
-      <c r="G14" s="672"/>
+      <c r="F14" s="701"/>
+      <c r="G14" s="701"/>
       <c r="H14" s="172"/>
       <c r="I14" s="27"/>
       <c r="J14" s="27"/>
       <c r="K14" s="27"/>
     </row>
     <row r="15" spans="1:16" ht="45.75" customHeight="1">
       <c r="A15" s="383">
         <v>8</v>
       </c>
       <c r="B15" s="140" t="s">
         <v>835</v>
       </c>
-      <c r="C15" s="701" t="s">
+      <c r="C15" s="730" t="s">
         <v>836</v>
       </c>
-      <c r="D15" s="702"/>
+      <c r="D15" s="731"/>
       <c r="E15" s="497">
         <v>2.09</v>
       </c>
       <c r="F15" s="498">
         <v>0.5</v>
       </c>
       <c r="G15" s="39">
         <v>216</v>
       </c>
       <c r="H15" s="542"/>
       <c r="I15" s="27"/>
       <c r="J15" s="289"/>
       <c r="K15" s="27"/>
     </row>
     <row r="16" spans="1:16" ht="45.75" customHeight="1">
       <c r="A16" s="383">
         <v>9</v>
       </c>
       <c r="B16" s="145" t="s">
         <v>42</v>
       </c>
       <c r="C16" s="70" t="s">
         <v>106</v>
       </c>
       <c r="D16" s="139" t="s">
@@ -10536,160 +10544,160 @@
       </c>
       <c r="D20" s="18" t="s">
         <v>49</v>
       </c>
       <c r="E20" s="543">
         <v>1.0900000000000001</v>
       </c>
       <c r="F20" s="530">
         <v>0.41666666666666669</v>
       </c>
       <c r="G20" s="60" t="s">
         <v>91</v>
       </c>
       <c r="H20" s="172"/>
       <c r="I20" s="27"/>
       <c r="J20" s="27"/>
       <c r="K20" s="27"/>
     </row>
     <row r="21" spans="1:13" ht="36.75" customHeight="1">
       <c r="A21" s="383">
         <v>14</v>
       </c>
       <c r="B21" s="151" t="s">
         <v>60</v>
       </c>
-      <c r="C21" s="820" t="s">
+      <c r="C21" s="883" t="s">
         <v>61</v>
       </c>
-      <c r="D21" s="821"/>
-[...2 lines deleted...]
-      <c r="G21" s="821"/>
+      <c r="D21" s="884"/>
+      <c r="E21" s="884"/>
+      <c r="F21" s="884"/>
+      <c r="G21" s="884"/>
       <c r="H21" s="172"/>
       <c r="I21" s="27"/>
       <c r="J21" s="27"/>
       <c r="K21" s="27"/>
     </row>
     <row r="22" spans="1:13" ht="21.95" customHeight="1">
       <c r="A22" s="383">
         <v>15</v>
       </c>
       <c r="B22" s="150" t="s">
         <v>842</v>
       </c>
       <c r="C22" s="18" t="s">
         <v>843</v>
       </c>
       <c r="D22" s="70" t="s">
         <v>840</v>
       </c>
       <c r="E22" s="466">
         <v>3.09</v>
       </c>
       <c r="F22" s="467">
         <v>0.58333333333333337</v>
       </c>
-      <c r="G22" s="836">
+      <c r="G22" s="654">
         <v>407</v>
       </c>
       <c r="H22" s="172"/>
       <c r="I22" s="27"/>
       <c r="J22" s="27"/>
       <c r="K22" s="27"/>
     </row>
     <row r="23" spans="1:13" ht="39.75" customHeight="1">
       <c r="A23" s="383">
         <v>16</v>
       </c>
       <c r="B23" s="150" t="s">
         <v>760</v>
       </c>
       <c r="C23" s="63" t="s">
         <v>70</v>
       </c>
       <c r="D23" s="63" t="s">
         <v>71</v>
       </c>
-      <c r="E23" s="671" t="s">
+      <c r="E23" s="700" t="s">
         <v>36</v>
       </c>
-      <c r="F23" s="672"/>
-      <c r="G23" s="672"/>
+      <c r="F23" s="701"/>
+      <c r="G23" s="701"/>
       <c r="H23" s="172"/>
       <c r="I23" s="27"/>
       <c r="J23" s="27"/>
       <c r="K23" s="27"/>
     </row>
     <row r="24" spans="1:13" ht="32.25" customHeight="1">
       <c r="A24" s="383">
         <v>17</v>
       </c>
       <c r="B24" s="151" t="s">
         <v>844</v>
       </c>
-      <c r="C24" s="822" t="s">
+      <c r="C24" s="885" t="s">
         <v>845</v>
       </c>
-      <c r="D24" s="822"/>
+      <c r="D24" s="885"/>
       <c r="E24" s="497">
         <v>2.09</v>
       </c>
       <c r="F24" s="544">
         <v>0.5</v>
       </c>
       <c r="G24" s="39">
         <v>216</v>
       </c>
       <c r="H24" s="172"/>
       <c r="I24" s="27"/>
       <c r="J24" s="27"/>
       <c r="K24" s="27"/>
     </row>
     <row r="25" spans="1:13" ht="21.95" customHeight="1">
       <c r="B25" s="100"/>
     </row>
     <row r="26" spans="1:13" ht="21.95" customHeight="1">
       <c r="B26" s="100"/>
     </row>
     <row r="27" spans="1:13">
       <c r="C27" s="101"/>
     </row>
     <row r="28" spans="1:13">
-      <c r="A28" s="810" t="s">
+      <c r="A28" s="871" t="s">
         <v>846</v>
       </c>
-      <c r="B28" s="883"/>
-[...3 lines deleted...]
-      <c r="F28" s="883"/>
+      <c r="B28" s="872"/>
+      <c r="C28" s="872"/>
+      <c r="D28" s="872"/>
+      <c r="E28" s="872"/>
+      <c r="F28" s="872"/>
     </row>
     <row r="29" spans="1:13">
       <c r="B29" s="101"/>
     </row>
-    <row r="30" spans="1:13" ht="30.75">
+    <row r="30" spans="1:13" ht="45">
       <c r="A30" s="382" t="s">
         <v>3</v>
       </c>
       <c r="B30" s="99" t="s">
         <v>4</v>
       </c>
       <c r="C30" s="99" t="s">
         <v>5</v>
       </c>
       <c r="D30" s="158" t="s">
         <v>6</v>
       </c>
       <c r="E30" s="283" t="s">
         <v>7</v>
       </c>
       <c r="F30" s="283" t="s">
         <v>8</v>
       </c>
       <c r="G30" s="283" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="31" spans="1:13">
       <c r="A31" s="383">
         <v>1</v>
@@ -10698,188 +10706,194 @@
         <v>117</v>
       </c>
       <c r="C31" s="18" t="s">
         <v>107</v>
       </c>
       <c r="D31" s="18" t="s">
         <v>108</v>
       </c>
       <c r="E31" s="549">
         <v>2.09</v>
       </c>
       <c r="F31" s="550">
         <v>0.33333333333333331</v>
       </c>
       <c r="G31" s="551">
         <v>606</v>
       </c>
       <c r="H31" s="172"/>
       <c r="I31" s="27"/>
       <c r="J31" s="27"/>
       <c r="K31" s="27"/>
       <c r="L31" s="27"/>
       <c r="M31" s="27"/>
     </row>
     <row r="32" spans="1:13">
-      <c r="A32" s="811">
+      <c r="A32" s="873">
         <v>2</v>
       </c>
-      <c r="B32" s="814" t="s">
+      <c r="B32" s="876" t="s">
         <v>847</v>
       </c>
-      <c r="C32" s="771" t="s">
+      <c r="C32" s="810" t="s">
         <v>848</v>
       </c>
-      <c r="D32" s="771" t="s">
+      <c r="D32" s="810" t="s">
         <v>849</v>
       </c>
-      <c r="E32" s="738" t="s">
+      <c r="E32" s="769" t="s">
         <v>123</v>
       </c>
-      <c r="F32" s="739"/>
-[...3 lines deleted...]
-      <c r="J32" s="786"/>
+      <c r="F32" s="770"/>
+      <c r="G32" s="771"/>
+      <c r="H32" s="878"/>
+      <c r="I32" s="825"/>
+      <c r="J32" s="825"/>
       <c r="K32" s="27"/>
       <c r="L32" s="27"/>
       <c r="M32" s="27"/>
     </row>
     <row r="33" spans="1:13">
-      <c r="A33" s="812"/>
-[...2 lines deleted...]
-      <c r="D33" s="784"/>
+      <c r="A33" s="874"/>
+      <c r="B33" s="736"/>
+      <c r="C33" s="823"/>
+      <c r="D33" s="823"/>
       <c r="E33" s="552">
         <v>3.09</v>
       </c>
       <c r="F33" s="553">
         <v>0.70833333333333337</v>
       </c>
       <c r="G33" s="273">
         <v>207</v>
       </c>
       <c r="H33" s="175"/>
       <c r="I33" s="176"/>
       <c r="J33" s="175"/>
       <c r="K33" s="27"/>
       <c r="L33" s="27"/>
       <c r="M33" s="27"/>
     </row>
     <row r="34" spans="1:13">
-      <c r="A34" s="812"/>
-[...3 lines deleted...]
-      <c r="E34" s="697" t="s">
+      <c r="A34" s="874"/>
+      <c r="B34" s="736"/>
+      <c r="C34" s="823"/>
+      <c r="D34" s="823"/>
+      <c r="E34" s="726" t="s">
         <v>125</v>
       </c>
-      <c r="F34" s="692"/>
-[...3 lines deleted...]
-      <c r="J34" s="786"/>
+      <c r="F34" s="721"/>
+      <c r="G34" s="722"/>
+      <c r="H34" s="878"/>
+      <c r="I34" s="825"/>
+      <c r="J34" s="825"/>
       <c r="K34" s="27"/>
       <c r="L34" s="27"/>
       <c r="M34" s="27"/>
     </row>
     <row r="35" spans="1:13">
-      <c r="A35" s="813"/>
-[...2 lines deleted...]
-      <c r="D35" s="785"/>
+      <c r="A35" s="875"/>
+      <c r="B35" s="737"/>
+      <c r="C35" s="824"/>
+      <c r="D35" s="824"/>
       <c r="E35" s="540">
         <v>4.09</v>
       </c>
       <c r="F35" s="554">
         <v>0.54166666666666663</v>
       </c>
       <c r="G35" s="555">
         <v>606</v>
       </c>
       <c r="H35" s="175"/>
       <c r="I35" s="177"/>
       <c r="J35" s="174"/>
       <c r="K35" s="27"/>
       <c r="L35" s="27"/>
       <c r="M35" s="27"/>
     </row>
     <row r="36" spans="1:13">
       <c r="A36" s="383">
         <v>3</v>
       </c>
       <c r="B36" s="140" t="s">
         <v>127</v>
       </c>
       <c r="C36" s="18" t="s">
         <v>331</v>
       </c>
       <c r="D36" s="18" t="s">
         <v>129</v>
       </c>
       <c r="E36" s="489">
         <v>3.09</v>
       </c>
       <c r="F36" s="484">
         <v>0.375</v>
       </c>
       <c r="G36" s="290">
         <v>207</v>
       </c>
-      <c r="H36" s="172"/>
-[...1 lines deleted...]
-      <c r="J36" s="27"/>
+      <c r="H36" s="690">
+        <v>3.09</v>
+      </c>
+      <c r="I36" s="691">
+        <v>0.45833333333333331</v>
+      </c>
+      <c r="J36" s="311" t="s">
+        <v>25</v>
+      </c>
       <c r="K36" s="27"/>
       <c r="L36" s="27"/>
       <c r="M36" s="27"/>
     </row>
     <row r="37" spans="1:13" ht="30" customHeight="1">
       <c r="A37" s="383">
         <v>4</v>
       </c>
       <c r="B37" s="96" t="s">
         <v>850</v>
       </c>
       <c r="C37" s="50" t="s">
         <v>851</v>
       </c>
       <c r="D37" s="18" t="s">
         <v>97</v>
       </c>
       <c r="E37" s="495">
         <v>2.09</v>
       </c>
       <c r="F37" s="496">
         <v>0.5</v>
       </c>
       <c r="G37" s="320" t="s">
         <v>20</v>
       </c>
-      <c r="H37" s="802" t="s">
+      <c r="H37" s="863" t="s">
         <v>852</v>
       </c>
-      <c r="I37" s="803"/>
+      <c r="I37" s="864"/>
       <c r="J37" s="27"/>
       <c r="K37" s="27"/>
       <c r="L37" s="27"/>
       <c r="M37" s="27"/>
     </row>
     <row r="38" spans="1:13">
       <c r="A38" s="383">
         <v>5</v>
       </c>
       <c r="B38" s="96" t="s">
         <v>130</v>
       </c>
       <c r="C38" s="18" t="s">
         <v>751</v>
       </c>
       <c r="D38" s="18" t="s">
         <v>853</v>
       </c>
       <c r="E38" s="109">
         <v>3.09</v>
       </c>
       <c r="F38" s="181">
         <v>0.66666666666666663</v>
       </c>
       <c r="G38" s="39" t="s">
@@ -10921,191 +10935,191 @@
       <c r="L39" s="27"/>
       <c r="M39" s="27"/>
     </row>
     <row r="40" spans="1:13" ht="20.25" customHeight="1">
       <c r="A40" s="383">
         <v>7</v>
       </c>
       <c r="B40" s="140" t="s">
         <v>855</v>
       </c>
       <c r="C40" s="69" t="s">
         <v>856</v>
       </c>
       <c r="D40" s="50" t="s">
         <v>841</v>
       </c>
       <c r="E40" s="522">
         <v>4.09</v>
       </c>
       <c r="F40" s="506">
         <v>0.45833333333333331</v>
       </c>
       <c r="G40" s="320">
         <v>406</v>
       </c>
-      <c r="H40" s="815"/>
-[...2 lines deleted...]
-      <c r="K40" s="815"/>
+      <c r="H40" s="877"/>
+      <c r="I40" s="877"/>
+      <c r="J40" s="877"/>
+      <c r="K40" s="877"/>
       <c r="L40" s="27"/>
       <c r="M40" s="27"/>
     </row>
     <row r="41" spans="1:13">
       <c r="A41" s="383">
         <v>8</v>
       </c>
       <c r="B41" s="140" t="s">
         <v>857</v>
       </c>
       <c r="C41" s="50" t="s">
         <v>858</v>
       </c>
       <c r="D41" s="50" t="s">
         <v>841</v>
       </c>
       <c r="E41" s="529">
         <v>1.0900000000000001</v>
       </c>
       <c r="F41" s="530">
         <v>0.5</v>
       </c>
       <c r="G41" s="288">
         <v>407</v>
       </c>
       <c r="H41" s="172"/>
       <c r="I41" s="27"/>
       <c r="J41" s="27"/>
       <c r="K41" s="27"/>
       <c r="L41" s="27"/>
       <c r="M41" s="27"/>
     </row>
     <row r="42" spans="1:13" ht="29.25" customHeight="1">
       <c r="A42" s="383">
         <v>9</v>
       </c>
       <c r="B42" s="140" t="s">
         <v>771</v>
       </c>
-      <c r="C42" s="701" t="s">
+      <c r="C42" s="730" t="s">
         <v>859</v>
       </c>
-      <c r="D42" s="702"/>
+      <c r="D42" s="731"/>
       <c r="E42" s="497">
         <v>2.09</v>
       </c>
       <c r="F42" s="498">
         <v>0.5</v>
       </c>
       <c r="G42" s="39">
         <v>216</v>
       </c>
       <c r="H42" s="172"/>
       <c r="I42" s="27"/>
       <c r="J42" s="27"/>
       <c r="K42" s="27"/>
       <c r="L42" s="27"/>
       <c r="M42" s="27"/>
     </row>
     <row r="43" spans="1:13" ht="17.25" customHeight="1">
-      <c r="A43" s="804">
+      <c r="A43" s="865">
         <v>10</v>
       </c>
-      <c r="B43" s="817" t="s">
+      <c r="B43" s="879" t="s">
         <v>860</v>
       </c>
-      <c r="C43" s="771" t="s">
+      <c r="C43" s="810" t="s">
         <v>861</v>
       </c>
-      <c r="D43" s="807" t="s">
+      <c r="D43" s="868" t="s">
         <v>849</v>
       </c>
-      <c r="E43" s="738" t="s">
+      <c r="E43" s="769" t="s">
         <v>123</v>
       </c>
-      <c r="F43" s="739"/>
-[...1 lines deleted...]
-      <c r="H43" s="738" t="s">
+      <c r="F43" s="770"/>
+      <c r="G43" s="771"/>
+      <c r="H43" s="769" t="s">
         <v>123</v>
       </c>
-      <c r="I43" s="739"/>
-      <c r="J43" s="740"/>
+      <c r="I43" s="770"/>
+      <c r="J43" s="771"/>
       <c r="K43" s="27"/>
       <c r="L43" s="27"/>
       <c r="M43" s="27"/>
     </row>
     <row r="44" spans="1:13" ht="29.25" customHeight="1">
-      <c r="A44" s="805"/>
-[...2 lines deleted...]
-      <c r="D44" s="808"/>
+      <c r="A44" s="866"/>
+      <c r="B44" s="880"/>
+      <c r="C44" s="823"/>
+      <c r="D44" s="869"/>
       <c r="E44" s="558">
         <v>1.0900000000000001</v>
       </c>
       <c r="F44" s="502">
         <v>0.75</v>
       </c>
       <c r="G44" s="273" t="s">
         <v>124</v>
       </c>
       <c r="H44" s="275">
         <v>2.09</v>
       </c>
       <c r="I44" s="180">
         <v>0.70833333333333337</v>
       </c>
       <c r="J44" s="179" t="s">
         <v>124</v>
       </c>
       <c r="K44" s="27"/>
       <c r="L44" s="27"/>
       <c r="M44" s="27"/>
     </row>
     <row r="45" spans="1:13" ht="15.75" customHeight="1">
-      <c r="A45" s="805"/>
-[...3 lines deleted...]
-      <c r="E45" s="697" t="s">
+      <c r="A45" s="866"/>
+      <c r="B45" s="880"/>
+      <c r="C45" s="823"/>
+      <c r="D45" s="869"/>
+      <c r="E45" s="726" t="s">
         <v>125</v>
       </c>
-      <c r="F45" s="692"/>
-[...1 lines deleted...]
-      <c r="H45" s="697" t="s">
+      <c r="F45" s="721"/>
+      <c r="G45" s="722"/>
+      <c r="H45" s="726" t="s">
         <v>125</v>
       </c>
-      <c r="I45" s="692"/>
-      <c r="J45" s="693"/>
+      <c r="I45" s="721"/>
+      <c r="J45" s="722"/>
       <c r="K45" s="27"/>
       <c r="L45" s="27"/>
       <c r="M45" s="27"/>
     </row>
     <row r="46" spans="1:13">
-      <c r="A46" s="806"/>
-[...2 lines deleted...]
-      <c r="D46" s="809"/>
+      <c r="A46" s="867"/>
+      <c r="B46" s="881"/>
+      <c r="C46" s="824"/>
+      <c r="D46" s="870"/>
       <c r="E46" s="559">
         <v>2.09</v>
       </c>
       <c r="F46" s="550">
         <v>0.375</v>
       </c>
       <c r="G46" s="273" t="s">
         <v>126</v>
       </c>
       <c r="H46" s="390">
         <v>3.09</v>
       </c>
       <c r="I46" s="181">
         <v>0.375</v>
       </c>
       <c r="J46" s="178" t="s">
         <v>126</v>
       </c>
       <c r="K46" s="27"/>
       <c r="L46" s="27"/>
       <c r="M46" s="27"/>
     </row>
     <row r="47" spans="1:13">
       <c r="A47" s="383">
         <v>11</v>
@@ -11265,106 +11279,106 @@
         <v>840</v>
       </c>
       <c r="E52" s="529">
         <v>1.0900000000000001</v>
       </c>
       <c r="F52" s="530">
         <v>0.5</v>
       </c>
       <c r="G52" s="288">
         <v>407</v>
       </c>
       <c r="H52" s="182"/>
       <c r="I52" s="108"/>
       <c r="J52" s="108"/>
       <c r="K52" s="27"/>
       <c r="L52" s="27"/>
       <c r="M52" s="27"/>
     </row>
     <row r="53" spans="1:13" ht="30.75" customHeight="1">
       <c r="A53" s="383">
         <v>17</v>
       </c>
       <c r="B53" s="150" t="s">
         <v>784</v>
       </c>
-      <c r="C53" s="668" t="s">
+      <c r="C53" s="696" t="s">
         <v>874</v>
       </c>
-      <c r="D53" s="669"/>
+      <c r="D53" s="697"/>
       <c r="E53" s="497">
         <v>2.09</v>
       </c>
       <c r="F53" s="498">
         <v>0.5</v>
       </c>
       <c r="G53" s="39">
         <v>216</v>
       </c>
       <c r="H53" s="182"/>
       <c r="I53" s="108"/>
       <c r="J53" s="108"/>
       <c r="K53" s="27"/>
       <c r="L53" s="27"/>
       <c r="M53" s="27"/>
     </row>
     <row r="54" spans="1:13">
       <c r="C54" s="101"/>
     </row>
     <row r="55" spans="1:13">
       <c r="B55" s="32"/>
       <c r="C55" s="113"/>
       <c r="D55" s="113"/>
       <c r="E55" s="133"/>
       <c r="F55" s="133"/>
     </row>
     <row r="56" spans="1:13">
       <c r="C56" s="101"/>
     </row>
     <row r="57" spans="1:13">
       <c r="C57" s="101"/>
     </row>
     <row r="58" spans="1:13">
       <c r="C58" s="101"/>
     </row>
     <row r="59" spans="1:13">
       <c r="C59" s="101"/>
     </row>
     <row r="60" spans="1:13">
-      <c r="A60" s="810" t="s">
+      <c r="A60" s="871" t="s">
         <v>875</v>
       </c>
-      <c r="B60" s="883"/>
-[...3 lines deleted...]
-      <c r="F60" s="883"/>
+      <c r="B60" s="872"/>
+      <c r="C60" s="872"/>
+      <c r="D60" s="872"/>
+      <c r="E60" s="872"/>
+      <c r="F60" s="872"/>
     </row>
     <row r="61" spans="1:13">
       <c r="B61" s="101"/>
     </row>
-    <row r="62" spans="1:13" ht="30.75">
+    <row r="62" spans="1:13" ht="45">
       <c r="A62" s="382" t="s">
         <v>3</v>
       </c>
       <c r="B62" s="99" t="s">
         <v>4</v>
       </c>
       <c r="C62" s="99" t="s">
         <v>5</v>
       </c>
       <c r="D62" s="99" t="s">
         <v>6</v>
       </c>
       <c r="E62" s="132" t="s">
         <v>7</v>
       </c>
       <c r="F62" s="132" t="s">
         <v>8</v>
       </c>
       <c r="G62" s="132" t="s">
         <v>9</v>
       </c>
       <c r="K62" s="27"/>
     </row>
     <row r="63" spans="1:13">
       <c r="A63" s="383">
@@ -11465,57 +11479,57 @@
       </c>
       <c r="F66" s="433">
         <v>0.45833333333333331</v>
       </c>
       <c r="G66" s="314" t="s">
         <v>25</v>
       </c>
       <c r="H66" s="172"/>
       <c r="I66" s="27"/>
       <c r="J66" s="27"/>
       <c r="K66" s="27"/>
     </row>
     <row r="67" spans="1:14">
       <c r="A67" s="383">
         <v>5</v>
       </c>
       <c r="B67" s="140" t="s">
         <v>883</v>
       </c>
       <c r="C67" s="50" t="s">
         <v>244</v>
       </c>
       <c r="D67" s="50" t="s">
         <v>300</v>
       </c>
-      <c r="E67" s="853">
+      <c r="E67" s="671">
         <v>1.0900000000000001</v>
       </c>
-      <c r="F67" s="854">
+      <c r="F67" s="672">
         <v>0.66666666666666663</v>
       </c>
-      <c r="G67" s="832">
+      <c r="G67" s="650">
         <v>207</v>
       </c>
       <c r="H67" s="172"/>
       <c r="I67" s="27"/>
       <c r="J67" s="27"/>
       <c r="K67" s="27"/>
     </row>
     <row r="68" spans="1:14" ht="31.5" customHeight="1">
       <c r="A68" s="383">
         <v>6</v>
       </c>
       <c r="B68" s="141" t="s">
         <v>884</v>
       </c>
       <c r="C68" s="50" t="s">
         <v>94</v>
       </c>
       <c r="D68" s="50" t="s">
         <v>281</v>
       </c>
       <c r="E68" s="288">
         <v>5.09</v>
       </c>
       <c r="F68" s="97">
         <v>0.5</v>
@@ -11576,57 +11590,57 @@
       </c>
       <c r="G70" s="288">
         <v>406</v>
       </c>
       <c r="H70" s="184"/>
       <c r="I70" s="23"/>
       <c r="J70" s="23"/>
       <c r="K70" s="23"/>
       <c r="L70" s="284"/>
       <c r="M70" s="285"/>
       <c r="N70" s="284"/>
     </row>
     <row r="71" spans="1:14">
       <c r="A71" s="383">
         <v>9</v>
       </c>
       <c r="B71" s="96" t="s">
         <v>886</v>
       </c>
       <c r="C71" s="70" t="s">
         <v>300</v>
       </c>
       <c r="D71" s="70" t="s">
         <v>660</v>
       </c>
-      <c r="E71" s="853">
+      <c r="E71" s="671">
         <v>1.0900000000000001</v>
       </c>
-      <c r="F71" s="854">
+      <c r="F71" s="672">
         <v>0.66666666666666663</v>
       </c>
-      <c r="G71" s="832">
+      <c r="G71" s="650">
         <v>207</v>
       </c>
       <c r="H71" s="172"/>
       <c r="I71" s="27"/>
       <c r="J71" s="27"/>
       <c r="K71" s="27"/>
     </row>
     <row r="72" spans="1:14">
       <c r="A72" s="383">
         <v>10</v>
       </c>
       <c r="B72" s="96" t="s">
         <v>887</v>
       </c>
       <c r="C72" s="18" t="s">
         <v>888</v>
       </c>
       <c r="D72" s="323" t="s">
         <v>239</v>
       </c>
       <c r="E72" s="431">
         <v>3.09</v>
       </c>
       <c r="F72" s="533">
         <v>0.33333333333333331</v>
@@ -11711,153 +11725,159 @@
       <c r="E75" s="288">
         <v>1.0900000000000001</v>
       </c>
       <c r="F75" s="97">
         <v>0.58333333333333337</v>
       </c>
       <c r="G75" s="287">
         <v>407</v>
       </c>
       <c r="H75" s="172"/>
       <c r="I75" s="27"/>
       <c r="J75" s="27"/>
       <c r="K75" s="27"/>
     </row>
     <row r="76" spans="1:14">
       <c r="A76" s="383">
         <v>14</v>
       </c>
       <c r="B76" s="153" t="s">
         <v>553</v>
       </c>
       <c r="C76" s="64" t="s">
         <v>263</v>
       </c>
       <c r="D76" s="24"/>
-      <c r="E76" s="853">
+      <c r="E76" s="671">
         <v>1.0900000000000001</v>
       </c>
-      <c r="F76" s="854">
+      <c r="F76" s="672">
         <v>0.41666666666666669</v>
       </c>
-      <c r="G76" s="832">
+      <c r="G76" s="650">
         <v>705</v>
       </c>
       <c r="H76" s="172"/>
       <c r="I76" s="27"/>
       <c r="J76" s="27"/>
       <c r="K76" s="27"/>
     </row>
     <row r="77" spans="1:14">
       <c r="A77" s="383">
         <v>15</v>
       </c>
       <c r="B77" s="93" t="s">
         <v>891</v>
       </c>
       <c r="C77" s="24" t="s">
         <v>873</v>
       </c>
       <c r="D77" s="24" t="s">
         <v>287</v>
       </c>
       <c r="E77" s="529">
         <v>1.0900000000000001</v>
       </c>
       <c r="F77" s="530">
         <v>0.5</v>
       </c>
       <c r="G77" s="288">
         <v>407</v>
       </c>
       <c r="H77" s="172"/>
       <c r="I77" s="27"/>
       <c r="J77" s="27"/>
       <c r="K77" s="27"/>
     </row>
-    <row r="78" spans="1:14" ht="30.75">
+    <row r="78" spans="1:14" ht="30">
       <c r="A78" s="383">
         <v>16</v>
       </c>
       <c r="B78" s="154" t="s">
         <v>892</v>
       </c>
       <c r="C78" s="63" t="s">
         <v>893</v>
       </c>
       <c r="D78" s="18" t="s">
         <v>107</v>
       </c>
       <c r="E78" s="489">
         <v>3.09</v>
       </c>
       <c r="F78" s="484">
         <v>0.375</v>
       </c>
       <c r="G78" s="290">
         <v>207</v>
       </c>
-      <c r="H78" s="172"/>
-[...1 lines deleted...]
-      <c r="J78" s="27"/>
+      <c r="H78" s="690">
+        <v>3.09</v>
+      </c>
+      <c r="I78" s="691">
+        <v>0.45833333333333331</v>
+      </c>
+      <c r="J78" s="311" t="s">
+        <v>25</v>
+      </c>
       <c r="K78" s="27"/>
     </row>
     <row r="79" spans="1:14">
       <c r="B79" s="172"/>
       <c r="C79" s="183"/>
       <c r="D79" s="184"/>
       <c r="H79" s="172"/>
       <c r="I79" s="27"/>
       <c r="J79" s="27"/>
       <c r="K79" s="27"/>
     </row>
     <row r="80" spans="1:14">
       <c r="C80" s="101"/>
     </row>
     <row r="81" spans="1:8">
       <c r="C81" s="101"/>
     </row>
     <row r="82" spans="1:8">
       <c r="C82" s="101"/>
     </row>
     <row r="83" spans="1:8">
       <c r="C83" s="101"/>
     </row>
     <row r="84" spans="1:8">
-      <c r="A84" s="810" t="s">
+      <c r="A84" s="871" t="s">
         <v>894</v>
       </c>
-      <c r="B84" s="883"/>
-[...3 lines deleted...]
-      <c r="F84" s="883"/>
+      <c r="B84" s="872"/>
+      <c r="C84" s="872"/>
+      <c r="D84" s="872"/>
+      <c r="E84" s="872"/>
+      <c r="F84" s="872"/>
     </row>
     <row r="85" spans="1:8">
       <c r="B85" s="101"/>
     </row>
-    <row r="86" spans="1:8" ht="30.75">
+    <row r="86" spans="1:8" ht="45">
       <c r="A86" s="382" t="s">
         <v>3</v>
       </c>
       <c r="B86" s="99" t="s">
         <v>4</v>
       </c>
       <c r="C86" s="99" t="s">
         <v>5</v>
       </c>
       <c r="D86" s="99" t="s">
         <v>6</v>
       </c>
       <c r="E86" s="132" t="s">
         <v>7</v>
       </c>
       <c r="F86" s="132" t="s">
         <v>8</v>
       </c>
       <c r="G86" s="132" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="87" spans="1:8">
       <c r="A87" s="383">
         <v>1</v>
@@ -11905,56 +11925,56 @@
         <v>236</v>
       </c>
       <c r="H88" s="403" t="s">
         <v>897</v>
       </c>
     </row>
     <row r="89" spans="1:8">
       <c r="A89" s="383">
         <v>3</v>
       </c>
       <c r="B89" s="140" t="s">
         <v>286</v>
       </c>
       <c r="C89" s="68" t="s">
         <v>287</v>
       </c>
       <c r="D89" s="68" t="s">
         <v>895</v>
       </c>
       <c r="E89" s="466">
         <v>3.09</v>
       </c>
       <c r="F89" s="467">
         <v>0.58333333333333337</v>
       </c>
-      <c r="G89" s="836">
+      <c r="G89" s="654">
         <v>407</v>
       </c>
       <c r="H89" s="172"/>
     </row>
-    <row r="90" spans="1:8" ht="30.75">
+    <row r="90" spans="1:8" ht="30">
       <c r="A90" s="383">
         <v>4</v>
       </c>
       <c r="B90" s="140" t="s">
         <v>898</v>
       </c>
       <c r="C90" s="68" t="s">
         <v>554</v>
       </c>
       <c r="D90" s="68" t="s">
         <v>228</v>
       </c>
       <c r="E90" s="529">
         <v>1.0900000000000001</v>
       </c>
       <c r="F90" s="504" t="s">
         <v>555</v>
       </c>
       <c r="G90" s="287">
         <v>407</v>
       </c>
       <c r="H90" s="172"/>
     </row>
     <row r="91" spans="1:8">
       <c r="A91" s="383">
@@ -12006,99 +12026,99 @@
     </row>
     <row r="93" spans="1:8">
       <c r="A93" s="383">
         <v>7</v>
       </c>
       <c r="B93" s="5" t="s">
         <v>141</v>
       </c>
       <c r="C93" s="5" t="s">
         <v>142</v>
       </c>
       <c r="D93" s="5" t="s">
         <v>143</v>
       </c>
       <c r="E93" s="529">
         <v>1.0900000000000001</v>
       </c>
       <c r="F93" s="523">
         <v>0.33333333333333331</v>
       </c>
       <c r="G93" s="288">
         <v>207</v>
       </c>
       <c r="H93" s="172"/>
     </row>
-    <row r="94" spans="1:8" ht="30.75">
+    <row r="94" spans="1:8" ht="30">
       <c r="A94" s="383">
         <v>8</v>
       </c>
       <c r="B94" s="140" t="s">
         <v>900</v>
       </c>
       <c r="C94" s="68" t="s">
         <v>287</v>
       </c>
       <c r="D94" s="68" t="s">
         <v>895</v>
       </c>
       <c r="E94" s="466">
         <v>3.09</v>
       </c>
       <c r="F94" s="467">
         <v>0.58333333333333337</v>
       </c>
-      <c r="G94" s="836">
+      <c r="G94" s="654">
         <v>407</v>
       </c>
       <c r="H94" s="172"/>
     </row>
-    <row r="95" spans="1:8">
+    <row r="95" spans="1:8" ht="30">
       <c r="A95" s="383">
         <v>9</v>
       </c>
       <c r="B95" s="54" t="s">
         <v>901</v>
       </c>
       <c r="C95" s="18" t="s">
         <v>638</v>
       </c>
       <c r="D95" s="70" t="s">
         <v>288</v>
       </c>
       <c r="E95" s="495">
         <v>2.09</v>
       </c>
       <c r="F95" s="494">
         <v>0.41666666666666669</v>
       </c>
       <c r="G95" s="39">
         <v>407</v>
       </c>
       <c r="H95" s="172"/>
     </row>
-    <row r="96" spans="1:8" ht="30.75">
+    <row r="96" spans="1:8" ht="30">
       <c r="A96" s="383">
         <v>10</v>
       </c>
       <c r="B96" s="54" t="s">
         <v>902</v>
       </c>
       <c r="C96" s="18" t="s">
         <v>638</v>
       </c>
       <c r="D96" s="70" t="s">
         <v>228</v>
       </c>
       <c r="E96" s="495">
         <v>2.09</v>
       </c>
       <c r="F96" s="494">
         <v>0.41666666666666669</v>
       </c>
       <c r="G96" s="39">
         <v>407</v>
       </c>
       <c r="H96" s="172"/>
     </row>
     <row r="97" spans="1:8">
       <c r="A97" s="383">
@@ -12177,51 +12197,51 @@
       <c r="B100" s="71" t="s">
         <v>906</v>
       </c>
       <c r="C100" s="18" t="s">
         <v>907</v>
       </c>
       <c r="D100" s="18" t="s">
         <v>908</v>
       </c>
       <c r="E100" s="534">
         <v>3.09</v>
       </c>
       <c r="F100" s="535">
         <v>0.75</v>
       </c>
       <c r="G100" s="288">
         <v>406</v>
       </c>
       <c r="H100" s="172"/>
     </row>
     <row r="101" spans="1:8">
       <c r="E101" s="532"/>
       <c r="F101" s="532"/>
       <c r="G101" s="532"/>
     </row>
-    <row r="102" spans="1:8" ht="30.75">
+    <row r="102" spans="1:8" ht="30">
       <c r="A102" s="385"/>
       <c r="B102" s="310" t="s">
         <v>72</v>
       </c>
       <c r="C102" s="310" t="s">
         <v>73</v>
       </c>
       <c r="D102" s="309" t="s">
         <v>74</v>
       </c>
       <c r="E102" s="311">
         <v>1.0900000000000001</v>
       </c>
       <c r="F102" s="312">
         <v>0.54166666666666663</v>
       </c>
       <c r="G102" s="313">
         <v>207</v>
       </c>
       <c r="H102" s="34"/>
     </row>
   </sheetData>
   <mergeCells count="32">
     <mergeCell ref="H10:I10"/>
     <mergeCell ref="A1:F1"/>
@@ -12240,1294 +12260,1294 @@
     <mergeCell ref="E43:G43"/>
     <mergeCell ref="E45:G45"/>
     <mergeCell ref="A32:A35"/>
     <mergeCell ref="B32:B35"/>
     <mergeCell ref="H40:K40"/>
     <mergeCell ref="C32:C35"/>
     <mergeCell ref="D32:D35"/>
     <mergeCell ref="E34:G34"/>
     <mergeCell ref="E32:G32"/>
     <mergeCell ref="H32:J32"/>
     <mergeCell ref="H34:J34"/>
     <mergeCell ref="H37:I37"/>
     <mergeCell ref="H43:J43"/>
     <mergeCell ref="H45:J45"/>
     <mergeCell ref="A43:A46"/>
     <mergeCell ref="D43:D46"/>
     <mergeCell ref="A84:F84"/>
     <mergeCell ref="A60:F60"/>
   </mergeCells>
   <pageMargins left="0.2" right="0.5" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0900-000000000000}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <sheetData/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:L56"/>
   <sheetViews>
-    <sheetView topLeftCell="A28" workbookViewId="0">
-      <selection activeCell="B49" sqref="B49:G49"/>
+    <sheetView topLeftCell="A30" workbookViewId="0">
+      <selection activeCell="C40" sqref="C40"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="5.85546875" customWidth="1"/>
     <col min="2" max="2" width="27.7109375" customWidth="1"/>
     <col min="3" max="3" width="27.7109375" style="33" customWidth="1"/>
     <col min="4" max="4" width="25.85546875" style="19" customWidth="1"/>
     <col min="5" max="5" width="12.140625" style="23" customWidth="1"/>
     <col min="6" max="6" width="24" style="23" customWidth="1"/>
     <col min="7" max="7" width="12.140625" style="23" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:11" ht="18.75">
-      <c r="A1" s="744" t="s">
+      <c r="A1" s="777" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="824"/>
-[...3 lines deleted...]
-      <c r="F1" s="824"/>
+      <c r="B1" s="751"/>
+      <c r="C1" s="751"/>
+      <c r="D1" s="751"/>
+      <c r="E1" s="751"/>
+      <c r="F1" s="751"/>
     </row>
     <row r="2" spans="1:11" ht="18.75">
       <c r="A2" s="16"/>
     </row>
     <row r="3" spans="1:11" ht="18.75">
-      <c r="A3" s="720" t="s">
+      <c r="A3" s="750" t="s">
         <v>1</v>
       </c>
-      <c r="B3" s="824"/>
-[...4 lines deleted...]
-      <c r="G3" s="824"/>
+      <c r="B3" s="751"/>
+      <c r="C3" s="751"/>
+      <c r="D3" s="751"/>
+      <c r="E3" s="751"/>
+      <c r="F3" s="751"/>
+      <c r="G3" s="751"/>
     </row>
     <row r="4" spans="1:11" ht="18.75">
       <c r="C4" s="114"/>
     </row>
     <row r="5" spans="1:11" ht="15.75">
-      <c r="A5" s="743" t="s">
+      <c r="A5" s="775" t="s">
         <v>215</v>
       </c>
-      <c r="B5" s="826"/>
-[...3 lines deleted...]
-      <c r="F5" s="826"/>
+      <c r="B5" s="776"/>
+      <c r="C5" s="776"/>
+      <c r="D5" s="776"/>
+      <c r="E5" s="776"/>
+      <c r="F5" s="776"/>
     </row>
     <row r="6" spans="1:11" ht="15.75">
       <c r="B6" s="2"/>
     </row>
     <row r="7" spans="1:11" ht="66" customHeight="1">
       <c r="A7" s="442" t="s">
         <v>3</v>
       </c>
       <c r="B7" s="442" t="s">
         <v>4</v>
       </c>
       <c r="C7" s="480" t="s">
         <v>5</v>
       </c>
       <c r="D7" s="442" t="s">
         <v>6</v>
       </c>
       <c r="E7" s="463" t="s">
         <v>7</v>
       </c>
       <c r="F7" s="443" t="s">
         <v>8</v>
       </c>
       <c r="G7" s="444" t="s">
         <v>9</v>
       </c>
-      <c r="H7" s="827"/>
-[...2 lines deleted...]
-      <c r="K7" s="827"/>
+      <c r="H7" s="645"/>
+      <c r="I7" s="645"/>
+      <c r="J7" s="645"/>
+      <c r="K7" s="645"/>
     </row>
     <row r="8" spans="1:11" ht="27" customHeight="1">
-      <c r="A8" s="828">
+      <c r="A8" s="646">
         <v>1</v>
       </c>
       <c r="B8" s="445" t="s">
         <v>216</v>
       </c>
-      <c r="C8" s="829" t="s">
+      <c r="C8" s="647" t="s">
         <v>217</v>
       </c>
-      <c r="D8" s="829" t="s">
+      <c r="D8" s="647" t="s">
         <v>218</v>
       </c>
-      <c r="E8" s="830">
+      <c r="E8" s="648">
         <v>2.09</v>
       </c>
-      <c r="F8" s="831">
+      <c r="F8" s="649">
         <v>0.39583333333333331</v>
       </c>
-      <c r="G8" s="832" t="s">
+      <c r="G8" s="650" t="s">
         <v>16</v>
       </c>
-      <c r="H8" s="827"/>
-[...2 lines deleted...]
-      <c r="K8" s="827"/>
+      <c r="H8" s="645"/>
+      <c r="I8" s="645"/>
+      <c r="J8" s="645"/>
+      <c r="K8" s="645"/>
     </row>
     <row r="9" spans="1:11" ht="21.95" customHeight="1">
-      <c r="A9" s="828">
+      <c r="A9" s="646">
         <v>2</v>
       </c>
       <c r="B9" s="446" t="s">
         <v>219</v>
       </c>
-      <c r="C9" s="829" t="s">
+      <c r="C9" s="647" t="s">
         <v>128</v>
       </c>
-      <c r="D9" s="833" t="s">
+      <c r="D9" s="651" t="s">
         <v>107</v>
       </c>
-      <c r="E9" s="834">
+      <c r="E9" s="652">
         <v>4.09</v>
       </c>
-      <c r="F9" s="835">
+      <c r="F9" s="653">
         <v>0.5</v>
       </c>
-      <c r="G9" s="836" t="s">
+      <c r="G9" s="654" t="s">
         <v>16</v>
       </c>
-      <c r="H9" s="827" t="s">
+      <c r="H9" s="645" t="s">
         <v>220</v>
       </c>
-      <c r="I9" s="827"/>
-[...1 lines deleted...]
-      <c r="K9" s="827"/>
+      <c r="I9" s="645"/>
+      <c r="J9" s="645"/>
+      <c r="K9" s="645"/>
     </row>
     <row r="10" spans="1:11" ht="21.95" customHeight="1">
-      <c r="A10" s="828">
+      <c r="A10" s="646">
         <v>3</v>
       </c>
       <c r="B10" s="447" t="s">
         <v>221</v>
       </c>
-      <c r="C10" s="837" t="s">
+      <c r="C10" s="655" t="s">
         <v>222</v>
       </c>
-      <c r="D10" s="838" t="s">
+      <c r="D10" s="656" t="s">
         <v>223</v>
       </c>
-      <c r="E10" s="839">
+      <c r="E10" s="657">
         <v>2.09</v>
       </c>
-      <c r="F10" s="840">
+      <c r="F10" s="658">
         <v>0.54166666666666663</v>
       </c>
-      <c r="G10" s="836" t="s">
+      <c r="G10" s="654" t="s">
         <v>25</v>
       </c>
-      <c r="H10" s="827"/>
-[...2 lines deleted...]
-      <c r="K10" s="827"/>
+      <c r="H10" s="645"/>
+      <c r="I10" s="645"/>
+      <c r="J10" s="645"/>
+      <c r="K10" s="645"/>
     </row>
     <row r="11" spans="1:11" ht="30" customHeight="1">
-      <c r="A11" s="828">
+      <c r="A11" s="646">
         <v>4</v>
       </c>
       <c r="B11" s="446" t="s">
         <v>224</v>
       </c>
-      <c r="C11" s="833" t="s">
+      <c r="C11" s="651" t="s">
         <v>225</v>
       </c>
-      <c r="D11" s="829" t="s">
+      <c r="D11" s="647" t="s">
         <v>226</v>
       </c>
-      <c r="E11" s="841">
+      <c r="E11" s="659">
         <v>3.09</v>
       </c>
-      <c r="F11" s="842">
+      <c r="F11" s="660">
         <v>0.58333333333333337</v>
       </c>
-      <c r="G11" s="836">
+      <c r="G11" s="654">
         <v>207</v>
       </c>
-      <c r="H11" s="827"/>
-[...2 lines deleted...]
-      <c r="K11" s="827"/>
+      <c r="H11" s="645"/>
+      <c r="I11" s="645"/>
+      <c r="J11" s="645"/>
+      <c r="K11" s="645"/>
     </row>
     <row r="12" spans="1:11" ht="21.95" customHeight="1">
-      <c r="A12" s="828">
+      <c r="A12" s="646">
         <v>5</v>
       </c>
       <c r="B12" s="448" t="s">
         <v>227</v>
       </c>
-      <c r="C12" s="843" t="s">
+      <c r="C12" s="661" t="s">
         <v>94</v>
       </c>
-      <c r="D12" s="843" t="s">
+      <c r="D12" s="661" t="s">
         <v>228</v>
       </c>
-      <c r="E12" s="844">
+      <c r="E12" s="662">
         <v>5.09</v>
       </c>
-      <c r="F12" s="845">
+      <c r="F12" s="663">
         <v>0.5</v>
       </c>
-      <c r="G12" s="836" t="s">
+      <c r="G12" s="654" t="s">
         <v>16</v>
       </c>
-      <c r="H12" s="827"/>
-[...2 lines deleted...]
-      <c r="K12" s="827"/>
+      <c r="H12" s="645"/>
+      <c r="I12" s="645"/>
+      <c r="J12" s="645"/>
+      <c r="K12" s="645"/>
     </row>
     <row r="13" spans="1:11" ht="21.95" customHeight="1">
-      <c r="A13" s="846">
+      <c r="A13" s="664">
         <v>6</v>
       </c>
       <c r="B13" s="449" t="s">
         <v>229</v>
       </c>
-      <c r="C13" s="847" t="s">
+      <c r="C13" s="665" t="s">
         <v>230</v>
       </c>
-      <c r="D13" s="848" t="s">
+      <c r="D13" s="666" t="s">
         <v>231</v>
       </c>
-      <c r="E13" s="836">
+      <c r="E13" s="654">
         <v>6.09</v>
       </c>
-      <c r="F13" s="849">
+      <c r="F13" s="667">
         <v>0.58333333333333337</v>
       </c>
-      <c r="G13" s="836">
+      <c r="G13" s="654">
         <v>213</v>
       </c>
-      <c r="H13" s="827"/>
-[...2 lines deleted...]
-      <c r="K13" s="827"/>
+      <c r="H13" s="645"/>
+      <c r="I13" s="645"/>
+      <c r="J13" s="645"/>
+      <c r="K13" s="645"/>
     </row>
     <row r="14" spans="1:11" ht="21.95" customHeight="1">
-      <c r="A14" s="828">
+      <c r="A14" s="646">
         <v>7</v>
       </c>
       <c r="B14" s="448" t="s">
         <v>232</v>
       </c>
-      <c r="C14" s="843" t="s">
+      <c r="C14" s="661" t="s">
         <v>94</v>
       </c>
-      <c r="D14" s="843" t="s">
+      <c r="D14" s="661" t="s">
         <v>228</v>
       </c>
-      <c r="E14" s="844">
+      <c r="E14" s="662">
         <v>5.09</v>
       </c>
-      <c r="F14" s="845">
+      <c r="F14" s="663">
         <v>0.41666666666666669</v>
       </c>
-      <c r="G14" s="850" t="s">
+      <c r="G14" s="668" t="s">
         <v>16</v>
       </c>
-      <c r="H14" s="827"/>
-[...2 lines deleted...]
-      <c r="K14" s="827"/>
+      <c r="H14" s="645"/>
+      <c r="I14" s="645"/>
+      <c r="J14" s="645"/>
+      <c r="K14" s="645"/>
     </row>
     <row r="15" spans="1:11" ht="21.95" customHeight="1">
-      <c r="A15" s="828">
+      <c r="A15" s="646">
         <v>8</v>
       </c>
       <c r="B15" s="450" t="s">
         <v>233</v>
       </c>
-      <c r="C15" s="829" t="s">
+      <c r="C15" s="647" t="s">
         <v>234</v>
       </c>
-      <c r="D15" s="829" t="s">
+      <c r="D15" s="647" t="s">
         <v>235</v>
       </c>
-      <c r="E15" s="851">
+      <c r="E15" s="669">
         <v>3.09</v>
       </c>
-      <c r="F15" s="852">
+      <c r="F15" s="670">
         <v>0.54166666666666663</v>
       </c>
-      <c r="G15" s="832" t="s">
+      <c r="G15" s="650" t="s">
         <v>236</v>
       </c>
-      <c r="H15" s="827"/>
-[...2 lines deleted...]
-      <c r="K15" s="827"/>
+      <c r="H15" s="645"/>
+      <c r="I15" s="645"/>
+      <c r="J15" s="645"/>
+      <c r="K15" s="645"/>
     </row>
     <row r="16" spans="1:11" ht="30.75" customHeight="1">
-      <c r="A16" s="846">
+      <c r="A16" s="664">
         <v>9</v>
       </c>
       <c r="B16" s="449" t="s">
         <v>237</v>
       </c>
-      <c r="C16" s="829" t="s">
+      <c r="C16" s="647" t="s">
         <v>238</v>
       </c>
-      <c r="D16" s="833" t="s">
+      <c r="D16" s="651" t="s">
         <v>239</v>
       </c>
       <c r="E16" s="451">
         <v>5.09</v>
       </c>
-      <c r="F16" s="845">
+      <c r="F16" s="663">
         <v>0.41666666666666669</v>
       </c>
       <c r="G16" s="452" t="s">
         <v>240</v>
       </c>
-      <c r="H16" s="827" t="s">
+      <c r="H16" s="645" t="s">
         <v>241</v>
       </c>
-      <c r="I16" s="827"/>
-[...1 lines deleted...]
-      <c r="K16" s="827"/>
+      <c r="I16" s="645"/>
+      <c r="J16" s="645"/>
+      <c r="K16" s="645"/>
     </row>
     <row r="17" spans="1:12" ht="21.95" customHeight="1">
-      <c r="A17" s="828">
+      <c r="A17" s="646">
         <v>10</v>
       </c>
       <c r="B17" s="449" t="s">
         <v>242</v>
       </c>
-      <c r="C17" s="829" t="s">
+      <c r="C17" s="647" t="s">
         <v>243</v>
       </c>
-      <c r="D17" s="829" t="s">
+      <c r="D17" s="647" t="s">
         <v>244</v>
       </c>
-      <c r="E17" s="853">
+      <c r="E17" s="671">
         <v>1.0900000000000001</v>
       </c>
-      <c r="F17" s="854">
+      <c r="F17" s="672">
         <v>0.66666666666666663</v>
       </c>
-      <c r="G17" s="832">
+      <c r="G17" s="650">
         <v>207</v>
       </c>
-      <c r="H17" s="827"/>
-[...2 lines deleted...]
-      <c r="K17" s="827"/>
+      <c r="H17" s="645"/>
+      <c r="I17" s="645"/>
+      <c r="J17" s="645"/>
+      <c r="K17" s="645"/>
     </row>
     <row r="18" spans="1:12" ht="21.95" customHeight="1">
-      <c r="A18" s="828">
+      <c r="A18" s="646">
         <v>11</v>
       </c>
       <c r="B18" s="453" t="s">
         <v>245</v>
       </c>
-      <c r="C18" s="829" t="s">
+      <c r="C18" s="647" t="s">
         <v>246</v>
       </c>
-      <c r="D18" s="829" t="s">
+      <c r="D18" s="647" t="s">
         <v>247</v>
       </c>
       <c r="E18" s="454">
         <v>4.0599999999999996</v>
       </c>
       <c r="F18" s="455">
         <v>0.70833333333333337</v>
       </c>
       <c r="G18" s="456" t="s">
         <v>41</v>
       </c>
-      <c r="H18" s="827"/>
-[...2 lines deleted...]
-      <c r="K18" s="827"/>
+      <c r="H18" s="645"/>
+      <c r="I18" s="645"/>
+      <c r="J18" s="645"/>
+      <c r="K18" s="645"/>
     </row>
     <row r="19" spans="1:12" ht="21.95" customHeight="1">
-      <c r="A19" s="846">
+      <c r="A19" s="664">
         <v>12</v>
       </c>
-      <c r="B19" s="847" t="s">
+      <c r="B19" s="665" t="s">
         <v>248</v>
       </c>
-      <c r="C19" s="829" t="s">
+      <c r="C19" s="647" t="s">
         <v>249</v>
       </c>
-      <c r="D19" s="829" t="s">
+      <c r="D19" s="647" t="s">
         <v>250</v>
       </c>
       <c r="E19" s="457">
         <v>3.09</v>
       </c>
       <c r="F19" s="458" t="s">
         <v>251</v>
       </c>
       <c r="G19" s="459" t="s">
         <v>41</v>
       </c>
-      <c r="H19" s="827"/>
-[...2 lines deleted...]
-      <c r="K19" s="827"/>
+      <c r="H19" s="645"/>
+      <c r="I19" s="645"/>
+      <c r="J19" s="645"/>
+      <c r="K19" s="645"/>
     </row>
     <row r="20" spans="1:12" ht="21.95" customHeight="1">
-      <c r="A20" s="855">
+      <c r="A20" s="787">
         <v>13</v>
       </c>
-      <c r="B20" s="745" t="s">
+      <c r="B20" s="778" t="s">
         <v>252</v>
       </c>
-      <c r="C20" s="856" t="s">
+      <c r="C20" s="781" t="s">
         <v>253</v>
       </c>
-      <c r="D20" s="856" t="s">
+      <c r="D20" s="781" t="s">
         <v>254</v>
       </c>
-      <c r="E20" s="748" t="s">
+      <c r="E20" s="784" t="s">
         <v>255</v>
       </c>
-      <c r="F20" s="749"/>
-[...4 lines deleted...]
-      <c r="K20" s="827"/>
+      <c r="F20" s="785"/>
+      <c r="G20" s="786"/>
+      <c r="H20" s="645"/>
+      <c r="I20" s="645"/>
+      <c r="J20" s="645"/>
+      <c r="K20" s="645"/>
     </row>
     <row r="21" spans="1:12" ht="21.95" customHeight="1">
-      <c r="A21" s="857"/>
-[...2 lines deleted...]
-      <c r="D21" s="858"/>
+      <c r="A21" s="788"/>
+      <c r="B21" s="779"/>
+      <c r="C21" s="782"/>
+      <c r="D21" s="782"/>
       <c r="E21" s="460">
         <v>4.09</v>
       </c>
-      <c r="F21" s="859">
+      <c r="F21" s="673">
         <v>0.45833333333333331</v>
       </c>
       <c r="G21" s="459">
         <v>606</v>
       </c>
-      <c r="H21" s="827"/>
-[...2 lines deleted...]
-      <c r="K21" s="827"/>
+      <c r="H21" s="645"/>
+      <c r="I21" s="645"/>
+      <c r="J21" s="645"/>
+      <c r="K21" s="645"/>
     </row>
     <row r="22" spans="1:12" ht="21.95" customHeight="1">
-      <c r="A22" s="857"/>
-[...3 lines deleted...]
-      <c r="E22" s="748" t="s">
+      <c r="A22" s="788"/>
+      <c r="B22" s="779"/>
+      <c r="C22" s="782"/>
+      <c r="D22" s="782"/>
+      <c r="E22" s="784" t="s">
         <v>256</v>
       </c>
-      <c r="F22" s="749"/>
-[...4 lines deleted...]
-      <c r="K22" s="827"/>
+      <c r="F22" s="785"/>
+      <c r="G22" s="786"/>
+      <c r="H22" s="645"/>
+      <c r="I22" s="645"/>
+      <c r="J22" s="645"/>
+      <c r="K22" s="645"/>
     </row>
     <row r="23" spans="1:12" ht="21.95" customHeight="1">
-      <c r="A23" s="860"/>
-[...2 lines deleted...]
-      <c r="D23" s="861"/>
+      <c r="A23" s="789"/>
+      <c r="B23" s="780"/>
+      <c r="C23" s="783"/>
+      <c r="D23" s="783"/>
       <c r="E23" s="460">
         <v>4.09</v>
       </c>
-      <c r="F23" s="859">
+      <c r="F23" s="673">
         <v>0.5</v>
       </c>
       <c r="G23" s="459">
         <v>304</v>
       </c>
-      <c r="H23" s="827"/>
-[...2 lines deleted...]
-      <c r="K23" s="827"/>
+      <c r="H23" s="645"/>
+      <c r="I23" s="645"/>
+      <c r="J23" s="645"/>
+      <c r="K23" s="645"/>
     </row>
     <row r="24" spans="1:12" ht="27" customHeight="1">
-      <c r="A24" s="828">
+      <c r="A24" s="646">
         <v>14</v>
       </c>
       <c r="B24" s="461" t="s">
         <v>257</v>
       </c>
-      <c r="C24" s="848" t="s">
+      <c r="C24" s="666" t="s">
         <v>88</v>
       </c>
-      <c r="D24" s="848" t="s">
+      <c r="D24" s="666" t="s">
         <v>258</v>
       </c>
-      <c r="E24" s="830" t="s">
+      <c r="E24" s="648" t="s">
         <v>259</v>
       </c>
-      <c r="F24" s="831">
+      <c r="F24" s="649">
         <v>0.33333333333333331</v>
       </c>
-      <c r="G24" s="832" t="s">
+      <c r="G24" s="650" t="s">
         <v>41</v>
       </c>
-      <c r="H24" s="827"/>
-[...2 lines deleted...]
-      <c r="K24" s="827"/>
+      <c r="H24" s="645"/>
+      <c r="I24" s="645"/>
+      <c r="J24" s="645"/>
+      <c r="K24" s="645"/>
     </row>
     <row r="25" spans="1:12" ht="27.75" customHeight="1">
-      <c r="A25" s="846">
+      <c r="A25" s="664">
         <v>15</v>
       </c>
       <c r="B25" s="461" t="s">
         <v>260</v>
       </c>
-      <c r="C25" s="848" t="s">
+      <c r="C25" s="666" t="s">
         <v>128</v>
       </c>
-      <c r="D25" s="848" t="s">
+      <c r="D25" s="666" t="s">
         <v>261</v>
       </c>
-      <c r="E25" s="862">
+      <c r="E25" s="674">
         <v>4.09</v>
       </c>
-      <c r="F25" s="863">
+      <c r="F25" s="675">
         <v>0.58333333333333337</v>
       </c>
-      <c r="G25" s="832" t="s">
+      <c r="G25" s="650" t="s">
         <v>16</v>
       </c>
-      <c r="H25" s="827"/>
-[...2 lines deleted...]
-      <c r="K25" s="827"/>
+      <c r="H25" s="645"/>
+      <c r="I25" s="645"/>
+      <c r="J25" s="645"/>
+      <c r="K25" s="645"/>
       <c r="L25" s="27"/>
     </row>
     <row r="26" spans="1:12" s="27" customFormat="1" ht="27" customHeight="1">
-      <c r="A26" s="864">
+      <c r="A26" s="676">
         <v>16</v>
       </c>
       <c r="B26" s="461" t="s">
         <v>262</v>
       </c>
-      <c r="C26" s="848" t="s">
+      <c r="C26" s="666" t="s">
         <v>263</v>
       </c>
-      <c r="D26" s="848" t="s">
+      <c r="D26" s="666" t="s">
         <v>264</v>
       </c>
-      <c r="E26" s="853">
+      <c r="E26" s="671">
         <v>1.0900000000000001</v>
       </c>
-      <c r="F26" s="854">
+      <c r="F26" s="672">
         <v>0.41666666666666669</v>
       </c>
-      <c r="G26" s="832">
+      <c r="G26" s="650">
         <v>705</v>
       </c>
-      <c r="H26" s="865"/>
-[...2 lines deleted...]
-      <c r="K26" s="865"/>
+      <c r="H26" s="677"/>
+      <c r="I26" s="677"/>
+      <c r="J26" s="677"/>
+      <c r="K26" s="677"/>
     </row>
     <row r="27" spans="1:12" ht="21.95" customHeight="1">
-      <c r="A27" s="828">
+      <c r="A27" s="646">
         <v>17</v>
       </c>
       <c r="B27" s="461" t="s">
         <v>265</v>
       </c>
-      <c r="C27" s="848" t="s">
+      <c r="C27" s="666" t="s">
         <v>58</v>
       </c>
-      <c r="D27" s="848" t="s">
+      <c r="D27" s="666" t="s">
         <v>266</v>
       </c>
-      <c r="E27" s="841">
+      <c r="E27" s="659">
         <v>3.09</v>
       </c>
-      <c r="F27" s="852">
+      <c r="F27" s="670">
         <v>0.5</v>
       </c>
-      <c r="G27" s="836">
+      <c r="G27" s="654">
         <v>207</v>
       </c>
-      <c r="H27" s="827"/>
-[...2 lines deleted...]
-      <c r="K27" s="827"/>
+      <c r="H27" s="645"/>
+      <c r="I27" s="645"/>
+      <c r="J27" s="645"/>
+      <c r="K27" s="645"/>
     </row>
     <row r="28" spans="1:12" ht="28.5" customHeight="1">
-      <c r="A28" s="828">
+      <c r="A28" s="646">
         <v>18</v>
       </c>
       <c r="B28" s="448" t="s">
         <v>267</v>
       </c>
-      <c r="C28" s="848" t="s">
+      <c r="C28" s="666" t="s">
         <v>58</v>
       </c>
-      <c r="D28" s="848" t="s">
+      <c r="D28" s="666" t="s">
         <v>266</v>
       </c>
-      <c r="E28" s="841">
+      <c r="E28" s="659">
         <v>3.09</v>
       </c>
-      <c r="F28" s="852">
+      <c r="F28" s="670">
         <v>0.5</v>
       </c>
-      <c r="G28" s="836">
+      <c r="G28" s="654">
         <v>207</v>
       </c>
-      <c r="H28" s="827"/>
-[...2 lines deleted...]
-      <c r="K28" s="827"/>
+      <c r="H28" s="645"/>
+      <c r="I28" s="645"/>
+      <c r="J28" s="645"/>
+      <c r="K28" s="645"/>
     </row>
     <row r="29" spans="1:12" ht="21.95" customHeight="1">
-      <c r="A29" s="866"/>
+      <c r="A29" s="678"/>
       <c r="B29" s="462"/>
-      <c r="C29" s="867"/>
-[...7 lines deleted...]
-      <c r="K29" s="827"/>
+      <c r="C29" s="679"/>
+      <c r="D29" s="680"/>
+      <c r="E29" s="681"/>
+      <c r="F29" s="681"/>
+      <c r="G29" s="681"/>
+      <c r="H29" s="645"/>
+      <c r="I29" s="645"/>
+      <c r="J29" s="645"/>
+      <c r="K29" s="645"/>
     </row>
     <row r="30" spans="1:12" ht="21.95" customHeight="1">
-      <c r="A30" s="827"/>
-      <c r="B30" s="827"/>
+      <c r="A30" s="645"/>
+      <c r="B30" s="645"/>
       <c r="C30" s="481"/>
-      <c r="D30" s="868"/>
-[...6 lines deleted...]
-      <c r="K30" s="827"/>
+      <c r="D30" s="680"/>
+      <c r="E30" s="681"/>
+      <c r="F30" s="681"/>
+      <c r="G30" s="681"/>
+      <c r="H30" s="645"/>
+      <c r="I30" s="645"/>
+      <c r="J30" s="645"/>
+      <c r="K30" s="645"/>
     </row>
     <row r="31" spans="1:12" ht="21.95" customHeight="1">
-      <c r="A31" s="742" t="s">
+      <c r="A31" s="773" t="s">
         <v>268</v>
       </c>
-      <c r="B31" s="870"/>
-[...8 lines deleted...]
-      <c r="K31" s="827"/>
+      <c r="B31" s="774"/>
+      <c r="C31" s="774"/>
+      <c r="D31" s="774"/>
+      <c r="E31" s="774"/>
+      <c r="F31" s="774"/>
+      <c r="G31" s="681"/>
+      <c r="H31" s="645"/>
+      <c r="I31" s="645"/>
+      <c r="J31" s="645"/>
+      <c r="K31" s="645"/>
     </row>
     <row r="32" spans="1:12" ht="21.95" customHeight="1">
-      <c r="A32" s="827"/>
+      <c r="A32" s="645"/>
       <c r="B32" s="482"/>
-      <c r="C32" s="867"/>
-[...7 lines deleted...]
-      <c r="K32" s="827"/>
+      <c r="C32" s="679"/>
+      <c r="D32" s="680"/>
+      <c r="E32" s="681"/>
+      <c r="F32" s="681"/>
+      <c r="G32" s="681"/>
+      <c r="H32" s="645"/>
+      <c r="I32" s="645"/>
+      <c r="J32" s="645"/>
+      <c r="K32" s="645"/>
     </row>
     <row r="33" spans="1:11" ht="47.25" customHeight="1">
       <c r="A33" s="442" t="s">
         <v>3</v>
       </c>
       <c r="B33" s="442" t="s">
         <v>4</v>
       </c>
       <c r="C33" s="480" t="s">
         <v>5</v>
       </c>
       <c r="D33" s="442" t="s">
         <v>6</v>
       </c>
       <c r="E33" s="463" t="s">
         <v>7</v>
       </c>
       <c r="F33" s="463" t="s">
         <v>8</v>
       </c>
       <c r="G33" s="464" t="s">
         <v>9</v>
       </c>
-      <c r="H33" s="827"/>
-[...2 lines deleted...]
-      <c r="K33" s="827"/>
+      <c r="H33" s="645"/>
+      <c r="I33" s="645"/>
+      <c r="J33" s="645"/>
+      <c r="K33" s="645"/>
     </row>
     <row r="34" spans="1:11" ht="21.95" customHeight="1">
-      <c r="A34" s="828">
+      <c r="A34" s="646">
         <v>1</v>
       </c>
       <c r="B34" s="465" t="s">
         <v>269</v>
       </c>
-      <c r="C34" s="829" t="s">
+      <c r="C34" s="647" t="s">
         <v>270</v>
       </c>
-      <c r="D34" s="829" t="s">
+      <c r="D34" s="647" t="s">
         <v>271</v>
       </c>
       <c r="E34" s="466">
         <v>3.09</v>
       </c>
       <c r="F34" s="467">
         <v>0.54166666666666663</v>
       </c>
       <c r="G34" s="468" t="s">
         <v>236</v>
       </c>
-      <c r="H34" s="827"/>
-[...2 lines deleted...]
-      <c r="K34" s="827"/>
+      <c r="H34" s="645"/>
+      <c r="I34" s="645"/>
+      <c r="J34" s="645"/>
+      <c r="K34" s="645"/>
     </row>
     <row r="35" spans="1:11" ht="28.5" customHeight="1">
-      <c r="A35" s="828">
+      <c r="A35" s="646">
         <v>2</v>
       </c>
       <c r="B35" s="465" t="s">
         <v>272</v>
       </c>
-      <c r="C35" s="829" t="s">
+      <c r="C35" s="647" t="s">
         <v>271</v>
       </c>
-      <c r="D35" s="829" t="s">
+      <c r="D35" s="647" t="s">
         <v>270</v>
       </c>
       <c r="E35" s="466">
         <v>3.09</v>
       </c>
       <c r="F35" s="467">
         <v>0.45833333333333331</v>
       </c>
       <c r="G35" s="468">
         <v>161</v>
       </c>
-      <c r="H35" s="827"/>
-[...2 lines deleted...]
-      <c r="K35" s="827"/>
+      <c r="H35" s="645"/>
+      <c r="I35" s="645"/>
+      <c r="J35" s="645"/>
+      <c r="K35" s="645"/>
     </row>
     <row r="36" spans="1:11" ht="28.5" customHeight="1">
-      <c r="A36" s="828">
+      <c r="A36" s="646">
         <v>3</v>
       </c>
       <c r="B36" s="465" t="s">
         <v>273</v>
       </c>
-      <c r="C36" s="829" t="s">
+      <c r="C36" s="647" t="s">
         <v>274</v>
       </c>
-      <c r="D36" s="833" t="s">
+      <c r="D36" s="651" t="s">
         <v>275</v>
       </c>
-      <c r="E36" s="830">
+      <c r="E36" s="648">
         <v>2.09</v>
       </c>
-      <c r="F36" s="831">
+      <c r="F36" s="649">
         <v>0.58333333333333337</v>
       </c>
-      <c r="G36" s="832">
+      <c r="G36" s="650">
         <v>185</v>
       </c>
-      <c r="H36" s="827"/>
-[...2 lines deleted...]
-      <c r="K36" s="827"/>
+      <c r="H36" s="645"/>
+      <c r="I36" s="645"/>
+      <c r="J36" s="645"/>
+      <c r="K36" s="645"/>
     </row>
     <row r="37" spans="1:11" ht="27.75" customHeight="1">
-      <c r="A37" s="828">
+      <c r="A37" s="646">
         <v>4</v>
       </c>
       <c r="B37" s="465" t="s">
         <v>276</v>
       </c>
-      <c r="C37" s="829" t="s">
+      <c r="C37" s="647" t="s">
         <v>238</v>
       </c>
-      <c r="D37" s="829" t="s">
+      <c r="D37" s="647" t="s">
         <v>277</v>
       </c>
       <c r="E37" s="451">
         <v>5.09</v>
       </c>
-      <c r="F37" s="845">
+      <c r="F37" s="663">
         <v>0.5</v>
       </c>
       <c r="G37" s="456" t="s">
         <v>240</v>
       </c>
-      <c r="H37" s="827"/>
-[...2 lines deleted...]
-      <c r="K37" s="827"/>
+      <c r="H37" s="645"/>
+      <c r="I37" s="645"/>
+      <c r="J37" s="645"/>
+      <c r="K37" s="645"/>
     </row>
     <row r="38" spans="1:11" ht="28.5" customHeight="1">
-      <c r="A38" s="828">
+      <c r="A38" s="646">
         <v>5</v>
       </c>
       <c r="B38" s="465" t="s">
         <v>278</v>
       </c>
-      <c r="C38" s="829" t="s">
+      <c r="C38" s="647" t="s">
         <v>238</v>
       </c>
-      <c r="D38" s="871" t="s">
+      <c r="D38" s="682" t="s">
         <v>279</v>
       </c>
       <c r="E38" s="469">
         <v>2.09</v>
       </c>
       <c r="F38" s="470">
         <v>0.5</v>
       </c>
       <c r="G38" s="468">
         <v>180</v>
       </c>
-      <c r="H38" s="827"/>
-[...2 lines deleted...]
-      <c r="K38" s="827"/>
+      <c r="H38" s="645"/>
+      <c r="I38" s="645"/>
+      <c r="J38" s="645"/>
+      <c r="K38" s="645"/>
     </row>
     <row r="39" spans="1:11" ht="32.25" customHeight="1">
-      <c r="A39" s="828">
+      <c r="A39" s="646">
         <v>6</v>
       </c>
       <c r="B39" s="465" t="s">
         <v>280</v>
       </c>
-      <c r="C39" s="829" t="s">
+      <c r="C39" s="647" t="s">
         <v>281</v>
       </c>
-      <c r="D39" s="833" t="s">
+      <c r="D39" s="651" t="s">
         <v>282</v>
       </c>
       <c r="E39" s="471">
         <v>5.09</v>
       </c>
       <c r="F39" s="472">
         <v>0.41666666666666669</v>
       </c>
       <c r="G39" s="468">
         <v>604</v>
       </c>
-      <c r="H39" s="827"/>
-[...2 lines deleted...]
-      <c r="K39" s="827"/>
+      <c r="H39" s="645"/>
+      <c r="I39" s="645"/>
+      <c r="J39" s="645"/>
+      <c r="K39" s="645"/>
     </row>
     <row r="40" spans="1:11" ht="27" customHeight="1">
-      <c r="A40" s="828">
+      <c r="A40" s="646">
         <v>7</v>
       </c>
       <c r="B40" s="465" t="s">
         <v>283</v>
       </c>
-      <c r="C40" s="829" t="s">
+      <c r="C40" s="647" t="s">
         <v>284</v>
       </c>
-      <c r="D40" s="829" t="s">
+      <c r="D40" s="647" t="s">
         <v>285</v>
       </c>
       <c r="E40" s="466">
         <v>3.09</v>
       </c>
       <c r="F40" s="467">
         <v>0.33333333333333331</v>
       </c>
       <c r="G40" s="468" t="s">
         <v>16</v>
       </c>
-      <c r="H40" s="827"/>
-[...2 lines deleted...]
-      <c r="K40" s="827"/>
+      <c r="H40" s="645"/>
+      <c r="I40" s="645"/>
+      <c r="J40" s="645"/>
+      <c r="K40" s="645"/>
     </row>
     <row r="41" spans="1:11" ht="21.95" customHeight="1">
-      <c r="A41" s="828">
+      <c r="A41" s="646">
         <v>8</v>
       </c>
       <c r="B41" s="473" t="s">
         <v>286</v>
       </c>
-      <c r="C41" s="829" t="s">
+      <c r="C41" s="647" t="s">
         <v>287</v>
       </c>
-      <c r="D41" s="833" t="s">
+      <c r="D41" s="651" t="s">
         <v>288</v>
       </c>
       <c r="E41" s="466">
         <v>3.09</v>
       </c>
       <c r="F41" s="467">
         <v>0.58333333333333337</v>
       </c>
-      <c r="G41" s="836">
+      <c r="G41" s="654">
         <v>407</v>
       </c>
-      <c r="H41" s="827"/>
-[...2 lines deleted...]
-      <c r="K41" s="827"/>
+      <c r="H41" s="645"/>
+      <c r="I41" s="645"/>
+      <c r="J41" s="645"/>
+      <c r="K41" s="645"/>
     </row>
     <row r="42" spans="1:11" ht="41.25" customHeight="1">
-      <c r="A42" s="828">
+      <c r="A42" s="646">
         <v>9</v>
       </c>
       <c r="B42" s="473" t="s">
         <v>289</v>
       </c>
-      <c r="C42" s="829" t="s">
+      <c r="C42" s="647" t="s">
         <v>263</v>
       </c>
-      <c r="D42" s="872" t="s">
+      <c r="D42" s="683" t="s">
         <v>290</v>
       </c>
-      <c r="E42" s="873">
+      <c r="E42" s="684">
         <v>1.0900000000000001</v>
       </c>
-      <c r="F42" s="874">
+      <c r="F42" s="685">
         <v>0.41666666666666669</v>
       </c>
-      <c r="G42" s="832">
+      <c r="G42" s="650">
         <v>705</v>
       </c>
-      <c r="H42" s="827"/>
-[...2 lines deleted...]
-      <c r="K42" s="827"/>
+      <c r="H42" s="645"/>
+      <c r="I42" s="645"/>
+      <c r="J42" s="645"/>
+      <c r="K42" s="645"/>
     </row>
     <row r="43" spans="1:11" ht="29.25" customHeight="1">
-      <c r="A43" s="828">
+      <c r="A43" s="646">
         <v>10</v>
       </c>
       <c r="B43" s="473" t="s">
         <v>291</v>
       </c>
-      <c r="C43" s="829" t="s">
+      <c r="C43" s="647" t="s">
         <v>292</v>
       </c>
-      <c r="D43" s="829" t="s">
+      <c r="D43" s="647" t="s">
         <v>293</v>
       </c>
       <c r="E43" s="588">
         <v>2.09</v>
       </c>
       <c r="F43" s="589">
         <v>0.58333333333333337</v>
       </c>
-      <c r="G43" s="850">
+      <c r="G43" s="668">
         <v>161</v>
       </c>
-      <c r="H43" s="827"/>
-[...2 lines deleted...]
-      <c r="K43" s="827"/>
+      <c r="H43" s="645"/>
+      <c r="I43" s="645"/>
+      <c r="J43" s="645"/>
+      <c r="K43" s="645"/>
     </row>
     <row r="44" spans="1:11" ht="27.75" customHeight="1">
-      <c r="A44" s="828">
+      <c r="A44" s="646">
         <v>11</v>
       </c>
       <c r="B44" s="473" t="s">
         <v>294</v>
       </c>
-      <c r="C44" s="829" t="s">
+      <c r="C44" s="647" t="s">
         <v>295</v>
       </c>
-      <c r="D44" s="875" t="s">
+      <c r="D44" s="686" t="s">
         <v>296</v>
       </c>
-      <c r="E44" s="839">
+      <c r="E44" s="657">
         <v>2.09</v>
       </c>
-      <c r="F44" s="876" t="s">
+      <c r="F44" s="687" t="s">
         <v>297</v>
       </c>
-      <c r="G44" s="832">
+      <c r="G44" s="650">
         <v>180</v>
       </c>
-      <c r="H44" s="827"/>
-[...2 lines deleted...]
-      <c r="K44" s="827"/>
+      <c r="H44" s="645"/>
+      <c r="I44" s="645"/>
+      <c r="J44" s="645"/>
+      <c r="K44" s="645"/>
     </row>
     <row r="45" spans="1:11" ht="21.95" customHeight="1">
-      <c r="A45" s="828">
+      <c r="A45" s="646">
         <v>12</v>
       </c>
       <c r="B45" s="473" t="s">
         <v>298</v>
       </c>
-      <c r="C45" s="829" t="s">
+      <c r="C45" s="647" t="s">
         <v>299</v>
       </c>
-      <c r="D45" s="872" t="s">
+      <c r="D45" s="683" t="s">
         <v>300</v>
       </c>
-      <c r="E45" s="830">
+      <c r="E45" s="648">
         <v>2.09</v>
       </c>
-      <c r="F45" s="831">
+      <c r="F45" s="649">
         <v>0.58333333333333337</v>
       </c>
-      <c r="G45" s="832">
+      <c r="G45" s="650">
         <v>185</v>
       </c>
-      <c r="H45" s="827"/>
-[...2 lines deleted...]
-      <c r="K45" s="827"/>
+      <c r="H45" s="645"/>
+      <c r="I45" s="645"/>
+      <c r="J45" s="645"/>
+      <c r="K45" s="645"/>
     </row>
     <row r="46" spans="1:11" ht="21.95" customHeight="1">
-      <c r="A46" s="828">
+      <c r="A46" s="646">
         <v>13</v>
       </c>
       <c r="B46" s="474" t="s">
         <v>301</v>
       </c>
-      <c r="C46" s="828" t="s">
+      <c r="C46" s="646" t="s">
         <v>302</v>
       </c>
-      <c r="D46" s="877" t="s">
+      <c r="D46" s="688" t="s">
         <v>303</v>
       </c>
       <c r="E46" s="468">
         <v>1.0900000000000001</v>
       </c>
-      <c r="F46" s="878" t="s">
+      <c r="F46" s="689" t="s">
         <v>304</v>
       </c>
-      <c r="G46" s="836">
+      <c r="G46" s="654">
         <v>207</v>
       </c>
-      <c r="H46" s="827"/>
-[...2 lines deleted...]
-      <c r="K46" s="827"/>
+      <c r="H46" s="645"/>
+      <c r="I46" s="645"/>
+      <c r="J46" s="645"/>
+      <c r="K46" s="645"/>
     </row>
     <row r="47" spans="1:11" ht="21.95" customHeight="1">
-      <c r="A47" s="828">
+      <c r="A47" s="646">
         <v>14</v>
       </c>
       <c r="B47" s="475" t="s">
         <v>305</v>
       </c>
       <c r="C47" s="476" t="s">
         <v>204</v>
       </c>
       <c r="D47" s="476" t="s">
         <v>146</v>
       </c>
-      <c r="E47" s="830">
+      <c r="E47" s="648">
         <v>2.09</v>
       </c>
-      <c r="F47" s="831">
+      <c r="F47" s="649">
         <v>0.33333333333333331</v>
       </c>
-      <c r="G47" s="832" t="s">
+      <c r="G47" s="650" t="s">
         <v>16</v>
       </c>
-      <c r="H47" s="827"/>
-[...2 lines deleted...]
-      <c r="K47" s="827"/>
+      <c r="H47" s="645"/>
+      <c r="I47" s="645"/>
+      <c r="J47" s="645"/>
+      <c r="K47" s="645"/>
     </row>
     <row r="48" spans="1:11" ht="21.95" customHeight="1">
-      <c r="A48" s="827"/>
+      <c r="A48" s="645"/>
       <c r="B48" s="477"/>
-      <c r="C48" s="867"/>
-[...9 lines deleted...]
-    <row r="49" spans="1:11" ht="30.75">
+      <c r="C48" s="679"/>
+      <c r="D48" s="680"/>
+      <c r="E48" s="681"/>
+      <c r="F48" s="681"/>
+      <c r="G48" s="681"/>
+      <c r="H48" s="645"/>
+      <c r="I48" s="645"/>
+      <c r="J48" s="645"/>
+      <c r="K48" s="645"/>
+    </row>
+    <row r="49" spans="1:11" ht="30">
       <c r="A49" s="478"/>
       <c r="B49" s="310" t="s">
         <v>72</v>
       </c>
       <c r="C49" s="310" t="s">
         <v>73</v>
       </c>
       <c r="D49" s="309" t="s">
         <v>74</v>
       </c>
       <c r="E49" s="311">
         <v>1.0900000000000001</v>
       </c>
       <c r="F49" s="312">
         <v>0.54166666666666663</v>
       </c>
       <c r="G49" s="313">
         <v>207</v>
       </c>
       <c r="H49" s="479"/>
-      <c r="I49" s="827"/>
-[...1 lines deleted...]
-      <c r="K49" s="827"/>
+      <c r="I49" s="645"/>
+      <c r="J49" s="645"/>
+      <c r="K49" s="645"/>
     </row>
     <row r="50" spans="1:11">
-      <c r="A50" s="827"/>
+      <c r="A50" s="645"/>
       <c r="B50" s="477"/>
-      <c r="C50" s="867"/>
-[...7 lines deleted...]
-      <c r="K50" s="827"/>
+      <c r="C50" s="679"/>
+      <c r="D50" s="680"/>
+      <c r="E50" s="681"/>
+      <c r="F50" s="681"/>
+      <c r="G50" s="681"/>
+      <c r="H50" s="645"/>
+      <c r="I50" s="645"/>
+      <c r="J50" s="645"/>
+      <c r="K50" s="645"/>
     </row>
     <row r="51" spans="1:11">
       <c r="B51" s="26"/>
     </row>
     <row r="52" spans="1:11">
       <c r="B52" s="26"/>
     </row>
     <row r="53" spans="1:11">
       <c r="B53" s="26"/>
     </row>
     <row r="54" spans="1:11" ht="15" customHeight="1"/>
     <row r="55" spans="1:11" ht="15.75">
-      <c r="A55" s="741"/>
-[...4 lines deleted...]
-      <c r="F55" s="824"/>
+      <c r="A55" s="772"/>
+      <c r="B55" s="751"/>
+      <c r="C55" s="751"/>
+      <c r="D55" s="751"/>
+      <c r="E55" s="751"/>
+      <c r="F55" s="751"/>
     </row>
     <row r="56" spans="1:11" ht="15.75">
       <c r="A56" s="4"/>
     </row>
   </sheetData>
   <mergeCells count="11">
     <mergeCell ref="A55:F55"/>
     <mergeCell ref="A31:F31"/>
     <mergeCell ref="A5:F5"/>
     <mergeCell ref="A1:F1"/>
     <mergeCell ref="A3:G3"/>
     <mergeCell ref="B20:B23"/>
     <mergeCell ref="C20:C23"/>
     <mergeCell ref="D20:D23"/>
     <mergeCell ref="E20:G20"/>
     <mergeCell ref="E22:G22"/>
     <mergeCell ref="A20:A23"/>
   </mergeCells>
   <pageMargins left="0.2" right="0.5" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:U111"/>
   <sheetViews>
-    <sheetView topLeftCell="A36" workbookViewId="0">
-      <selection activeCell="B111" sqref="B111:G111"/>
+    <sheetView topLeftCell="A42" workbookViewId="0">
+      <selection activeCell="C53" sqref="C53"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="21.95" customHeight="1"/>
   <cols>
     <col min="1" max="1" width="5.85546875" customWidth="1"/>
     <col min="2" max="2" width="36.85546875" style="102" customWidth="1"/>
     <col min="3" max="3" width="27.7109375" customWidth="1"/>
     <col min="4" max="4" width="26.140625" customWidth="1"/>
     <col min="5" max="5" width="12.140625" style="23" customWidth="1"/>
     <col min="6" max="6" width="17.42578125" style="23" customWidth="1"/>
     <col min="7" max="7" width="14" style="23" customWidth="1"/>
     <col min="8" max="8" width="16" style="27" customWidth="1"/>
     <col min="9" max="12" width="9.140625" style="27"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15" ht="21.95" customHeight="1">
-      <c r="A1" s="744" t="s">
+      <c r="A1" s="777" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="744"/>
-[...3 lines deleted...]
-      <c r="F1" s="744"/>
+      <c r="B1" s="777"/>
+      <c r="C1" s="777"/>
+      <c r="D1" s="777"/>
+      <c r="E1" s="777"/>
+      <c r="F1" s="777"/>
     </row>
     <row r="2" spans="1:15" ht="21.95" customHeight="1">
       <c r="A2" s="16"/>
     </row>
     <row r="3" spans="1:15" ht="21.95" customHeight="1">
-      <c r="A3" s="720" t="s">
+      <c r="A3" s="750" t="s">
         <v>1</v>
       </c>
-      <c r="B3" s="720"/>
-[...4 lines deleted...]
-      <c r="G3" s="720"/>
+      <c r="B3" s="750"/>
+      <c r="C3" s="750"/>
+      <c r="D3" s="750"/>
+      <c r="E3" s="750"/>
+      <c r="F3" s="750"/>
+      <c r="G3" s="750"/>
     </row>
     <row r="4" spans="1:15" ht="21.95" customHeight="1">
       <c r="C4" s="3"/>
     </row>
     <row r="5" spans="1:15" ht="21.95" customHeight="1">
-      <c r="A5" s="743" t="s">
+      <c r="A5" s="775" t="s">
         <v>306</v>
       </c>
-      <c r="B5" s="743"/>
-[...3 lines deleted...]
-      <c r="F5" s="743"/>
+      <c r="B5" s="775"/>
+      <c r="C5" s="775"/>
+      <c r="D5" s="775"/>
+      <c r="E5" s="775"/>
+      <c r="F5" s="775"/>
     </row>
     <row r="6" spans="1:15" ht="21.95" customHeight="1">
       <c r="B6" s="103"/>
     </row>
     <row r="7" spans="1:15" ht="65.25" customHeight="1">
       <c r="A7" s="13" t="s">
         <v>3</v>
       </c>
       <c r="B7" s="104" t="s">
         <v>4</v>
       </c>
       <c r="C7" s="15" t="s">
         <v>5</v>
       </c>
       <c r="D7" s="15" t="s">
         <v>6</v>
       </c>
       <c r="E7" s="317" t="s">
         <v>7</v>
       </c>
       <c r="F7" s="317" t="s">
         <v>8</v>
       </c>
       <c r="G7" s="63" t="s">
         <v>9</v>
@@ -13669,55 +13689,55 @@
         <v>2.09</v>
       </c>
       <c r="F13" s="436">
         <v>0.41666666666666669</v>
       </c>
       <c r="G13" s="39" t="s">
         <v>25</v>
       </c>
       <c r="H13" s="27" t="s">
         <v>319</v>
       </c>
     </row>
     <row r="14" spans="1:15" ht="21.95" customHeight="1">
       <c r="A14" s="5">
         <v>7</v>
       </c>
       <c r="B14" s="5" t="s">
         <v>320</v>
       </c>
       <c r="C14" s="5" t="s">
         <v>34</v>
       </c>
       <c r="D14" s="5" t="s">
         <v>71</v>
       </c>
-      <c r="E14" s="671" t="s">
+      <c r="E14" s="700" t="s">
         <v>36</v>
       </c>
-      <c r="F14" s="672"/>
-      <c r="G14" s="672"/>
+      <c r="F14" s="701"/>
+      <c r="G14" s="701"/>
     </row>
     <row r="15" spans="1:15" ht="21.95" customHeight="1">
       <c r="A15" s="7">
         <v>8</v>
       </c>
       <c r="B15" s="5" t="s">
         <v>321</v>
       </c>
       <c r="C15" s="5" t="s">
         <v>322</v>
       </c>
       <c r="D15" s="5" t="s">
         <v>323</v>
       </c>
       <c r="E15" s="497">
         <v>2.09</v>
       </c>
       <c r="F15" s="498">
         <v>0.5</v>
       </c>
       <c r="G15" s="39">
         <v>216</v>
       </c>
     </row>
     <row r="16" spans="1:15" ht="21.95" customHeight="1">
@@ -13873,55 +13893,55 @@
         <v>3.09</v>
       </c>
       <c r="F22" s="561">
         <v>0.375</v>
       </c>
       <c r="G22" s="320" t="s">
         <v>67</v>
       </c>
       <c r="H22" s="393" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="23" spans="1:8" ht="21.95" customHeight="1">
       <c r="A23" s="5">
         <v>16</v>
       </c>
       <c r="B23" s="86" t="s">
         <v>320</v>
       </c>
       <c r="C23" s="63" t="s">
         <v>70</v>
       </c>
       <c r="D23" s="63" t="s">
         <v>71</v>
       </c>
-      <c r="E23" s="671" t="s">
+      <c r="E23" s="700" t="s">
         <v>36</v>
       </c>
-      <c r="F23" s="672"/>
-      <c r="G23" s="672"/>
+      <c r="F23" s="701"/>
+      <c r="G23" s="701"/>
     </row>
     <row r="24" spans="1:8" ht="21.95" customHeight="1">
       <c r="A24" s="7">
         <v>17</v>
       </c>
       <c r="B24" s="86" t="s">
         <v>321</v>
       </c>
       <c r="C24" s="63" t="s">
         <v>339</v>
       </c>
       <c r="D24" s="63" t="s">
         <v>340</v>
       </c>
       <c r="E24" s="497">
         <v>2.09</v>
       </c>
       <c r="F24" s="498">
         <v>0.5</v>
       </c>
       <c r="G24" s="39">
         <v>216</v>
       </c>
     </row>
     <row r="25" spans="1:8" ht="32.25" customHeight="1">
@@ -13965,58 +13985,58 @@
         <v>0.5</v>
       </c>
       <c r="G26" s="39">
         <v>207</v>
       </c>
     </row>
     <row r="28" spans="1:8" ht="21.95" customHeight="1">
       <c r="A28" s="16"/>
     </row>
     <row r="29" spans="1:8" ht="21.95" customHeight="1">
       <c r="C29" s="3"/>
     </row>
     <row r="30" spans="1:8" ht="21.95" customHeight="1">
       <c r="C30" s="3"/>
     </row>
     <row r="31" spans="1:8" ht="21.95" customHeight="1">
       <c r="C31" s="3"/>
     </row>
     <row r="32" spans="1:8" ht="21.95" customHeight="1">
       <c r="C32" s="3"/>
     </row>
     <row r="33" spans="1:21" ht="21.95" customHeight="1">
       <c r="C33" s="3"/>
     </row>
     <row r="34" spans="1:21" ht="21.95" customHeight="1">
-      <c r="A34" s="743" t="s">
+      <c r="A34" s="775" t="s">
         <v>345</v>
       </c>
-      <c r="B34" s="743"/>
-[...3 lines deleted...]
-      <c r="F34" s="743"/>
+      <c r="B34" s="775"/>
+      <c r="C34" s="775"/>
+      <c r="D34" s="775"/>
+      <c r="E34" s="775"/>
+      <c r="F34" s="775"/>
     </row>
     <row r="35" spans="1:21" ht="21.95" customHeight="1">
       <c r="B35" s="103"/>
     </row>
     <row r="36" spans="1:21" ht="41.25" customHeight="1">
       <c r="A36" s="13" t="s">
         <v>3</v>
       </c>
       <c r="B36" s="104" t="s">
         <v>4</v>
       </c>
       <c r="C36" s="15" t="s">
         <v>5</v>
       </c>
       <c r="D36" s="15" t="s">
         <v>6</v>
       </c>
       <c r="E36" s="320" t="s">
         <v>7</v>
       </c>
       <c r="F36" s="320" t="s">
         <v>8</v>
       </c>
       <c r="G36" s="39" t="s">
         <v>9</v>
@@ -14030,136 +14050,136 @@
         <v>1</v>
       </c>
       <c r="B37" s="10" t="s">
         <v>346</v>
       </c>
       <c r="C37" s="18" t="s">
         <v>347</v>
       </c>
       <c r="D37" s="18" t="s">
         <v>331</v>
       </c>
       <c r="E37" s="487">
         <v>3.09</v>
       </c>
       <c r="F37" s="488">
         <v>0.375</v>
       </c>
       <c r="G37" s="39">
         <v>207</v>
       </c>
       <c r="H37" s="108"/>
       <c r="I37" s="108"/>
       <c r="J37" s="108"/>
     </row>
     <row r="38" spans="1:21" ht="21.95" customHeight="1">
-      <c r="A38" s="769">
+      <c r="A38" s="808">
         <v>2</v>
       </c>
-      <c r="B38" s="770" t="s">
+      <c r="B38" s="809" t="s">
         <v>348</v>
       </c>
-      <c r="C38" s="771" t="s">
+      <c r="C38" s="810" t="s">
         <v>349</v>
       </c>
-      <c r="D38" s="771" t="s">
+      <c r="D38" s="810" t="s">
         <v>350</v>
       </c>
-      <c r="E38" s="666" t="s">
+      <c r="E38" s="694" t="s">
         <v>123</v>
       </c>
-      <c r="F38" s="666"/>
-[...1 lines deleted...]
-      <c r="H38" s="666" t="s">
+      <c r="F38" s="694"/>
+      <c r="G38" s="695"/>
+      <c r="H38" s="694" t="s">
         <v>123</v>
       </c>
-      <c r="I38" s="666"/>
-      <c r="J38" s="667"/>
+      <c r="I38" s="694"/>
+      <c r="J38" s="695"/>
       <c r="N38" s="174"/>
       <c r="O38" s="279"/>
       <c r="P38" s="174"/>
       <c r="Q38" s="174"/>
       <c r="R38" s="280"/>
       <c r="S38" s="174"/>
     </row>
     <row r="39" spans="1:21" ht="21.95" customHeight="1">
-      <c r="A39" s="769"/>
-[...2 lines deleted...]
-      <c r="D39" s="784"/>
+      <c r="A39" s="808"/>
+      <c r="B39" s="809"/>
+      <c r="C39" s="810"/>
+      <c r="D39" s="823"/>
       <c r="E39" s="501">
         <v>1.0900000000000001</v>
       </c>
       <c r="F39" s="502">
         <v>0.75</v>
       </c>
       <c r="G39" s="178" t="s">
         <v>124</v>
       </c>
       <c r="H39" s="275">
         <v>2.09</v>
       </c>
       <c r="I39" s="180">
         <v>0.70833333333333337</v>
       </c>
       <c r="J39" s="179" t="s">
         <v>124</v>
       </c>
-      <c r="N39" s="786"/>
-[...4 lines deleted...]
-      <c r="S39" s="786"/>
+      <c r="N39" s="825"/>
+      <c r="O39" s="825"/>
+      <c r="P39" s="825"/>
+      <c r="Q39" s="825"/>
+      <c r="R39" s="825"/>
+      <c r="S39" s="825"/>
     </row>
     <row r="40" spans="1:21" ht="21.95" customHeight="1">
-      <c r="A40" s="769"/>
-[...3 lines deleted...]
-      <c r="E40" s="697" t="s">
+      <c r="A40" s="808"/>
+      <c r="B40" s="809"/>
+      <c r="C40" s="810"/>
+      <c r="D40" s="823"/>
+      <c r="E40" s="726" t="s">
         <v>125</v>
       </c>
-      <c r="F40" s="692"/>
-[...1 lines deleted...]
-      <c r="H40" s="697" t="s">
+      <c r="F40" s="721"/>
+      <c r="G40" s="722"/>
+      <c r="H40" s="726" t="s">
         <v>125</v>
       </c>
-      <c r="I40" s="692"/>
-      <c r="J40" s="693"/>
+      <c r="I40" s="721"/>
+      <c r="J40" s="722"/>
       <c r="N40" s="174"/>
       <c r="O40" s="278"/>
       <c r="P40" s="174"/>
       <c r="Q40" s="174"/>
       <c r="R40" s="278"/>
       <c r="S40" s="174"/>
     </row>
     <row r="41" spans="1:21" ht="21.95" customHeight="1">
-      <c r="A41" s="769"/>
-[...2 lines deleted...]
-      <c r="D41" s="785"/>
+      <c r="A41" s="808"/>
+      <c r="B41" s="809"/>
+      <c r="C41" s="810"/>
+      <c r="D41" s="824"/>
       <c r="E41" s="492">
         <v>2.09</v>
       </c>
       <c r="F41" s="493">
         <v>0.375</v>
       </c>
       <c r="G41" s="178" t="s">
         <v>126</v>
       </c>
       <c r="H41" s="275">
         <v>3.09</v>
       </c>
       <c r="I41" s="181">
         <v>0.375</v>
       </c>
       <c r="J41" s="178" t="s">
         <v>126</v>
       </c>
       <c r="N41" s="27"/>
       <c r="O41" s="27"/>
       <c r="P41" s="27"/>
       <c r="Q41" s="27"/>
       <c r="R41" s="27"/>
       <c r="S41" s="27"/>
     </row>
@@ -14377,116 +14397,116 @@
         <v>9</v>
       </c>
       <c r="B48" s="351" t="s">
         <v>361</v>
       </c>
       <c r="C48" s="70" t="s">
         <v>342</v>
       </c>
       <c r="D48" s="18" t="s">
         <v>344</v>
       </c>
       <c r="E48" s="412">
         <v>1.0900000000000001</v>
       </c>
       <c r="F48" s="503">
         <v>0.45833333333333331</v>
       </c>
       <c r="G48" s="39" t="s">
         <v>16</v>
       </c>
       <c r="H48" s="108"/>
       <c r="I48" s="108"/>
       <c r="J48" s="108"/>
     </row>
     <row r="49" spans="1:10" ht="21.95" customHeight="1">
-      <c r="A49" s="757">
+      <c r="A49" s="796">
         <v>10</v>
       </c>
-      <c r="B49" s="760" t="s">
+      <c r="B49" s="799" t="s">
         <v>362</v>
       </c>
-      <c r="C49" s="763" t="s">
+      <c r="C49" s="802" t="s">
         <v>363</v>
       </c>
-      <c r="D49" s="753"/>
-      <c r="E49" s="666" t="s">
+      <c r="D49" s="792"/>
+      <c r="E49" s="694" t="s">
         <v>123</v>
       </c>
-      <c r="F49" s="666"/>
-[...1 lines deleted...]
-      <c r="H49" s="666" t="s">
+      <c r="F49" s="694"/>
+      <c r="G49" s="695"/>
+      <c r="H49" s="694" t="s">
         <v>123</v>
       </c>
-      <c r="I49" s="666"/>
-      <c r="J49" s="667"/>
+      <c r="I49" s="694"/>
+      <c r="J49" s="695"/>
     </row>
     <row r="50" spans="1:10" ht="21.95" customHeight="1">
-      <c r="A50" s="757"/>
-[...2 lines deleted...]
-      <c r="D50" s="753"/>
+      <c r="A50" s="796"/>
+      <c r="B50" s="800"/>
+      <c r="C50" s="802"/>
+      <c r="D50" s="792"/>
       <c r="E50" s="501">
         <v>1.0900000000000001</v>
       </c>
       <c r="F50" s="502">
         <v>0.75</v>
       </c>
       <c r="G50" s="178" t="s">
         <v>124</v>
       </c>
       <c r="H50" s="275">
         <v>2.09</v>
       </c>
       <c r="I50" s="180">
         <v>0.70833333333333337</v>
       </c>
       <c r="J50" s="179" t="s">
         <v>124</v>
       </c>
     </row>
     <row r="51" spans="1:10" ht="21.95" customHeight="1">
-      <c r="A51" s="757"/>
-[...3 lines deleted...]
-      <c r="E51" s="697" t="s">
+      <c r="A51" s="796"/>
+      <c r="B51" s="800"/>
+      <c r="C51" s="802"/>
+      <c r="D51" s="792"/>
+      <c r="E51" s="726" t="s">
         <v>125</v>
       </c>
-      <c r="F51" s="692"/>
-[...1 lines deleted...]
-      <c r="H51" s="697" t="s">
+      <c r="F51" s="721"/>
+      <c r="G51" s="722"/>
+      <c r="H51" s="726" t="s">
         <v>125</v>
       </c>
-      <c r="I51" s="692"/>
-      <c r="J51" s="693"/>
+      <c r="I51" s="721"/>
+      <c r="J51" s="722"/>
     </row>
     <row r="52" spans="1:10" ht="21.95" customHeight="1">
-      <c r="A52" s="757"/>
-[...2 lines deleted...]
-      <c r="D52" s="753"/>
+      <c r="A52" s="796"/>
+      <c r="B52" s="801"/>
+      <c r="C52" s="802"/>
+      <c r="D52" s="792"/>
       <c r="E52" s="492">
         <v>2.09</v>
       </c>
       <c r="F52" s="493">
         <v>0.375</v>
       </c>
       <c r="G52" s="178" t="s">
         <v>126</v>
       </c>
       <c r="H52" s="275">
         <v>3.09</v>
       </c>
       <c r="I52" s="181">
         <v>0.375</v>
       </c>
       <c r="J52" s="178" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="53" spans="1:10" ht="21.95" customHeight="1">
       <c r="A53" s="5">
         <v>11</v>
       </c>
       <c r="B53" s="66" t="s">
         <v>364</v>
@@ -14541,108 +14561,108 @@
         <v>13</v>
       </c>
       <c r="B55" s="67" t="s">
         <v>369</v>
       </c>
       <c r="C55" s="68" t="s">
         <v>370</v>
       </c>
       <c r="D55" s="63" t="s">
         <v>164</v>
       </c>
       <c r="E55" s="441">
         <v>4.09</v>
       </c>
       <c r="F55" s="483">
         <v>0.375</v>
       </c>
       <c r="G55" s="316" t="s">
         <v>165</v>
       </c>
       <c r="H55" s="108"/>
       <c r="I55" s="108"/>
       <c r="J55" s="108"/>
     </row>
     <row r="56" spans="1:10" ht="21.95" customHeight="1">
-      <c r="A56" s="768">
+      <c r="A56" s="807">
         <v>14</v>
       </c>
-      <c r="B56" s="758" t="s">
+      <c r="B56" s="797" t="s">
         <v>371</v>
       </c>
-      <c r="C56" s="751" t="s">
+      <c r="C56" s="790" t="s">
         <v>195</v>
       </c>
-      <c r="D56" s="751" t="s">
+      <c r="D56" s="790" t="s">
         <v>372</v>
       </c>
-      <c r="E56" s="767" t="s">
+      <c r="E56" s="806" t="s">
         <v>373</v>
       </c>
-      <c r="F56" s="767"/>
-      <c r="G56" s="767"/>
+      <c r="F56" s="806"/>
+      <c r="G56" s="806"/>
       <c r="H56" s="108"/>
       <c r="I56" s="108"/>
       <c r="J56" s="108"/>
     </row>
     <row r="57" spans="1:10" ht="21.95" customHeight="1">
-      <c r="A57" s="768"/>
-[...2 lines deleted...]
-      <c r="D57" s="752"/>
+      <c r="A57" s="807"/>
+      <c r="B57" s="798"/>
+      <c r="C57" s="791"/>
+      <c r="D57" s="791"/>
       <c r="E57" s="500">
         <v>1.0900000000000001</v>
       </c>
       <c r="F57" s="439" t="s">
         <v>214</v>
       </c>
       <c r="G57" s="327" t="s">
         <v>170</v>
       </c>
       <c r="H57" s="108"/>
       <c r="I57" s="108"/>
       <c r="J57" s="108"/>
     </row>
     <row r="58" spans="1:10" ht="21.95" customHeight="1">
-      <c r="A58" s="768"/>
-[...3 lines deleted...]
-      <c r="E58" s="767" t="s">
+      <c r="A58" s="807"/>
+      <c r="B58" s="798"/>
+      <c r="C58" s="791"/>
+      <c r="D58" s="791"/>
+      <c r="E58" s="806" t="s">
         <v>374</v>
       </c>
-      <c r="F58" s="767"/>
-      <c r="G58" s="767"/>
+      <c r="F58" s="806"/>
+      <c r="G58" s="806"/>
       <c r="H58" s="108"/>
       <c r="I58" s="108"/>
       <c r="J58" s="108"/>
     </row>
     <row r="59" spans="1:10" ht="21.95" customHeight="1">
-      <c r="A59" s="768"/>
-[...2 lines deleted...]
-      <c r="D59" s="752"/>
+      <c r="A59" s="807"/>
+      <c r="B59" s="798"/>
+      <c r="C59" s="791"/>
+      <c r="D59" s="791"/>
       <c r="E59" s="499">
         <v>2.09</v>
       </c>
       <c r="F59" s="440" t="s">
         <v>214</v>
       </c>
       <c r="G59" s="327" t="s">
         <v>170</v>
       </c>
       <c r="H59" s="108"/>
       <c r="I59" s="108"/>
       <c r="J59" s="108"/>
     </row>
     <row r="60" spans="1:10" ht="21.95" customHeight="1">
       <c r="A60" s="5">
         <v>15</v>
       </c>
       <c r="B60" s="263" t="s">
         <v>375</v>
       </c>
       <c r="C60" s="63" t="s">
         <v>376</v>
       </c>
       <c r="D60" s="63" t="s">
         <v>377</v>
@@ -14686,58 +14706,58 @@
       <c r="C64" s="27"/>
       <c r="D64" s="27"/>
     </row>
     <row r="65" spans="1:8" ht="21.95" customHeight="1">
       <c r="A65" s="9"/>
       <c r="B65" s="110"/>
       <c r="C65" s="27"/>
       <c r="D65" s="27"/>
     </row>
     <row r="66" spans="1:8" ht="21.95" customHeight="1">
       <c r="A66" s="4"/>
     </row>
     <row r="67" spans="1:8" ht="21.95" customHeight="1">
       <c r="B67" s="111"/>
       <c r="C67" s="22"/>
       <c r="D67" s="22"/>
       <c r="E67" s="164"/>
       <c r="F67" s="165"/>
     </row>
     <row r="68" spans="1:8" ht="21.95" customHeight="1">
       <c r="B68" s="33"/>
       <c r="C68" s="20"/>
       <c r="D68" s="20"/>
     </row>
     <row r="69" spans="1:8" ht="21.95" customHeight="1">
-      <c r="A69" s="743" t="s">
+      <c r="A69" s="775" t="s">
         <v>378</v>
       </c>
-      <c r="B69" s="743"/>
-[...3 lines deleted...]
-      <c r="F69" s="743"/>
+      <c r="B69" s="775"/>
+      <c r="C69" s="775"/>
+      <c r="D69" s="775"/>
+      <c r="E69" s="775"/>
+      <c r="F69" s="775"/>
     </row>
     <row r="70" spans="1:8" ht="21.95" customHeight="1" thickBot="1">
       <c r="B70" s="103"/>
     </row>
     <row r="71" spans="1:8" ht="42.75" customHeight="1">
       <c r="A71" s="6" t="s">
         <v>3</v>
       </c>
       <c r="B71" s="104" t="s">
         <v>4</v>
       </c>
       <c r="C71" s="15" t="s">
         <v>5</v>
       </c>
       <c r="D71" s="15" t="s">
         <v>6</v>
       </c>
       <c r="E71" s="320" t="s">
         <v>7</v>
       </c>
       <c r="F71" s="320" t="s">
         <v>8</v>
       </c>
       <c r="G71" s="39" t="s">
         <v>9</v>
@@ -15002,102 +15022,102 @@
     <row r="83" spans="1:10" ht="21.95" customHeight="1">
       <c r="A83" s="7">
         <v>12</v>
       </c>
       <c r="B83" s="352" t="s">
         <v>401</v>
       </c>
       <c r="C83" s="70" t="s">
         <v>249</v>
       </c>
       <c r="D83" s="360" t="s">
         <v>250</v>
       </c>
       <c r="E83" s="514">
         <v>1.0900000000000001</v>
       </c>
       <c r="F83" s="515" t="s">
         <v>402</v>
       </c>
       <c r="G83" s="401">
         <v>604</v>
       </c>
       <c r="H83" s="25"/>
     </row>
     <row r="84" spans="1:10" ht="21.95" customHeight="1">
-      <c r="A84" s="764">
+      <c r="A84" s="803">
         <v>13</v>
       </c>
-      <c r="B84" s="754" t="s">
+      <c r="B84" s="793" t="s">
         <v>403</v>
       </c>
-      <c r="C84" s="781" t="s">
+      <c r="C84" s="820" t="s">
         <v>404</v>
       </c>
-      <c r="D84" s="772" t="s">
+      <c r="D84" s="811" t="s">
         <v>405</v>
       </c>
-      <c r="E84" s="778" t="s">
+      <c r="E84" s="817" t="s">
         <v>374</v>
       </c>
-      <c r="F84" s="779"/>
-      <c r="G84" s="780"/>
+      <c r="F84" s="818"/>
+      <c r="G84" s="819"/>
       <c r="H84" s="332"/>
       <c r="I84" s="332"/>
       <c r="J84" s="332"/>
     </row>
     <row r="85" spans="1:10" ht="21.95" customHeight="1">
-      <c r="A85" s="765"/>
-[...2 lines deleted...]
-      <c r="D85" s="773"/>
+      <c r="A85" s="804"/>
+      <c r="B85" s="794"/>
+      <c r="C85" s="821"/>
+      <c r="D85" s="812"/>
       <c r="E85" s="511">
         <v>4.09</v>
       </c>
       <c r="F85" s="512">
         <v>0.45833333333333331</v>
       </c>
       <c r="G85" s="400">
         <v>606</v>
       </c>
     </row>
     <row r="86" spans="1:10" ht="21.95" customHeight="1">
-      <c r="A86" s="765"/>
-[...3 lines deleted...]
-      <c r="E86" s="775" t="s">
+      <c r="A86" s="804"/>
+      <c r="B86" s="794"/>
+      <c r="C86" s="821"/>
+      <c r="D86" s="812"/>
+      <c r="E86" s="814" t="s">
         <v>373</v>
       </c>
-      <c r="F86" s="776"/>
-      <c r="G86" s="777"/>
+      <c r="F86" s="815"/>
+      <c r="G86" s="816"/>
     </row>
     <row r="87" spans="1:10" ht="21.95" customHeight="1">
-      <c r="A87" s="766"/>
-[...2 lines deleted...]
-      <c r="D87" s="774"/>
+      <c r="A87" s="805"/>
+      <c r="B87" s="795"/>
+      <c r="C87" s="822"/>
+      <c r="D87" s="813"/>
       <c r="E87" s="507">
         <v>4.09</v>
       </c>
       <c r="F87" s="508">
         <v>0.5</v>
       </c>
       <c r="G87" s="60">
         <v>304</v>
       </c>
     </row>
     <row r="88" spans="1:10" ht="21.95" customHeight="1">
       <c r="A88" s="7">
         <v>14</v>
       </c>
       <c r="B88" s="353" t="s">
         <v>406</v>
       </c>
       <c r="C88" s="68" t="s">
         <v>407</v>
       </c>
       <c r="D88" s="69" t="s">
         <v>261</v>
       </c>
       <c r="E88" s="509">
         <v>4.09</v>
@@ -15143,58 +15163,58 @@
         <v>58</v>
       </c>
       <c r="D90" s="68" t="s">
         <v>411</v>
       </c>
       <c r="E90" s="489">
         <v>3.09</v>
       </c>
       <c r="F90" s="484">
         <v>0.5</v>
       </c>
       <c r="G90" s="157">
         <v>207</v>
       </c>
     </row>
     <row r="91" spans="1:10" ht="21.95" customHeight="1">
       <c r="A91" s="9"/>
     </row>
     <row r="92" spans="1:10" ht="21.95" customHeight="1">
       <c r="C92" s="3"/>
     </row>
     <row r="93" spans="1:10" ht="21.95" customHeight="1">
       <c r="C93" s="3"/>
     </row>
     <row r="94" spans="1:10" ht="21.95" customHeight="1">
-      <c r="A94" s="743" t="s">
+      <c r="A94" s="775" t="s">
         <v>412</v>
       </c>
-      <c r="B94" s="826"/>
-[...3 lines deleted...]
-      <c r="F94" s="826"/>
+      <c r="B94" s="776"/>
+      <c r="C94" s="776"/>
+      <c r="D94" s="776"/>
+      <c r="E94" s="776"/>
+      <c r="F94" s="776"/>
     </row>
     <row r="95" spans="1:10" ht="21.95" customHeight="1">
       <c r="B95" s="103"/>
     </row>
     <row r="96" spans="1:10" ht="43.5" customHeight="1">
       <c r="A96" s="13" t="s">
         <v>3</v>
       </c>
       <c r="B96" s="104" t="s">
         <v>4</v>
       </c>
       <c r="C96" s="15" t="s">
         <v>5</v>
       </c>
       <c r="D96" s="15" t="s">
         <v>6</v>
       </c>
       <c r="E96" s="320" t="s">
         <v>7</v>
       </c>
       <c r="F96" s="320" t="s">
         <v>8</v>
       </c>
       <c r="G96" s="39" t="s">
         <v>9</v>
@@ -15336,52 +15356,52 @@
       </c>
       <c r="G102" s="39">
         <v>604</v>
       </c>
       <c r="K102" s="201"/>
       <c r="L102" s="27" t="s">
         <v>427</v>
       </c>
     </row>
     <row r="103" spans="1:12" ht="21.95" customHeight="1">
       <c r="A103" s="5">
         <v>7</v>
       </c>
       <c r="B103" s="40" t="s">
         <v>428</v>
       </c>
       <c r="C103" s="18" t="s">
         <v>429</v>
       </c>
       <c r="D103" s="18" t="s">
         <v>365</v>
       </c>
       <c r="E103" s="487">
         <v>3.09</v>
       </c>
-      <c r="F103" s="433">
-        <v>0.625</v>
+      <c r="F103" s="886">
+        <v>0.58333333333333337</v>
       </c>
       <c r="G103" s="39" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="104" spans="1:12" ht="27" customHeight="1">
       <c r="A104" s="5">
         <v>8</v>
       </c>
       <c r="B104" s="271" t="s">
         <v>430</v>
       </c>
       <c r="C104" s="270" t="s">
         <v>414</v>
       </c>
       <c r="D104" s="270" t="s">
         <v>293</v>
       </c>
       <c r="E104" s="519">
         <v>2.09</v>
       </c>
       <c r="F104" s="520">
         <v>0.58333333333333337</v>
       </c>
       <c r="G104" s="314">
@@ -15448,80 +15468,80 @@
         <v>434</v>
       </c>
       <c r="E107" s="499">
         <v>2.09</v>
       </c>
       <c r="F107" s="494">
         <v>0.58333333333333337</v>
       </c>
       <c r="G107" s="39">
         <v>161</v>
       </c>
     </row>
     <row r="108" spans="1:12" ht="21.95" customHeight="1">
       <c r="A108">
         <v>12</v>
       </c>
       <c r="B108" s="356" t="s">
         <v>435</v>
       </c>
       <c r="C108" s="18" t="s">
         <v>274</v>
       </c>
       <c r="D108" s="70" t="s">
         <v>419</v>
       </c>
-      <c r="E108" s="830">
+      <c r="E108" s="648">
         <v>2.09</v>
       </c>
-      <c r="F108" s="831">
+      <c r="F108" s="649">
         <v>0.58333333333333337</v>
       </c>
-      <c r="G108" s="832">
+      <c r="G108" s="650">
         <v>185</v>
       </c>
     </row>
     <row r="109" spans="1:12" ht="21.95" customHeight="1">
       <c r="A109">
         <v>13</v>
       </c>
       <c r="B109" s="356" t="s">
         <v>436</v>
       </c>
       <c r="C109" s="18" t="s">
         <v>274</v>
       </c>
       <c r="D109" s="70" t="s">
         <v>419</v>
       </c>
-      <c r="E109" s="830">
+      <c r="E109" s="648">
         <v>2.09</v>
       </c>
-      <c r="F109" s="831">
+      <c r="F109" s="649">
         <v>0.58333333333333337</v>
       </c>
-      <c r="G109" s="832">
+      <c r="G109" s="650">
         <v>185</v>
       </c>
     </row>
     <row r="110" spans="1:12" ht="21.95" customHeight="1">
       <c r="B110" s="357" t="s">
         <v>437</v>
       </c>
       <c r="C110" s="64" t="s">
         <v>31</v>
       </c>
       <c r="D110" s="358" t="s">
         <v>438</v>
       </c>
       <c r="E110" s="23">
         <v>2.09</v>
       </c>
       <c r="F110" s="28">
         <v>0.625</v>
       </c>
       <c r="G110" s="23">
         <v>306</v>
       </c>
     </row>
     <row r="111" spans="1:12" ht="15">
       <c r="A111" s="309"/>
@@ -15574,116 +15594,116 @@
     <mergeCell ref="B38:B41"/>
     <mergeCell ref="C38:C41"/>
     <mergeCell ref="E49:G49"/>
     <mergeCell ref="E51:G51"/>
     <mergeCell ref="E56:G56"/>
     <mergeCell ref="D84:D87"/>
     <mergeCell ref="E86:G86"/>
     <mergeCell ref="E84:G84"/>
     <mergeCell ref="C84:C87"/>
     <mergeCell ref="D56:D59"/>
     <mergeCell ref="D49:D52"/>
     <mergeCell ref="B84:B87"/>
     <mergeCell ref="A49:A52"/>
     <mergeCell ref="B56:B59"/>
     <mergeCell ref="B49:B52"/>
     <mergeCell ref="C49:C52"/>
     <mergeCell ref="A84:A87"/>
     <mergeCell ref="C56:C59"/>
   </mergeCells>
   <pageMargins left="0.2" right="0.5" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0300-000000000000}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:W101"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A79" zoomScaleNormal="100" workbookViewId="0">
+    <sheetView topLeftCell="A79" zoomScaleNormal="100" workbookViewId="0">
       <selection activeCell="A98" sqref="A98:G98"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="5.85546875" style="27" customWidth="1"/>
     <col min="2" max="2" width="37.5703125" style="27" customWidth="1"/>
     <col min="3" max="3" width="31.140625" style="27" customWidth="1"/>
     <col min="4" max="4" width="27.28515625" style="27" customWidth="1"/>
     <col min="5" max="5" width="13.7109375" style="27" customWidth="1"/>
     <col min="6" max="6" width="10.7109375" style="27" customWidth="1"/>
     <col min="7" max="8" width="12.140625" style="27" customWidth="1"/>
     <col min="9" max="12" width="9.140625" style="27"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:12" ht="18.75" customHeight="1">
-      <c r="A1" s="660" t="s">
+      <c r="A1" s="843" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="660"/>
-[...4 lines deleted...]
-      <c r="G1" s="660"/>
+      <c r="B1" s="843"/>
+      <c r="C1" s="843"/>
+      <c r="D1" s="843"/>
+      <c r="E1" s="843"/>
+      <c r="F1" s="843"/>
+      <c r="G1" s="843"/>
     </row>
     <row r="2" spans="1:12" ht="18.75">
-      <c r="A2" s="661" t="s">
+      <c r="A2" s="844" t="s">
         <v>1</v>
       </c>
-      <c r="B2" s="661"/>
-[...4 lines deleted...]
-      <c r="G2" s="661"/>
+      <c r="B2" s="844"/>
+      <c r="C2" s="844"/>
+      <c r="D2" s="844"/>
+      <c r="E2" s="844"/>
+      <c r="F2" s="844"/>
+      <c r="G2" s="844"/>
       <c r="H2" s="207"/>
       <c r="I2" s="207"/>
     </row>
     <row r="3" spans="1:12" ht="15.75">
-      <c r="A3" s="879" t="s">
+      <c r="A3" s="826" t="s">
         <v>439</v>
       </c>
-      <c r="B3" s="879"/>
-[...4 lines deleted...]
-      <c r="G3" s="879"/>
+      <c r="B3" s="826"/>
+      <c r="C3" s="826"/>
+      <c r="D3" s="826"/>
+      <c r="E3" s="826"/>
+      <c r="F3" s="826"/>
+      <c r="G3" s="826"/>
       <c r="H3" s="208"/>
       <c r="I3" s="208"/>
     </row>
     <row r="4" spans="1:12">
-      <c r="A4" s="880" t="s">
+      <c r="A4" s="845" t="s">
         <v>440</v>
       </c>
-      <c r="B4" s="880"/>
-[...4 lines deleted...]
-      <c r="G4" s="880"/>
+      <c r="B4" s="845"/>
+      <c r="C4" s="845"/>
+      <c r="D4" s="845"/>
+      <c r="E4" s="845"/>
+      <c r="F4" s="845"/>
+      <c r="G4" s="845"/>
       <c r="H4" s="209"/>
       <c r="I4" s="209"/>
     </row>
     <row r="5" spans="1:12" ht="31.5">
       <c r="A5" s="210" t="s">
         <v>3</v>
       </c>
       <c r="B5" s="211" t="s">
         <v>4</v>
       </c>
       <c r="C5" s="212" t="s">
         <v>5</v>
       </c>
       <c r="D5" s="212" t="s">
         <v>441</v>
       </c>
       <c r="E5" s="212" t="s">
         <v>7</v>
       </c>
       <c r="F5" s="213" t="s">
         <v>8</v>
       </c>
       <c r="G5" s="214" t="s">
         <v>9</v>
       </c>
@@ -16181,78 +16201,78 @@
         <v>447</v>
       </c>
       <c r="D23" s="292" t="s">
         <v>448</v>
       </c>
       <c r="E23" s="227" t="s">
         <v>449</v>
       </c>
       <c r="F23" s="228">
         <v>0.375</v>
       </c>
       <c r="G23" s="308" t="s">
         <v>450</v>
       </c>
       <c r="H23" s="627" t="s">
         <v>451</v>
       </c>
       <c r="I23" s="294" t="s">
         <v>452</v>
       </c>
       <c r="J23" s="295"/>
       <c r="K23" s="295"/>
       <c r="L23" s="295"/>
     </row>
     <row r="24" spans="1:12" ht="21.95" customHeight="1">
-      <c r="A24" s="879"/>
-[...5 lines deleted...]
-      <c r="G24" s="879"/>
+      <c r="A24" s="826"/>
+      <c r="B24" s="826"/>
+      <c r="C24" s="826"/>
+      <c r="D24" s="826"/>
+      <c r="E24" s="826"/>
+      <c r="F24" s="826"/>
+      <c r="G24" s="826"/>
       <c r="H24" s="209"/>
       <c r="I24" s="209"/>
     </row>
     <row r="25" spans="1:12" ht="21.95" customHeight="1">
-      <c r="A25" s="879" t="s">
+      <c r="A25" s="826" t="s">
         <v>482</v>
       </c>
-      <c r="B25" s="879"/>
-[...3 lines deleted...]
-      <c r="F25" s="879"/>
+      <c r="B25" s="826"/>
+      <c r="C25" s="826"/>
+      <c r="D25" s="826"/>
+      <c r="E25" s="826"/>
+      <c r="F25" s="826"/>
       <c r="G25" s="229"/>
       <c r="H25" s="208"/>
       <c r="I25" s="208"/>
     </row>
     <row r="26" spans="1:12" ht="21.95" customHeight="1">
-      <c r="A26" s="881" t="s">
+      <c r="A26" s="827" t="s">
         <v>440</v>
       </c>
-      <c r="B26" s="881"/>
+      <c r="B26" s="827"/>
       <c r="C26" s="229"/>
       <c r="D26" s="229"/>
       <c r="E26" s="229"/>
       <c r="F26" s="229"/>
       <c r="G26" s="229"/>
       <c r="H26" s="209"/>
       <c r="I26" s="209"/>
     </row>
     <row r="27" spans="1:12" ht="39" customHeight="1">
       <c r="A27" s="230" t="s">
         <v>3</v>
       </c>
       <c r="B27" s="224" t="s">
         <v>4</v>
       </c>
       <c r="C27" s="212" t="s">
         <v>5</v>
       </c>
       <c r="D27" s="212" t="s">
         <v>441</v>
       </c>
       <c r="E27" s="212" t="s">
         <v>7</v>
       </c>
       <c r="F27" s="213" t="s">
@@ -16271,85 +16291,85 @@
       <c r="B28" s="334" t="s">
         <v>117</v>
       </c>
       <c r="C28" s="147" t="s">
         <v>472</v>
       </c>
       <c r="D28" s="147" t="s">
         <v>483</v>
       </c>
       <c r="E28" s="171" t="s">
         <v>449</v>
       </c>
       <c r="F28" s="219">
         <v>0.5</v>
       </c>
       <c r="G28" s="171" t="s">
         <v>474</v>
       </c>
       <c r="H28" s="293"/>
       <c r="I28" s="294"/>
       <c r="J28" s="295"/>
       <c r="K28" s="295"/>
       <c r="L28" s="295"/>
     </row>
     <row r="29" spans="1:12" s="1" customFormat="1" ht="17.25" customHeight="1">
-      <c r="A29" s="647">
+      <c r="A29" s="830">
         <v>2</v>
       </c>
-      <c r="B29" s="649" t="s">
+      <c r="B29" s="832" t="s">
         <v>484</v>
       </c>
-      <c r="C29" s="651" t="s">
+      <c r="C29" s="834" t="s">
         <v>485</v>
       </c>
-      <c r="D29" s="653" t="s">
+      <c r="D29" s="836" t="s">
         <v>486</v>
       </c>
-      <c r="E29" s="656" t="s">
+      <c r="E29" s="839" t="s">
         <v>444</v>
       </c>
-      <c r="F29" s="658">
+      <c r="F29" s="841">
         <v>0.41666666666666669</v>
       </c>
-      <c r="G29" s="645" t="s">
+      <c r="G29" s="828" t="s">
         <v>474</v>
       </c>
       <c r="H29" s="293"/>
       <c r="I29" s="294"/>
       <c r="J29" s="295"/>
       <c r="K29" s="295"/>
       <c r="L29" s="295"/>
     </row>
     <row r="30" spans="1:12" s="1" customFormat="1" ht="2.25" customHeight="1">
-      <c r="A30" s="648"/>
-[...5 lines deleted...]
-      <c r="G30" s="646"/>
+      <c r="A30" s="831"/>
+      <c r="B30" s="833"/>
+      <c r="C30" s="835"/>
+      <c r="D30" s="837"/>
+      <c r="E30" s="840"/>
+      <c r="F30" s="842"/>
+      <c r="G30" s="829"/>
       <c r="H30" s="293"/>
       <c r="I30" s="294"/>
       <c r="J30" s="295"/>
       <c r="K30" s="295"/>
       <c r="L30" s="295"/>
     </row>
     <row r="31" spans="1:12" s="1" customFormat="1" ht="17.25" customHeight="1">
       <c r="A31" s="217">
         <v>3</v>
       </c>
       <c r="B31" s="291" t="s">
         <v>487</v>
       </c>
       <c r="C31" s="292" t="s">
         <v>485</v>
       </c>
       <c r="D31" s="291" t="s">
         <v>486</v>
       </c>
       <c r="E31" s="218" t="s">
         <v>449</v>
       </c>
       <c r="F31" s="219">
         <v>0.41666666666666669</v>
       </c>
@@ -16540,86 +16560,86 @@
         <v>145</v>
       </c>
       <c r="C38" s="574" t="s">
         <v>499</v>
       </c>
       <c r="D38" s="574" t="s">
         <v>500</v>
       </c>
       <c r="E38" s="218" t="s">
         <v>455</v>
       </c>
       <c r="F38" s="219">
         <v>0.41666666666666669</v>
       </c>
       <c r="G38" s="224" t="s">
         <v>474</v>
       </c>
       <c r="H38" s="293"/>
       <c r="I38" s="294"/>
       <c r="J38" s="295"/>
       <c r="K38" s="295"/>
       <c r="L38" s="295"/>
     </row>
     <row r="39" spans="1:12" s="1" customFormat="1" ht="12" hidden="1" customHeight="1">
       <c r="A39" s="322"/>
-      <c r="B39" s="655" t="s">
+      <c r="B39" s="838" t="s">
         <v>501</v>
       </c>
-      <c r="C39" s="662" t="s">
+      <c r="C39" s="846" t="s">
         <v>485</v>
       </c>
-      <c r="D39" s="663" t="s">
+      <c r="D39" s="847" t="s">
         <v>486</v>
       </c>
-      <c r="E39" s="656" t="s">
+      <c r="E39" s="839" t="s">
         <v>444</v>
       </c>
-      <c r="F39" s="658">
+      <c r="F39" s="841">
         <v>0.41666666666666669</v>
       </c>
-      <c r="G39" s="645" t="s">
+      <c r="G39" s="828" t="s">
         <v>474</v>
       </c>
       <c r="H39" s="293"/>
       <c r="I39" s="294"/>
       <c r="J39" s="295"/>
       <c r="K39" s="295"/>
       <c r="L39" s="295">
         <v>0</v>
       </c>
     </row>
     <row r="40" spans="1:12" s="1" customFormat="1" ht="15.75" customHeight="1">
       <c r="A40" s="230">
         <v>11</v>
       </c>
-      <c r="B40" s="650"/>
-[...4 lines deleted...]
-      <c r="G40" s="646"/>
+      <c r="B40" s="833"/>
+      <c r="C40" s="835"/>
+      <c r="D40" s="837"/>
+      <c r="E40" s="840"/>
+      <c r="F40" s="842"/>
+      <c r="G40" s="829"/>
       <c r="H40" s="293"/>
       <c r="I40" s="294"/>
       <c r="J40" s="295"/>
       <c r="K40" s="295"/>
       <c r="L40" s="295"/>
     </row>
     <row r="41" spans="1:12" s="1" customFormat="1" ht="17.25" customHeight="1">
       <c r="A41" s="217">
         <v>12</v>
       </c>
       <c r="B41" s="291" t="s">
         <v>502</v>
       </c>
       <c r="C41" s="292" t="s">
         <v>485</v>
       </c>
       <c r="D41" s="291" t="s">
         <v>486</v>
       </c>
       <c r="E41" s="218" t="s">
         <v>449</v>
       </c>
       <c r="F41" s="219">
         <v>0.41666666666666669</v>
       </c>
@@ -16876,67 +16896,67 @@
       <c r="I54" s="209"/>
     </row>
     <row r="55" spans="1:23" ht="15.75">
       <c r="A55" s="233"/>
       <c r="B55" s="215"/>
       <c r="C55" s="229"/>
       <c r="D55" s="229"/>
       <c r="E55" s="229"/>
       <c r="F55" s="229"/>
       <c r="G55" s="229"/>
       <c r="H55" s="208"/>
       <c r="I55" s="208"/>
     </row>
     <row r="56" spans="1:23" ht="15.75">
       <c r="A56" s="233"/>
       <c r="B56" s="215"/>
       <c r="C56" s="229"/>
       <c r="D56" s="229"/>
       <c r="E56" s="229"/>
       <c r="F56" s="229"/>
       <c r="G56" s="229"/>
       <c r="H56" s="208"/>
       <c r="I56" s="208"/>
     </row>
     <row r="57" spans="1:23" ht="15.75">
-      <c r="A57" s="879" t="s">
+      <c r="A57" s="826" t="s">
         <v>511</v>
       </c>
-      <c r="B57" s="879"/>
-[...3 lines deleted...]
-      <c r="F57" s="879"/>
+      <c r="B57" s="826"/>
+      <c r="C57" s="826"/>
+      <c r="D57" s="826"/>
+      <c r="E57" s="826"/>
+      <c r="F57" s="826"/>
       <c r="G57" s="229"/>
       <c r="H57" s="234"/>
       <c r="I57" s="209"/>
     </row>
     <row r="58" spans="1:23">
-      <c r="A58" s="881" t="s">
+      <c r="A58" s="827" t="s">
         <v>440</v>
       </c>
-      <c r="B58" s="881"/>
+      <c r="B58" s="827"/>
       <c r="C58" s="229"/>
       <c r="D58" s="229"/>
       <c r="E58" s="229"/>
       <c r="F58" s="229"/>
       <c r="G58" s="229"/>
       <c r="H58" s="234"/>
       <c r="I58" s="209"/>
     </row>
     <row r="59" spans="1:23" ht="41.25" customHeight="1">
       <c r="A59" s="230" t="s">
         <v>3</v>
       </c>
       <c r="B59" s="224" t="s">
         <v>4</v>
       </c>
       <c r="C59" s="212" t="s">
         <v>512</v>
       </c>
       <c r="D59" s="212" t="s">
         <v>441</v>
       </c>
       <c r="E59" s="212" t="s">
         <v>7</v>
       </c>
       <c r="F59" s="213" t="s">
@@ -17443,67 +17463,67 @@
       <c r="I78" s="216"/>
     </row>
     <row r="79" spans="1:12" ht="18" customHeight="1">
       <c r="A79" s="239"/>
       <c r="B79" s="240"/>
       <c r="C79" s="241"/>
       <c r="D79" s="241"/>
       <c r="E79" s="229"/>
       <c r="F79" s="242"/>
       <c r="G79" s="229"/>
       <c r="H79" s="215"/>
       <c r="I79" s="216"/>
     </row>
     <row r="80" spans="1:12" ht="18" customHeight="1">
       <c r="A80" s="239"/>
       <c r="B80" s="240"/>
       <c r="C80" s="241"/>
       <c r="D80" s="241"/>
       <c r="E80" s="229"/>
       <c r="F80" s="242"/>
       <c r="G80" s="229"/>
       <c r="H80" s="215"/>
       <c r="I80" s="216"/>
     </row>
     <row r="81" spans="1:12" ht="53.25" customHeight="1">
-      <c r="A81" s="879" t="s">
+      <c r="A81" s="826" t="s">
         <v>523</v>
       </c>
-      <c r="B81" s="879"/>
-[...3 lines deleted...]
-      <c r="F81" s="879"/>
+      <c r="B81" s="826"/>
+      <c r="C81" s="826"/>
+      <c r="D81" s="826"/>
+      <c r="E81" s="826"/>
+      <c r="F81" s="826"/>
       <c r="G81" s="229"/>
       <c r="H81" s="231"/>
       <c r="I81" s="209"/>
     </row>
     <row r="82" spans="1:12" ht="18" customHeight="1">
-      <c r="A82" s="881" t="s">
+      <c r="A82" s="827" t="s">
         <v>440</v>
       </c>
-      <c r="B82" s="881"/>
+      <c r="B82" s="827"/>
       <c r="C82" s="229"/>
       <c r="D82" s="229"/>
       <c r="E82" s="229"/>
       <c r="F82" s="229"/>
       <c r="G82" s="229"/>
       <c r="H82" s="231"/>
       <c r="I82" s="209"/>
     </row>
     <row r="83" spans="1:12" ht="51" customHeight="1">
       <c r="A83" s="230" t="s">
         <v>3</v>
       </c>
       <c r="B83" s="224" t="s">
         <v>4</v>
       </c>
       <c r="C83" s="212" t="s">
         <v>5</v>
       </c>
       <c r="D83" s="212" t="s">
         <v>441</v>
       </c>
       <c r="E83" s="212" t="s">
         <v>7</v>
       </c>
       <c r="F83" s="213" t="s">
@@ -17717,79 +17737,79 @@
       </c>
       <c r="B91" s="568" t="s">
         <v>286</v>
       </c>
       <c r="C91" s="569" t="s">
         <v>526</v>
       </c>
       <c r="D91" s="569" t="s">
         <v>454</v>
       </c>
       <c r="E91" s="218" t="s">
         <v>470</v>
       </c>
       <c r="F91" s="219">
         <v>0.41666666666666669</v>
       </c>
       <c r="G91" s="171" t="s">
         <v>492</v>
       </c>
       <c r="H91" s="306"/>
       <c r="I91" s="306"/>
       <c r="J91" s="295"/>
       <c r="K91" s="295"/>
       <c r="L91" s="295"/>
     </row>
-    <row r="92" spans="1:12" s="1" customFormat="1" ht="30.75">
+    <row r="92" spans="1:12" s="1" customFormat="1" ht="30">
       <c r="A92" s="217">
         <v>9</v>
       </c>
       <c r="B92" s="305" t="s">
         <v>527</v>
       </c>
       <c r="C92" s="292" t="s">
         <v>458</v>
       </c>
       <c r="D92" s="292" t="s">
         <v>508</v>
       </c>
       <c r="E92" s="218" t="s">
         <v>444</v>
       </c>
       <c r="F92" s="219">
         <v>0.66666666666666663</v>
       </c>
       <c r="G92" s="171" t="s">
         <v>471</v>
       </c>
       <c r="H92" s="306"/>
       <c r="I92" s="306"/>
       <c r="J92" s="295"/>
       <c r="K92" s="295"/>
       <c r="L92" s="295"/>
     </row>
-    <row r="93" spans="1:12" s="1" customFormat="1" ht="30.75">
+    <row r="93" spans="1:12" s="1" customFormat="1" ht="30">
       <c r="A93" s="217">
         <v>10</v>
       </c>
       <c r="B93" s="305" t="s">
         <v>291</v>
       </c>
       <c r="C93" s="292" t="s">
         <v>508</v>
       </c>
       <c r="D93" s="292" t="s">
         <v>469</v>
       </c>
       <c r="E93" s="225" t="s">
         <v>470</v>
       </c>
       <c r="F93" s="395">
         <v>0.70833333333333337</v>
       </c>
       <c r="G93" s="171" t="s">
         <v>471</v>
       </c>
       <c r="H93" s="306"/>
       <c r="I93" s="306"/>
       <c r="J93" s="295"/>
       <c r="K93" s="295"/>
@@ -17930,105 +17950,105 @@
     <mergeCell ref="A57:F57"/>
     <mergeCell ref="A1:G1"/>
     <mergeCell ref="A2:G2"/>
     <mergeCell ref="A3:G3"/>
     <mergeCell ref="A4:G4"/>
     <mergeCell ref="A24:G24"/>
     <mergeCell ref="A25:F25"/>
     <mergeCell ref="A26:B26"/>
     <mergeCell ref="G39:G40"/>
     <mergeCell ref="A29:A30"/>
     <mergeCell ref="B29:B30"/>
     <mergeCell ref="C29:C30"/>
     <mergeCell ref="D29:D30"/>
     <mergeCell ref="B39:B40"/>
     <mergeCell ref="E39:E40"/>
     <mergeCell ref="E29:E30"/>
     <mergeCell ref="F29:F30"/>
     <mergeCell ref="G29:G30"/>
   </mergeCells>
   <pageMargins left="0.2" right="0.5" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0400-000000000000}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:K58"/>
   <sheetViews>
-    <sheetView topLeftCell="A42" workbookViewId="0">
-      <selection activeCell="B58" sqref="B58:G58"/>
+    <sheetView topLeftCell="A11" workbookViewId="0">
+      <selection activeCell="H23" sqref="H23:J23"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="5.85546875" customWidth="1"/>
     <col min="2" max="2" width="27.7109375" customWidth="1"/>
     <col min="3" max="3" width="27.7109375" style="102" customWidth="1"/>
     <col min="4" max="4" width="28.7109375" customWidth="1"/>
     <col min="5" max="6" width="12.140625" style="27" customWidth="1"/>
     <col min="7" max="7" width="12.140625" style="243" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7" ht="18.75">
-      <c r="A1" s="744" t="s">
+      <c r="A1" s="777" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="824"/>
-[...3 lines deleted...]
-      <c r="F1" s="824"/>
+      <c r="B1" s="751"/>
+      <c r="C1" s="751"/>
+      <c r="D1" s="751"/>
+      <c r="E1" s="751"/>
+      <c r="F1" s="751"/>
     </row>
     <row r="2" spans="1:7" ht="18.75">
       <c r="A2" s="16"/>
       <c r="E2" s="23"/>
       <c r="F2" s="23"/>
     </row>
     <row r="3" spans="1:7" ht="18.75">
-      <c r="A3" s="720" t="s">
+      <c r="A3" s="750" t="s">
         <v>1</v>
       </c>
-      <c r="B3" s="824"/>
-[...4 lines deleted...]
-      <c r="G3" s="824"/>
+      <c r="B3" s="751"/>
+      <c r="C3" s="751"/>
+      <c r="D3" s="751"/>
+      <c r="E3" s="751"/>
+      <c r="F3" s="751"/>
+      <c r="G3" s="751"/>
     </row>
     <row r="4" spans="1:7">
       <c r="C4" s="268"/>
     </row>
     <row r="5" spans="1:7">
-      <c r="A5" s="787" t="s">
+      <c r="A5" s="848" t="s">
         <v>529</v>
       </c>
-      <c r="B5" s="826"/>
-[...3 lines deleted...]
-      <c r="F5" s="826"/>
+      <c r="B5" s="776"/>
+      <c r="C5" s="776"/>
+      <c r="D5" s="776"/>
+      <c r="E5" s="776"/>
+      <c r="F5" s="776"/>
     </row>
     <row r="6" spans="1:7">
       <c r="B6" s="20"/>
     </row>
     <row r="7" spans="1:7" ht="66" customHeight="1">
       <c r="A7" s="13" t="s">
         <v>3</v>
       </c>
       <c r="B7" s="13" t="s">
         <v>4</v>
       </c>
       <c r="C7" s="104" t="s">
         <v>5</v>
       </c>
       <c r="D7" s="13" t="s">
         <v>6</v>
       </c>
       <c r="E7" s="127" t="s">
         <v>7</v>
       </c>
       <c r="F7" s="127" t="s">
         <v>8</v>
       </c>
       <c r="G7" s="255" t="s">
         <v>9</v>
@@ -18059,79 +18079,79 @@
     </row>
     <row r="9" spans="1:7" s="27" customFormat="1" ht="36" customHeight="1">
       <c r="A9" s="5">
         <v>2</v>
       </c>
       <c r="B9" s="96" t="s">
         <v>534</v>
       </c>
       <c r="C9" s="18" t="s">
         <v>531</v>
       </c>
       <c r="D9" s="18" t="s">
         <v>532</v>
       </c>
       <c r="E9" s="431">
         <v>3.09</v>
       </c>
       <c r="F9" s="433" t="s">
         <v>535</v>
       </c>
       <c r="G9" s="60">
         <v>102</v>
       </c>
     </row>
     <row r="10" spans="1:7" ht="34.5" customHeight="1">
-      <c r="A10" s="757">
+      <c r="A10" s="796">
         <v>3</v>
       </c>
       <c r="B10" s="396" t="s">
         <v>536</v>
       </c>
-      <c r="C10" s="771" t="s">
+      <c r="C10" s="810" t="s">
         <v>537</v>
       </c>
-      <c r="D10" s="791" t="s">
+      <c r="D10" s="852" t="s">
         <v>147</v>
       </c>
       <c r="E10" s="522">
         <v>4.09</v>
       </c>
       <c r="F10" s="601" t="s">
         <v>538</v>
       </c>
       <c r="G10" s="60" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="11" spans="1:7" ht="34.5" customHeight="1">
-      <c r="A11" s="790"/>
+      <c r="A11" s="851"/>
       <c r="B11" s="396" t="s">
         <v>539</v>
       </c>
-      <c r="C11" s="785"/>
-      <c r="D11" s="792"/>
+      <c r="C11" s="824"/>
+      <c r="D11" s="853"/>
       <c r="E11" s="39">
         <v>5.09</v>
       </c>
       <c r="F11" s="28" t="s">
         <v>540</v>
       </c>
       <c r="G11" s="60" t="s">
         <v>541</v>
       </c>
     </row>
     <row r="12" spans="1:7" ht="30.75" customHeight="1">
       <c r="A12" s="14">
         <v>4</v>
       </c>
       <c r="B12" s="96" t="s">
         <v>542</v>
       </c>
       <c r="C12" s="323" t="s">
         <v>28</v>
       </c>
       <c r="D12" s="323" t="s">
         <v>191</v>
       </c>
       <c r="E12" s="441">
         <v>4.09</v>
@@ -18375,50 +18395,59 @@
       <c r="I22" s="406"/>
       <c r="J22" s="521"/>
       <c r="K22" s="108"/>
     </row>
     <row r="23" spans="1:11" ht="32.25" customHeight="1">
       <c r="A23" s="117">
         <v>15</v>
       </c>
       <c r="B23" s="96" t="s">
         <v>219</v>
       </c>
       <c r="C23" s="18" t="s">
         <v>331</v>
       </c>
       <c r="D23" s="18" t="s">
         <v>571</v>
       </c>
       <c r="E23" s="487">
         <v>3.09</v>
       </c>
       <c r="F23" s="488">
         <v>0.375</v>
       </c>
       <c r="G23" s="39">
         <v>207</v>
+      </c>
+      <c r="H23" s="690">
+        <v>3.09</v>
+      </c>
+      <c r="I23" s="691">
+        <v>0.45833333333333331</v>
+      </c>
+      <c r="J23" s="311" t="s">
+        <v>25</v>
       </c>
     </row>
     <row r="24" spans="1:11" s="27" customFormat="1" ht="33.75" customHeight="1">
       <c r="A24" s="30">
         <v>16</v>
       </c>
       <c r="B24" s="72" t="s">
         <v>528</v>
       </c>
       <c r="C24" s="323" t="s">
         <v>572</v>
       </c>
       <c r="D24" s="317" t="s">
         <v>573</v>
       </c>
       <c r="E24" s="431">
         <v>3.09</v>
       </c>
       <c r="F24" s="433">
         <v>0.5</v>
       </c>
       <c r="G24" s="60" t="s">
         <v>161</v>
       </c>
     </row>
@@ -18457,81 +18486,81 @@
       </c>
       <c r="D26" s="24" t="s">
         <v>288</v>
       </c>
       <c r="E26" s="412">
         <v>1.0900000000000001</v>
       </c>
       <c r="F26" s="608">
         <v>0.41666666666666669</v>
       </c>
       <c r="G26" s="152">
         <v>407</v>
       </c>
     </row>
     <row r="27" spans="1:11" ht="15" customHeight="1">
       <c r="A27" s="31"/>
       <c r="C27"/>
       <c r="D27" s="27"/>
     </row>
     <row r="28" spans="1:11" ht="21.95" customHeight="1"/>
     <row r="29" spans="1:11" ht="21.95" customHeight="1"/>
     <row r="30" spans="1:11">
       <c r="A30" s="1"/>
     </row>
     <row r="36" spans="1:7">
-      <c r="A36" s="788"/>
-[...4 lines deleted...]
-      <c r="F36" s="824"/>
+      <c r="A36" s="849"/>
+      <c r="B36" s="751"/>
+      <c r="C36" s="751"/>
+      <c r="D36" s="751"/>
+      <c r="E36" s="751"/>
+      <c r="F36" s="751"/>
     </row>
     <row r="37" spans="1:7">
       <c r="A37" s="29"/>
     </row>
     <row r="38" spans="1:7">
-      <c r="A38" s="789"/>
-[...5 lines deleted...]
-      <c r="G38" s="824"/>
+      <c r="A38" s="850"/>
+      <c r="B38" s="751"/>
+      <c r="C38" s="751"/>
+      <c r="D38" s="751"/>
+      <c r="E38" s="751"/>
+      <c r="F38" s="751"/>
+      <c r="G38" s="751"/>
     </row>
     <row r="39" spans="1:7">
       <c r="C39" s="268"/>
     </row>
     <row r="40" spans="1:7">
-      <c r="A40" s="787" t="s">
+      <c r="A40" s="848" t="s">
         <v>577</v>
       </c>
-      <c r="B40" s="826"/>
-[...3 lines deleted...]
-      <c r="F40" s="826"/>
+      <c r="B40" s="776"/>
+      <c r="C40" s="776"/>
+      <c r="D40" s="776"/>
+      <c r="E40" s="776"/>
+      <c r="F40" s="776"/>
     </row>
     <row r="41" spans="1:7">
       <c r="B41" s="20"/>
     </row>
     <row r="42" spans="1:7" ht="45">
       <c r="A42" s="13" t="s">
         <v>3</v>
       </c>
       <c r="B42" s="13" t="s">
         <v>4</v>
       </c>
       <c r="C42" s="104" t="s">
         <v>5</v>
       </c>
       <c r="D42" s="13" t="s">
         <v>6</v>
       </c>
       <c r="E42" s="168" t="s">
         <v>7</v>
       </c>
       <c r="F42" s="168" t="s">
         <v>8</v>
       </c>
       <c r="G42" s="220" t="s">
         <v>9</v>
@@ -18838,154 +18867,154 @@
       </c>
     </row>
     <row r="56" spans="1:8" ht="30">
       <c r="A56" s="14">
         <v>14</v>
       </c>
       <c r="B56" s="90" t="s">
         <v>609</v>
       </c>
       <c r="C56" s="24" t="s">
         <v>576</v>
       </c>
       <c r="D56" s="24" t="s">
         <v>610</v>
       </c>
       <c r="E56" s="609">
         <v>1.0900000000000001</v>
       </c>
       <c r="F56" s="609" t="s">
         <v>555</v>
       </c>
       <c r="G56" s="548">
         <v>407</v>
       </c>
     </row>
-    <row r="58" spans="1:8" ht="30.75">
+    <row r="58" spans="1:8" ht="30">
       <c r="A58" s="309"/>
       <c r="B58" s="310" t="s">
         <v>72</v>
       </c>
       <c r="C58" s="310" t="s">
         <v>73</v>
       </c>
       <c r="D58" s="309" t="s">
         <v>74</v>
       </c>
       <c r="E58" s="311">
         <v>1.0900000000000001</v>
       </c>
       <c r="F58" s="312">
         <v>0.54166666666666663</v>
       </c>
       <c r="G58" s="313">
         <v>207</v>
       </c>
       <c r="H58" s="34"/>
     </row>
   </sheetData>
   <mergeCells count="9">
     <mergeCell ref="A40:F40"/>
     <mergeCell ref="A5:F5"/>
     <mergeCell ref="A1:F1"/>
     <mergeCell ref="A3:G3"/>
     <mergeCell ref="A36:F36"/>
     <mergeCell ref="A38:G38"/>
     <mergeCell ref="A10:A11"/>
     <mergeCell ref="C10:C11"/>
     <mergeCell ref="D10:D11"/>
   </mergeCells>
   <pageMargins left="0.2" right="0.5" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{B60034DE-B56D-493F-9E5A-261A0D2C68A9}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <sheetData/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0500-000000000000}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:I108"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-      <selection activeCell="AA41" sqref="AA41"/>
+    <sheetView topLeftCell="A26" workbookViewId="0">
+      <selection activeCell="C45" sqref="C45"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="5.85546875" customWidth="1"/>
     <col min="2" max="3" width="27.7109375" customWidth="1"/>
     <col min="4" max="4" width="19.140625" customWidth="1"/>
     <col min="5" max="6" width="12.140625" style="108" customWidth="1"/>
     <col min="7" max="7" width="12.140625" style="27" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9" ht="18.75">
-      <c r="A1" s="744" t="s">
+      <c r="A1" s="777" t="s">
         <v>611</v>
       </c>
-      <c r="B1" s="824"/>
-[...3 lines deleted...]
-      <c r="F1" s="824"/>
+      <c r="B1" s="751"/>
+      <c r="C1" s="751"/>
+      <c r="D1" s="751"/>
+      <c r="E1" s="751"/>
+      <c r="F1" s="751"/>
     </row>
     <row r="2" spans="1:9" ht="18.75">
       <c r="A2" s="16"/>
     </row>
     <row r="3" spans="1:9" ht="18.75">
-      <c r="A3" s="720" t="s">
+      <c r="A3" s="750" t="s">
         <v>1</v>
       </c>
-      <c r="B3" s="824"/>
-[...4 lines deleted...]
-      <c r="G3" s="824"/>
+      <c r="B3" s="751"/>
+      <c r="C3" s="751"/>
+      <c r="D3" s="751"/>
+      <c r="E3" s="751"/>
+      <c r="F3" s="751"/>
+      <c r="G3" s="751"/>
     </row>
     <row r="4" spans="1:9" ht="18.75">
       <c r="C4" s="3"/>
     </row>
     <row r="5" spans="1:9" ht="15.75">
-      <c r="A5" s="743" t="s">
+      <c r="A5" s="775" t="s">
         <v>612</v>
       </c>
-      <c r="B5" s="826"/>
-[...3 lines deleted...]
-      <c r="F5" s="826"/>
+      <c r="B5" s="776"/>
+      <c r="C5" s="776"/>
+      <c r="D5" s="776"/>
+      <c r="E5" s="776"/>
+      <c r="F5" s="776"/>
     </row>
     <row r="6" spans="1:9" ht="15.75">
       <c r="B6" s="121"/>
     </row>
     <row r="7" spans="1:9" ht="66" customHeight="1">
       <c r="A7" s="13" t="s">
         <v>3</v>
       </c>
       <c r="B7" s="122" t="s">
         <v>4</v>
       </c>
       <c r="C7" s="15" t="s">
         <v>5</v>
       </c>
       <c r="D7" s="15" t="s">
         <v>6</v>
       </c>
       <c r="E7" s="128" t="s">
         <v>7</v>
       </c>
       <c r="F7" s="128" t="s">
         <v>8</v>
       </c>
       <c r="G7" s="129" t="s">
         <v>9</v>
@@ -19361,85 +19390,85 @@
       </c>
     </row>
     <row r="24" spans="1:7" ht="27.75" customHeight="1">
       <c r="A24" s="7">
         <v>17</v>
       </c>
       <c r="B24" s="82" t="s">
         <v>643</v>
       </c>
       <c r="C24" s="18" t="s">
         <v>632</v>
       </c>
       <c r="D24" s="63" t="s">
         <v>633</v>
       </c>
       <c r="E24" s="522">
         <v>4.09</v>
       </c>
       <c r="F24" s="508">
         <v>0.5</v>
       </c>
       <c r="G24" s="39" t="s">
         <v>622</v>
       </c>
     </row>
-    <row r="25" spans="1:7" ht="21.95" customHeight="1">
+    <row r="25" spans="1:7" ht="31.5" customHeight="1">
       <c r="A25" s="7">
         <v>18</v>
       </c>
       <c r="B25" s="80" t="s">
         <v>644</v>
       </c>
       <c r="C25" s="63" t="s">
         <v>645</v>
       </c>
       <c r="D25" s="92" t="s">
         <v>633</v>
       </c>
       <c r="E25" s="412">
         <v>1.0900000000000001</v>
       </c>
       <c r="F25" s="523">
         <v>0.66666666666666663</v>
       </c>
       <c r="G25" s="39" t="s">
         <v>622</v>
       </c>
     </row>
     <row r="26" spans="1:7" ht="18.75">
       <c r="C26" s="3"/>
     </row>
     <row r="27" spans="1:7" ht="15.75">
-      <c r="A27" s="743" t="s">
+      <c r="A27" s="775" t="s">
         <v>646</v>
       </c>
-      <c r="B27" s="826"/>
-[...3 lines deleted...]
-      <c r="F27" s="826"/>
+      <c r="B27" s="776"/>
+      <c r="C27" s="776"/>
+      <c r="D27" s="776"/>
+      <c r="E27" s="776"/>
+      <c r="F27" s="776"/>
     </row>
     <row r="28" spans="1:7" ht="15.75">
       <c r="B28" s="121"/>
     </row>
     <row r="29" spans="1:7" ht="47.25">
       <c r="A29" s="13" t="s">
         <v>3</v>
       </c>
       <c r="B29" s="122" t="s">
         <v>4</v>
       </c>
       <c r="C29" s="15" t="s">
         <v>5</v>
       </c>
       <c r="D29" s="15" t="s">
         <v>6</v>
       </c>
       <c r="E29" s="127" t="s">
         <v>7</v>
       </c>
       <c r="F29" s="127" t="s">
         <v>8</v>
       </c>
       <c r="G29" s="130" t="s">
         <v>9</v>
@@ -19655,97 +19684,97 @@
       </c>
     </row>
     <row r="39" spans="1:9">
       <c r="A39" s="5">
         <v>10</v>
       </c>
       <c r="B39" s="77" t="s">
         <v>593</v>
       </c>
       <c r="C39" s="63" t="s">
         <v>664</v>
       </c>
       <c r="D39" s="63" t="s">
         <v>56</v>
       </c>
       <c r="E39" s="39">
         <v>5.09</v>
       </c>
       <c r="F39" s="28">
         <v>0.5</v>
       </c>
       <c r="G39" s="39" t="s">
         <v>16</v>
       </c>
     </row>
-    <row r="40" spans="1:9" ht="45.75">
+    <row r="40" spans="1:9" ht="45">
       <c r="A40" s="5">
         <v>11</v>
       </c>
       <c r="B40" s="78" t="s">
         <v>665</v>
       </c>
       <c r="C40" s="63" t="s">
         <v>666</v>
       </c>
       <c r="D40" s="65" t="s">
         <v>391</v>
       </c>
       <c r="E40" s="509">
         <v>4.09</v>
       </c>
       <c r="F40" s="506">
         <v>0.41666666666666669</v>
       </c>
       <c r="G40" s="39" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="41" spans="1:9" ht="30">
       <c r="A41" s="5">
         <v>12</v>
       </c>
       <c r="B41" s="78" t="s">
         <v>667</v>
       </c>
       <c r="C41" s="63" t="s">
         <v>668</v>
       </c>
       <c r="D41" s="63" t="s">
         <v>669</v>
       </c>
       <c r="E41" s="431">
         <v>3.09</v>
       </c>
       <c r="F41" s="433">
         <v>0.5</v>
       </c>
       <c r="G41" s="39">
         <v>705</v>
       </c>
     </row>
-    <row r="42" spans="1:9" ht="30.75">
+    <row r="42" spans="1:9" ht="30">
       <c r="A42" s="5">
         <v>13</v>
       </c>
       <c r="B42" s="149" t="s">
         <v>670</v>
       </c>
       <c r="C42" s="63" t="s">
         <v>671</v>
       </c>
       <c r="D42" s="65" t="s">
         <v>228</v>
       </c>
       <c r="E42" s="517">
         <v>1.0900000000000001</v>
       </c>
       <c r="F42" s="518">
         <v>0.58333333333333337</v>
       </c>
       <c r="G42" s="185">
         <v>407</v>
       </c>
     </row>
     <row r="43" spans="1:9" ht="45">
       <c r="A43" s="76">
         <v>14</v>
@@ -19781,102 +19810,102 @@
         <v>74</v>
       </c>
       <c r="E45" s="311"/>
       <c r="F45" s="312"/>
       <c r="G45" s="313"/>
       <c r="H45" s="34"/>
     </row>
     <row r="108" spans="6:6">
       <c r="F108" s="125">
         <v>0.41666666666666669</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A27:F27"/>
     <mergeCell ref="A5:F5"/>
     <mergeCell ref="A1:F1"/>
     <mergeCell ref="A3:G3"/>
   </mergeCells>
   <pageMargins left="0.2" right="0.5" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0600-000000000000}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:M45"/>
   <sheetViews>
-    <sheetView topLeftCell="A37" workbookViewId="0">
-      <selection activeCell="B45" sqref="B45:G45"/>
+    <sheetView topLeftCell="A22" workbookViewId="0">
+      <selection activeCell="C45" sqref="C45"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="5.85546875" customWidth="1"/>
     <col min="2" max="2" width="27.7109375" customWidth="1"/>
     <col min="3" max="3" width="32" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="26" bestFit="1" customWidth="1"/>
     <col min="5" max="7" width="12.140625" style="23" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" ht="18.75">
-      <c r="A1" s="744" t="s">
+      <c r="A1" s="777" t="s">
         <v>611</v>
       </c>
-      <c r="B1" s="824"/>
-[...3 lines deleted...]
-      <c r="F1" s="824"/>
+      <c r="B1" s="751"/>
+      <c r="C1" s="751"/>
+      <c r="D1" s="751"/>
+      <c r="E1" s="751"/>
+      <c r="F1" s="751"/>
     </row>
     <row r="2" spans="1:13" ht="18.75">
       <c r="A2" s="16"/>
     </row>
     <row r="3" spans="1:13" ht="18.75">
-      <c r="A3" s="720" t="s">
+      <c r="A3" s="750" t="s">
         <v>1</v>
       </c>
-      <c r="B3" s="824"/>
-[...4 lines deleted...]
-      <c r="G3" s="824"/>
+      <c r="B3" s="751"/>
+      <c r="C3" s="751"/>
+      <c r="D3" s="751"/>
+      <c r="E3" s="751"/>
+      <c r="F3" s="751"/>
+      <c r="G3" s="751"/>
     </row>
     <row r="4" spans="1:13" ht="18.75">
       <c r="C4" s="3"/>
     </row>
     <row r="5" spans="1:13" ht="15.75">
-      <c r="A5" s="743" t="s">
+      <c r="A5" s="775" t="s">
         <v>673</v>
       </c>
-      <c r="B5" s="826"/>
-[...3 lines deleted...]
-      <c r="F5" s="826"/>
+      <c r="B5" s="776"/>
+      <c r="C5" s="776"/>
+      <c r="D5" s="776"/>
+      <c r="E5" s="776"/>
+      <c r="F5" s="776"/>
     </row>
     <row r="6" spans="1:13" ht="15.75">
       <c r="B6" s="2"/>
     </row>
     <row r="7" spans="1:13" ht="66" customHeight="1">
       <c r="A7" s="13" t="s">
         <v>3</v>
       </c>
       <c r="B7" s="13" t="s">
         <v>4</v>
       </c>
       <c r="C7" s="15" t="s">
         <v>5</v>
       </c>
       <c r="D7" s="15" t="s">
         <v>6</v>
       </c>
       <c r="E7" s="127" t="s">
         <v>7</v>
       </c>
       <c r="F7" s="127" t="s">
         <v>8</v>
       </c>
       <c r="G7" s="130" t="s">
         <v>9</v>
@@ -20223,58 +20252,58 @@
         <v>5.09</v>
       </c>
       <c r="F22" s="616">
         <v>0.41666666666666669</v>
       </c>
       <c r="G22" s="39" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="23" spans="1:8" ht="21.95" customHeight="1">
       <c r="A23" s="4"/>
     </row>
     <row r="24" spans="1:8" ht="21.95" customHeight="1">
       <c r="A24" s="4"/>
     </row>
     <row r="25" spans="1:8" ht="21.95" customHeight="1">
       <c r="A25" s="4"/>
     </row>
     <row r="26" spans="1:8" ht="21.95" customHeight="1">
       <c r="A26" s="4"/>
     </row>
     <row r="27" spans="1:8" ht="18.75">
       <c r="C27" s="3"/>
     </row>
     <row r="28" spans="1:8" ht="15.75">
-      <c r="A28" s="743" t="s">
+      <c r="A28" s="775" t="s">
         <v>704</v>
       </c>
-      <c r="B28" s="826"/>
-[...3 lines deleted...]
-      <c r="F28" s="826"/>
+      <c r="B28" s="776"/>
+      <c r="C28" s="776"/>
+      <c r="D28" s="776"/>
+      <c r="E28" s="776"/>
+      <c r="F28" s="776"/>
     </row>
     <row r="29" spans="1:8" ht="15.75">
       <c r="B29" s="2"/>
     </row>
     <row r="30" spans="1:8" ht="31.5">
       <c r="A30" s="13" t="s">
         <v>3</v>
       </c>
       <c r="B30" s="13" t="s">
         <v>4</v>
       </c>
       <c r="C30" s="15" t="s">
         <v>5</v>
       </c>
       <c r="D30" s="15" t="s">
         <v>6</v>
       </c>
       <c r="E30" s="128" t="s">
         <v>7</v>
       </c>
       <c r="F30" s="128" t="s">
         <v>8</v>
       </c>
       <c r="G30" s="129" t="s">
         <v>9</v>
@@ -20306,51 +20335,51 @@
     </row>
     <row r="32" spans="1:8">
       <c r="A32" s="5">
         <v>2</v>
       </c>
       <c r="B32" s="48" t="s">
         <v>708</v>
       </c>
       <c r="C32" s="5" t="s">
         <v>586</v>
       </c>
       <c r="D32" s="5" t="s">
         <v>163</v>
       </c>
       <c r="E32" s="39">
         <v>4.09</v>
       </c>
       <c r="F32" s="28">
         <v>0.58333333333333337</v>
       </c>
       <c r="G32" s="60" t="s">
         <v>161</v>
       </c>
       <c r="H32" s="27"/>
     </row>
-    <row r="33" spans="1:8" ht="30.75">
+    <row r="33" spans="1:8" ht="30">
       <c r="A33" s="5">
         <v>3</v>
       </c>
       <c r="B33" s="48" t="s">
         <v>709</v>
       </c>
       <c r="C33" s="18" t="s">
         <v>710</v>
       </c>
       <c r="D33" s="18" t="s">
         <v>282</v>
       </c>
       <c r="E33" s="529">
         <v>1.0900000000000001</v>
       </c>
       <c r="F33" s="504" t="s">
         <v>555</v>
       </c>
       <c r="G33" s="287">
         <v>407</v>
       </c>
       <c r="H33" s="27"/>
     </row>
     <row r="34" spans="1:8">
       <c r="A34" s="5">
@@ -20570,141 +20599,141 @@
     </row>
     <row r="43" spans="1:8" ht="30">
       <c r="A43" s="5">
         <v>13</v>
       </c>
       <c r="B43" s="91" t="s">
         <v>724</v>
       </c>
       <c r="C43" s="81" t="s">
         <v>717</v>
       </c>
       <c r="D43" s="83" t="s">
         <v>725</v>
       </c>
       <c r="E43" s="431">
         <v>3.09</v>
       </c>
       <c r="F43" s="433">
         <v>0.54166666666666663</v>
       </c>
       <c r="G43" s="39" t="s">
         <v>683</v>
       </c>
       <c r="H43" s="27"/>
     </row>
-    <row r="45" spans="1:8" ht="30.75">
+    <row r="45" spans="1:8" ht="30">
       <c r="A45" s="309"/>
       <c r="B45" s="310" t="s">
         <v>72</v>
       </c>
       <c r="C45" s="310" t="s">
         <v>73</v>
       </c>
       <c r="D45" s="309" t="s">
         <v>74</v>
       </c>
       <c r="E45" s="311">
         <v>1.0900000000000001</v>
       </c>
       <c r="F45" s="312">
         <v>0.54166666666666663</v>
       </c>
       <c r="G45" s="313">
         <v>207</v>
       </c>
       <c r="H45" s="34"/>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A28:F28"/>
     <mergeCell ref="A5:F5"/>
     <mergeCell ref="A1:F1"/>
     <mergeCell ref="A3:G3"/>
   </mergeCells>
   <pageMargins left="0.2" right="0.5" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0700-000000000000}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:M95"/>
   <sheetViews>
     <sheetView topLeftCell="B78" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="B95" sqref="B95:G95"/>
+      <selection activeCell="C95" sqref="C95"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="5.85546875" customWidth="1"/>
     <col min="2" max="2" width="27.7109375" style="102" customWidth="1"/>
     <col min="3" max="3" width="27.7109375" style="201" customWidth="1"/>
     <col min="4" max="4" width="30.140625" style="33" customWidth="1"/>
     <col min="5" max="5" width="12.140625" style="23" customWidth="1"/>
     <col min="6" max="6" width="19" style="23" customWidth="1"/>
     <col min="7" max="7" width="13.42578125" style="23" customWidth="1"/>
     <col min="8" max="8" width="11.85546875" customWidth="1"/>
     <col min="9" max="9" width="12.42578125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9" ht="18.75">
-      <c r="A1" s="744" t="s">
+      <c r="A1" s="777" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="824"/>
-[...3 lines deleted...]
-      <c r="F1" s="824"/>
+      <c r="B1" s="751"/>
+      <c r="C1" s="751"/>
+      <c r="D1" s="751"/>
+      <c r="E1" s="751"/>
+      <c r="F1" s="751"/>
     </row>
     <row r="2" spans="1:9" ht="18.75">
       <c r="A2" s="16"/>
     </row>
     <row r="3" spans="1:9" ht="18.75">
-      <c r="A3" s="720" t="s">
+      <c r="A3" s="750" t="s">
         <v>1</v>
       </c>
-      <c r="B3" s="824"/>
-[...4 lines deleted...]
-      <c r="G3" s="824"/>
+      <c r="B3" s="751"/>
+      <c r="C3" s="751"/>
+      <c r="D3" s="751"/>
+      <c r="E3" s="751"/>
+      <c r="F3" s="751"/>
+      <c r="G3" s="751"/>
     </row>
     <row r="4" spans="1:9" ht="18.75">
       <c r="C4" s="187"/>
     </row>
     <row r="5" spans="1:9" ht="15.75">
-      <c r="A5" s="793" t="s">
+      <c r="A5" s="854" t="s">
         <v>726</v>
       </c>
-      <c r="B5" s="826"/>
-[...3 lines deleted...]
-      <c r="F5" s="826"/>
+      <c r="B5" s="776"/>
+      <c r="C5" s="776"/>
+      <c r="D5" s="776"/>
+      <c r="E5" s="776"/>
+      <c r="F5" s="776"/>
     </row>
     <row r="6" spans="1:9" ht="15.75">
       <c r="B6" s="103"/>
     </row>
     <row r="7" spans="1:9" ht="66" customHeight="1">
       <c r="A7" s="13" t="s">
         <v>3</v>
       </c>
       <c r="B7" s="104" t="s">
         <v>4</v>
       </c>
       <c r="C7" s="205" t="s">
         <v>5</v>
       </c>
       <c r="D7" s="115" t="s">
         <v>6</v>
       </c>
       <c r="E7" s="525" t="s">
         <v>7</v>
       </c>
       <c r="F7" s="525" t="s">
         <v>8</v>
       </c>
       <c r="G7" s="526" t="s">
         <v>9</v>
@@ -20733,54 +20762,54 @@
         <v>133</v>
       </c>
     </row>
     <row r="9" spans="1:9" ht="28.5" customHeight="1">
       <c r="A9" s="5">
         <v>2</v>
       </c>
       <c r="B9" s="96" t="s">
         <v>728</v>
       </c>
       <c r="C9" s="321" t="s">
         <v>313</v>
       </c>
       <c r="D9" s="321" t="s">
         <v>337</v>
       </c>
       <c r="E9" s="431">
         <v>3.09</v>
       </c>
       <c r="F9" s="561">
         <v>0.375</v>
       </c>
       <c r="G9" s="320" t="s">
         <v>20</v>
       </c>
-      <c r="H9" s="802" t="s">
+      <c r="H9" s="863" t="s">
         <v>21</v>
       </c>
-      <c r="I9" s="803"/>
+      <c r="I9" s="864"/>
     </row>
     <row r="10" spans="1:9" ht="30.75" customHeight="1">
       <c r="A10" s="5">
         <v>3</v>
       </c>
       <c r="B10" s="96" t="s">
         <v>10</v>
       </c>
       <c r="C10" s="321" t="s">
         <v>11</v>
       </c>
       <c r="D10" s="96" t="s">
         <v>12</v>
       </c>
       <c r="E10" s="495" t="s">
         <v>259</v>
       </c>
       <c r="F10" s="436">
         <v>0.5</v>
       </c>
       <c r="G10" s="109">
         <v>207</v>
       </c>
     </row>
     <row r="11" spans="1:9" ht="32.25" customHeight="1">
@@ -20889,55 +20918,55 @@
         <v>740</v>
       </c>
       <c r="E15" s="497">
         <v>2.09</v>
       </c>
       <c r="F15" s="498">
         <v>0.5</v>
       </c>
       <c r="G15" s="39">
         <v>216</v>
       </c>
     </row>
     <row r="16" spans="1:9" ht="30.75" customHeight="1">
       <c r="A16" s="5">
         <v>9</v>
       </c>
       <c r="B16" s="365" t="s">
         <v>741</v>
       </c>
       <c r="C16" s="269" t="s">
         <v>34</v>
       </c>
       <c r="D16" s="105" t="s">
         <v>35</v>
       </c>
-      <c r="E16" s="794" t="s">
+      <c r="E16" s="855" t="s">
         <v>36</v>
       </c>
-      <c r="F16" s="795"/>
-      <c r="G16" s="795"/>
+      <c r="F16" s="856"/>
+      <c r="G16" s="856"/>
     </row>
     <row r="17" spans="1:12" ht="30.75" customHeight="1">
       <c r="A17" s="5">
         <v>10</v>
       </c>
       <c r="B17" s="54" t="s">
         <v>742</v>
       </c>
       <c r="C17" s="346" t="s">
         <v>743</v>
       </c>
       <c r="D17" s="367" t="s">
         <v>744</v>
       </c>
       <c r="E17" s="509">
         <v>4.0599999999999996</v>
       </c>
       <c r="F17" s="506">
         <v>0.41666666666666669</v>
       </c>
       <c r="G17" s="39" t="s">
         <v>25</v>
       </c>
       <c r="L17" s="169"/>
     </row>
@@ -20987,190 +21016,190 @@
         <v>133</v>
       </c>
     </row>
     <row r="20" spans="1:12" ht="30.75" customHeight="1">
       <c r="A20" s="5">
         <v>13</v>
       </c>
       <c r="B20" s="96" t="s">
         <v>64</v>
       </c>
       <c r="C20" s="321" t="s">
         <v>749</v>
       </c>
       <c r="D20" s="367" t="s">
         <v>750</v>
       </c>
       <c r="E20" s="495">
         <v>2.09</v>
       </c>
       <c r="F20" s="496">
         <v>0.5</v>
       </c>
       <c r="G20" s="320" t="s">
         <v>67</v>
       </c>
-      <c r="H20" s="802" t="s">
+      <c r="H20" s="863" t="s">
         <v>140</v>
       </c>
-      <c r="I20" s="803"/>
+      <c r="I20" s="864"/>
     </row>
     <row r="21" spans="1:12" ht="30.75" customHeight="1">
       <c r="A21" s="5">
         <v>14</v>
       </c>
       <c r="B21" s="96" t="s">
         <v>589</v>
       </c>
       <c r="C21" s="367" t="s">
         <v>751</v>
       </c>
       <c r="D21" s="367" t="s">
         <v>752</v>
       </c>
       <c r="E21" s="424">
         <v>3.09</v>
       </c>
       <c r="F21" s="585">
         <v>0.66666666666666663</v>
       </c>
       <c r="G21" s="39" t="s">
         <v>133</v>
       </c>
     </row>
     <row r="22" spans="1:12" ht="30.75" customHeight="1">
       <c r="A22" s="5">
         <v>15</v>
       </c>
       <c r="B22" s="84" t="s">
         <v>753</v>
       </c>
       <c r="C22" s="364" t="s">
         <v>65</v>
       </c>
       <c r="D22" s="364" t="s">
         <v>337</v>
       </c>
       <c r="E22" s="431">
         <v>3.09</v>
       </c>
       <c r="F22" s="561">
         <v>0.5</v>
       </c>
       <c r="G22" s="320" t="s">
         <v>20</v>
       </c>
-      <c r="H22" s="802" t="s">
+      <c r="H22" s="863" t="s">
         <v>754</v>
       </c>
-      <c r="I22" s="803"/>
+      <c r="I22" s="864"/>
     </row>
     <row r="23" spans="1:12" ht="30.75" customHeight="1">
       <c r="A23" s="5">
         <v>16</v>
       </c>
       <c r="B23" s="362" t="s">
         <v>755</v>
       </c>
       <c r="C23" s="370" t="s">
         <v>756</v>
       </c>
       <c r="D23" s="58" t="s">
         <v>757</v>
       </c>
       <c r="E23" s="509">
         <v>4.09</v>
       </c>
       <c r="F23" s="506">
         <v>0.5</v>
       </c>
       <c r="G23" s="39" t="s">
         <v>133</v>
       </c>
     </row>
     <row r="24" spans="1:12" ht="30.75" customHeight="1">
       <c r="A24" s="5">
         <v>17</v>
       </c>
       <c r="B24" s="362" t="s">
         <v>758</v>
       </c>
-      <c r="C24" s="796" t="s">
+      <c r="C24" s="857" t="s">
         <v>759</v>
       </c>
-      <c r="D24" s="797"/>
+      <c r="D24" s="858"/>
       <c r="E24" s="497">
         <v>2.09</v>
       </c>
       <c r="F24" s="498">
         <v>0.5</v>
       </c>
       <c r="G24" s="39">
         <v>216</v>
       </c>
     </row>
     <row r="25" spans="1:12" ht="30.75" customHeight="1">
       <c r="A25" s="5">
         <v>18</v>
       </c>
       <c r="B25" s="362" t="s">
         <v>760</v>
       </c>
       <c r="C25" s="364" t="s">
         <v>70</v>
       </c>
       <c r="D25" s="364" t="s">
         <v>71</v>
       </c>
-      <c r="E25" s="794" t="s">
+      <c r="E25" s="855" t="s">
         <v>36</v>
       </c>
-      <c r="F25" s="795"/>
-      <c r="G25" s="795"/>
+      <c r="F25" s="856"/>
+      <c r="G25" s="856"/>
     </row>
     <row r="26" spans="1:12" ht="21.95" customHeight="1">
       <c r="B26" s="371"/>
     </row>
     <row r="27" spans="1:12" ht="21.95" customHeight="1"/>
     <row r="28" spans="1:12" ht="21.95" customHeight="1"/>
     <row r="29" spans="1:12" ht="18.75">
       <c r="C29" s="187"/>
     </row>
     <row r="30" spans="1:12" ht="15.75">
-      <c r="A30" s="793" t="s">
+      <c r="A30" s="854" t="s">
         <v>761</v>
       </c>
-      <c r="B30" s="826"/>
-[...3 lines deleted...]
-      <c r="F30" s="826"/>
+      <c r="B30" s="776"/>
+      <c r="C30" s="776"/>
+      <c r="D30" s="776"/>
+      <c r="E30" s="776"/>
+      <c r="F30" s="776"/>
     </row>
     <row r="31" spans="1:12" ht="15.75">
       <c r="B31" s="103"/>
     </row>
-    <row r="32" spans="1:12" ht="45.75">
+    <row r="32" spans="1:12" ht="47.25">
       <c r="A32" s="13" t="s">
         <v>3</v>
       </c>
       <c r="B32" s="104" t="s">
         <v>4</v>
       </c>
       <c r="C32" s="205" t="s">
         <v>5</v>
       </c>
       <c r="D32" s="115" t="s">
         <v>6</v>
       </c>
       <c r="E32" s="168" t="s">
         <v>7</v>
       </c>
       <c r="F32" s="168" t="s">
         <v>8</v>
       </c>
       <c r="G32" s="527" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="33" spans="1:11">
       <c r="A33" s="14">
         <v>1</v>
@@ -21264,51 +21293,51 @@
       </c>
     </row>
     <row r="37" spans="1:11">
       <c r="A37" s="14">
         <v>5</v>
       </c>
       <c r="B37" s="96" t="s">
         <v>767</v>
       </c>
       <c r="C37" s="372" t="s">
         <v>768</v>
       </c>
       <c r="D37" s="372" t="s">
         <v>766</v>
       </c>
       <c r="E37" s="500">
         <v>1.0900000000000001</v>
       </c>
       <c r="F37" s="619">
         <v>0.375</v>
       </c>
       <c r="G37" s="39" t="s">
         <v>133</v>
       </c>
     </row>
-    <row r="38" spans="1:11" ht="30.75">
+    <row r="38" spans="1:11" ht="30">
       <c r="A38" s="14">
         <v>6</v>
       </c>
       <c r="B38" s="96" t="s">
         <v>769</v>
       </c>
       <c r="C38" s="367" t="s">
         <v>768</v>
       </c>
       <c r="D38" s="372" t="s">
         <v>766</v>
       </c>
       <c r="E38" s="500">
         <v>1.0900000000000001</v>
       </c>
       <c r="F38" s="523">
         <v>0.41666666666666669</v>
       </c>
       <c r="G38" s="39" t="s">
         <v>133</v>
       </c>
     </row>
     <row r="39" spans="1:11" ht="31.5" customHeight="1">
       <c r="A39" s="14">
         <v>7</v>
@@ -21356,56 +21385,56 @@
       </c>
       <c r="H40" s="102"/>
     </row>
     <row r="41" spans="1:11" ht="17.25" customHeight="1">
       <c r="A41" s="7">
         <v>9</v>
       </c>
       <c r="B41" s="105" t="s">
         <v>772</v>
       </c>
       <c r="C41" s="269" t="s">
         <v>97</v>
       </c>
       <c r="D41" s="105" t="s">
         <v>773</v>
       </c>
       <c r="E41" s="431">
         <v>3.09</v>
       </c>
       <c r="F41" s="561">
         <v>0.375</v>
       </c>
       <c r="G41" s="320" t="s">
         <v>67</v>
       </c>
-      <c r="H41" s="800" t="s">
+      <c r="H41" s="861" t="s">
         <v>774</v>
       </c>
-      <c r="I41" s="801"/>
-[...1 lines deleted...]
-      <c r="K41" s="801"/>
+      <c r="I41" s="862"/>
+      <c r="J41" s="862"/>
+      <c r="K41" s="862"/>
     </row>
     <row r="42" spans="1:11">
       <c r="A42" s="14">
         <v>10</v>
       </c>
       <c r="B42" s="96" t="s">
         <v>775</v>
       </c>
       <c r="C42" s="321" t="s">
         <v>762</v>
       </c>
       <c r="D42" s="367" t="s">
         <v>768</v>
       </c>
       <c r="E42" s="522">
         <v>4.09</v>
       </c>
       <c r="F42" s="621">
         <v>0.5</v>
       </c>
       <c r="G42" s="528" t="s">
         <v>133</v>
       </c>
     </row>
     <row r="43" spans="1:11">
@@ -21478,84 +21507,84 @@
       </c>
     </row>
     <row r="46" spans="1:11">
       <c r="A46" s="14">
         <v>14</v>
       </c>
       <c r="B46" s="96" t="s">
         <v>780</v>
       </c>
       <c r="C46" s="321" t="s">
         <v>747</v>
       </c>
       <c r="D46" s="96" t="s">
         <v>748</v>
       </c>
       <c r="E46" s="495">
         <v>2.09</v>
       </c>
       <c r="F46" s="494">
         <v>0.5</v>
       </c>
       <c r="G46" s="39" t="s">
         <v>133</v>
       </c>
     </row>
-    <row r="47" spans="1:11" ht="30.75">
+    <row r="47" spans="1:11" ht="30">
       <c r="A47" s="7">
         <v>15</v>
       </c>
       <c r="B47" s="373" t="s">
         <v>781</v>
       </c>
       <c r="C47" s="374" t="s">
         <v>782</v>
       </c>
       <c r="D47" s="375" t="s">
         <v>783</v>
       </c>
       <c r="E47" s="39">
         <v>6.09</v>
       </c>
       <c r="F47" s="28">
         <v>0.41666666666666669</v>
       </c>
       <c r="G47" s="39" t="s">
         <v>723</v>
       </c>
     </row>
     <row r="48" spans="1:11">
       <c r="A48" s="14">
         <v>16</v>
       </c>
       <c r="B48" s="87" t="s">
         <v>784</v>
       </c>
-      <c r="C48" s="798" t="s">
+      <c r="C48" s="859" t="s">
         <v>785</v>
       </c>
-      <c r="D48" s="799"/>
+      <c r="D48" s="860"/>
       <c r="E48" s="497">
         <v>2.09</v>
       </c>
       <c r="F48" s="498">
         <v>0.5</v>
       </c>
       <c r="G48" s="39">
         <v>216</v>
       </c>
       <c r="J48" s="170"/>
     </row>
     <row r="49" spans="1:11" ht="15" customHeight="1">
       <c r="A49" s="14">
         <v>17</v>
       </c>
       <c r="B49" s="362" t="s">
         <v>158</v>
       </c>
       <c r="C49" s="364" t="s">
         <v>786</v>
       </c>
       <c r="D49" s="364" t="s">
         <v>787</v>
       </c>
       <c r="E49" s="431">
@@ -21565,63 +21594,63 @@
         <v>533</v>
       </c>
       <c r="G49" s="60" t="s">
         <v>161</v>
       </c>
     </row>
     <row r="50" spans="1:11" ht="15.75">
       <c r="A50" s="9"/>
     </row>
     <row r="51" spans="1:11" ht="15.75">
       <c r="A51" s="9"/>
     </row>
     <row r="52" spans="1:11" ht="15.75">
       <c r="A52" s="9"/>
     </row>
     <row r="53" spans="1:11" ht="15.75">
       <c r="A53" s="4"/>
     </row>
     <row r="54" spans="1:11" ht="18.75">
       <c r="C54" s="187"/>
       <c r="K54" t="s">
         <v>788</v>
       </c>
     </row>
     <row r="55" spans="1:11" ht="15.75">
-      <c r="A55" s="793" t="s">
+      <c r="A55" s="854" t="s">
         <v>789</v>
       </c>
-      <c r="B55" s="793"/>
-[...3 lines deleted...]
-      <c r="F55" s="793"/>
+      <c r="B55" s="854"/>
+      <c r="C55" s="854"/>
+      <c r="D55" s="854"/>
+      <c r="E55" s="854"/>
+      <c r="F55" s="854"/>
     </row>
     <row r="56" spans="1:11" ht="15.75">
       <c r="B56" s="103"/>
     </row>
-    <row r="57" spans="1:11" ht="45.75">
+    <row r="57" spans="1:11" ht="47.25">
       <c r="A57" s="13" t="s">
         <v>3</v>
       </c>
       <c r="B57" s="104" t="s">
         <v>4</v>
       </c>
       <c r="C57" s="205" t="s">
         <v>5</v>
       </c>
       <c r="D57" s="115" t="s">
         <v>6</v>
       </c>
       <c r="E57" s="168" t="s">
         <v>7</v>
       </c>
       <c r="F57" s="168" t="s">
         <v>8</v>
       </c>
       <c r="G57" s="527" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="58" spans="1:11">
       <c r="A58" s="5">
         <v>1</v>
@@ -21761,51 +21790,51 @@
       </c>
     </row>
     <row r="64" spans="1:11" ht="15" customHeight="1">
       <c r="A64" s="5">
         <v>7</v>
       </c>
       <c r="B64" s="105" t="s">
         <v>705</v>
       </c>
       <c r="C64" s="269" t="s">
         <v>686</v>
       </c>
       <c r="D64" s="105" t="s">
         <v>690</v>
       </c>
       <c r="E64" s="39">
         <v>1.0900000000000001</v>
       </c>
       <c r="F64" s="28">
         <v>0.375</v>
       </c>
       <c r="G64" s="60" t="s">
         <v>165</v>
       </c>
     </row>
-    <row r="65" spans="1:7" ht="30.75">
+    <row r="65" spans="1:7" ht="30">
       <c r="A65" s="5">
         <v>8</v>
       </c>
       <c r="B65" s="167" t="s">
         <v>797</v>
       </c>
       <c r="C65" s="321" t="s">
         <v>798</v>
       </c>
       <c r="D65" s="367" t="s">
         <v>768</v>
       </c>
       <c r="E65" s="522">
         <v>4.09</v>
       </c>
       <c r="F65" s="621">
         <v>0.5</v>
       </c>
       <c r="G65" s="528" t="s">
         <v>133</v>
       </c>
     </row>
     <row r="66" spans="1:7">
       <c r="A66" s="5">
         <v>9</v>
@@ -21830,97 +21859,97 @@
       </c>
     </row>
     <row r="67" spans="1:7">
       <c r="A67" s="5">
         <v>10</v>
       </c>
       <c r="B67" s="96" t="s">
         <v>802</v>
       </c>
       <c r="C67" s="321" t="s">
         <v>747</v>
       </c>
       <c r="D67" s="321" t="s">
         <v>748</v>
       </c>
       <c r="E67" s="495">
         <v>2.09</v>
       </c>
       <c r="F67" s="496">
         <v>0.5</v>
       </c>
       <c r="G67" s="528" t="s">
         <v>133</v>
       </c>
     </row>
-    <row r="68" spans="1:7" ht="30.75">
+    <row r="68" spans="1:7" ht="30">
       <c r="A68" s="5">
         <v>11</v>
       </c>
       <c r="B68" s="96" t="s">
         <v>803</v>
       </c>
       <c r="C68" s="321" t="s">
         <v>748</v>
       </c>
       <c r="D68" s="321" t="s">
         <v>747</v>
       </c>
       <c r="E68" s="495">
         <v>2.09</v>
       </c>
       <c r="F68" s="496">
         <v>0.45833333333333331</v>
       </c>
       <c r="G68" s="157" t="s">
         <v>133</v>
       </c>
     </row>
     <row r="69" spans="1:7">
       <c r="A69" s="5">
         <v>12</v>
       </c>
       <c r="B69" s="96" t="s">
         <v>804</v>
       </c>
       <c r="C69" s="96" t="s">
         <v>800</v>
       </c>
       <c r="D69" s="321" t="s">
         <v>805</v>
       </c>
       <c r="E69" s="522">
         <v>4.09</v>
       </c>
       <c r="F69" s="621">
         <v>0.5</v>
       </c>
       <c r="G69" s="528" t="s">
         <v>133</v>
       </c>
     </row>
-    <row r="70" spans="1:7" ht="30.75">
+    <row r="70" spans="1:7" ht="30">
       <c r="A70" s="340">
         <v>15</v>
       </c>
       <c r="B70" s="361" t="s">
         <v>806</v>
       </c>
       <c r="C70" s="378" t="s">
         <v>794</v>
       </c>
       <c r="D70" s="379" t="s">
         <v>807</v>
       </c>
       <c r="E70" s="314">
         <v>5.09</v>
       </c>
       <c r="F70" s="286">
         <v>0.5</v>
       </c>
       <c r="G70" s="315" t="s">
         <v>723</v>
       </c>
     </row>
     <row r="71" spans="1:7">
       <c r="A71" s="14">
         <v>16</v>
@@ -21961,63 +21990,63 @@
         <v>4.09</v>
       </c>
       <c r="F72" s="508" t="s">
         <v>810</v>
       </c>
       <c r="G72" s="39" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="73" spans="1:7" ht="15.75">
       <c r="A73" s="4"/>
     </row>
     <row r="74" spans="1:7" ht="15.75">
       <c r="A74" s="4"/>
     </row>
     <row r="75" spans="1:7" ht="15.75">
       <c r="A75" s="4"/>
     </row>
     <row r="76" spans="1:7" ht="15.75">
       <c r="A76" s="4"/>
     </row>
     <row r="77" spans="1:7" ht="18.75">
       <c r="C77" s="187"/>
     </row>
     <row r="78" spans="1:7" ht="15.75">
-      <c r="A78" s="793" t="s">
+      <c r="A78" s="854" t="s">
         <v>812</v>
       </c>
-      <c r="B78" s="826"/>
-[...3 lines deleted...]
-      <c r="F78" s="826"/>
+      <c r="B78" s="776"/>
+      <c r="C78" s="776"/>
+      <c r="D78" s="776"/>
+      <c r="E78" s="776"/>
+      <c r="F78" s="776"/>
     </row>
     <row r="79" spans="1:7" ht="15.75">
       <c r="B79" s="103"/>
     </row>
-    <row r="80" spans="1:7" ht="45.75">
+    <row r="80" spans="1:7" ht="47.25">
       <c r="A80" s="13" t="s">
         <v>3</v>
       </c>
       <c r="B80" s="104" t="s">
         <v>4</v>
       </c>
       <c r="C80" s="205" t="s">
         <v>5</v>
       </c>
       <c r="D80" s="115" t="s">
         <v>6</v>
       </c>
       <c r="E80" s="168" t="s">
         <v>7</v>
       </c>
       <c r="F80" s="168" t="s">
         <v>8</v>
       </c>
       <c r="G80" s="527" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="81" spans="1:13">
       <c r="A81" s="5">
         <v>1</v>
@@ -22042,51 +22071,51 @@
       </c>
     </row>
     <row r="82" spans="1:13" ht="21" customHeight="1">
       <c r="A82" s="5">
         <v>2</v>
       </c>
       <c r="B82" s="96" t="s">
         <v>815</v>
       </c>
       <c r="C82" s="58" t="s">
         <v>783</v>
       </c>
       <c r="D82" s="367" t="s">
         <v>721</v>
       </c>
       <c r="E82" s="314">
         <v>6.09</v>
       </c>
       <c r="F82" s="286">
         <v>0.5</v>
       </c>
       <c r="G82" s="315" t="s">
         <v>816</v>
       </c>
     </row>
-    <row r="83" spans="1:13" ht="30.75">
+    <row r="83" spans="1:13" ht="30">
       <c r="A83" s="5">
         <v>3</v>
       </c>
       <c r="B83" s="96" t="s">
         <v>817</v>
       </c>
       <c r="C83" s="367" t="s">
         <v>766</v>
       </c>
       <c r="D83" s="367" t="s">
         <v>801</v>
       </c>
       <c r="E83" s="522">
         <v>4.09</v>
       </c>
       <c r="F83" s="508">
         <v>0.5</v>
       </c>
       <c r="G83" s="39" t="s">
         <v>133</v>
       </c>
       <c r="M83" s="169"/>
     </row>
     <row r="84" spans="1:13">
       <c r="A84" s="5">
@@ -22182,74 +22211,74 @@
       <c r="L87" s="159"/>
     </row>
     <row r="88" spans="1:13" ht="15.75">
       <c r="A88" s="17">
         <v>8</v>
       </c>
       <c r="B88" s="105" t="s">
         <v>822</v>
       </c>
       <c r="C88" s="372" t="s">
         <v>766</v>
       </c>
       <c r="D88" s="367" t="s">
         <v>801</v>
       </c>
       <c r="E88" s="599">
         <v>5.09</v>
       </c>
       <c r="F88" s="600" t="s">
         <v>810</v>
       </c>
       <c r="G88" s="39" t="s">
         <v>811</v>
       </c>
     </row>
-    <row r="89" spans="1:13" ht="30.75">
+    <row r="89" spans="1:13" ht="30">
       <c r="A89" s="5">
         <v>9</v>
       </c>
       <c r="B89" s="96" t="s">
         <v>823</v>
       </c>
       <c r="C89" s="18" t="s">
         <v>794</v>
       </c>
       <c r="D89" s="89" t="s">
         <v>807</v>
       </c>
       <c r="E89" s="622">
         <v>5.09</v>
       </c>
       <c r="F89" s="623">
         <v>0.41666666666666669</v>
       </c>
       <c r="G89" s="315" t="s">
         <v>816</v>
       </c>
     </row>
-    <row r="90" spans="1:13" ht="30.75">
+    <row r="90" spans="1:13" ht="30">
       <c r="A90" s="7">
         <v>10</v>
       </c>
       <c r="B90" s="96" t="s">
         <v>824</v>
       </c>
       <c r="C90" s="92" t="s">
         <v>618</v>
       </c>
       <c r="D90" s="89" t="s">
         <v>825</v>
       </c>
       <c r="E90" s="422">
         <v>2.09</v>
       </c>
       <c r="F90" s="494">
         <v>0.45833333333333331</v>
       </c>
       <c r="G90" s="39" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="91" spans="1:13" ht="15.75">
       <c r="A91" s="17">
         <v>11</v>
@@ -22274,117 +22303,147 @@
       </c>
     </row>
     <row r="92" spans="1:13">
       <c r="A92" s="5">
         <v>12</v>
       </c>
       <c r="B92" s="93" t="s">
         <v>828</v>
       </c>
       <c r="C92" s="63" t="s">
         <v>576</v>
       </c>
       <c r="D92" s="24" t="s">
         <v>228</v>
       </c>
       <c r="E92" s="412">
         <v>1.0900000000000001</v>
       </c>
       <c r="F92" s="523">
         <v>0.41666666666666669</v>
       </c>
       <c r="G92" s="60">
         <v>407</v>
       </c>
     </row>
-    <row r="93" spans="1:13" ht="15.75">
+    <row r="93" spans="1:13" ht="30">
       <c r="A93" s="7">
         <v>13</v>
       </c>
       <c r="B93" s="93" t="s">
         <v>829</v>
       </c>
       <c r="C93" s="63" t="s">
         <v>783</v>
       </c>
       <c r="D93" s="88" t="s">
         <v>782</v>
       </c>
       <c r="E93" s="157">
         <v>609</v>
       </c>
       <c r="F93" s="328">
         <v>0.41666666666666669</v>
       </c>
       <c r="G93" s="157" t="s">
         <v>811</v>
       </c>
     </row>
-    <row r="95" spans="1:13" ht="30.75">
+    <row r="95" spans="1:13" ht="30">
       <c r="A95" s="309"/>
       <c r="B95" s="310" t="s">
         <v>72</v>
       </c>
       <c r="C95" s="310" t="s">
         <v>73</v>
       </c>
       <c r="D95" s="309" t="s">
         <v>74</v>
       </c>
       <c r="E95" s="311">
         <v>1.0900000000000001</v>
       </c>
       <c r="F95" s="312">
         <v>0.54166666666666663</v>
       </c>
       <c r="G95" s="313">
         <v>207</v>
       </c>
       <c r="H95" s="34"/>
     </row>
   </sheetData>
   <mergeCells count="14">
     <mergeCell ref="H41:K41"/>
     <mergeCell ref="H20:I20"/>
     <mergeCell ref="H22:I22"/>
     <mergeCell ref="H9:I9"/>
     <mergeCell ref="A1:F1"/>
     <mergeCell ref="A3:G3"/>
     <mergeCell ref="A78:F78"/>
     <mergeCell ref="A30:F30"/>
     <mergeCell ref="A55:F55"/>
     <mergeCell ref="A5:F5"/>
     <mergeCell ref="E16:G16"/>
     <mergeCell ref="E25:G25"/>
     <mergeCell ref="C24:D24"/>
     <mergeCell ref="C48:D48"/>
   </mergeCells>
   <pageMargins left="0.2" right="0.5" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Application>Microsoft Excel Online</Application>
+  <Application>Microsoft Excel</Application>
+  <DocSecurity>0</DocSecurity>
+  <ScaleCrop>false</ScaleCrop>
+  <HeadingPairs>
+    <vt:vector size="2" baseType="variant">
+      <vt:variant>
+        <vt:lpstr>Worksheets</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>11</vt:i4>
+      </vt:variant>
+    </vt:vector>
+  </HeadingPairs>
+  <TitlesOfParts>
+    <vt:vector size="11" baseType="lpstr">
+      <vt:lpstr> I- II IC</vt:lpstr>
+      <vt:lpstr>CCIA</vt:lpstr>
+      <vt:lpstr>CCIA(engl)</vt:lpstr>
+      <vt:lpstr>CCIA(BM)</vt:lpstr>
+      <vt:lpstr>CFDP</vt:lpstr>
+      <vt:lpstr>Sheet1</vt:lpstr>
+      <vt:lpstr>ACH</vt:lpstr>
+      <vt:lpstr>IUDR</vt:lpstr>
+      <vt:lpstr>MTC</vt:lpstr>
+      <vt:lpstr>IMC</vt:lpstr>
+      <vt:lpstr>Sheet3</vt:lpstr>
+    </vt:vector>
+  </TitlesOfParts>
   <Manager/>
   <Company/>
+  <LinksUpToDate>false</LinksUpToDate>
+  <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
+  <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator/>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy/>
   <cp:revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:category/>
   <cp:contentStatus/>
 </cp:coreProperties>
 </file>