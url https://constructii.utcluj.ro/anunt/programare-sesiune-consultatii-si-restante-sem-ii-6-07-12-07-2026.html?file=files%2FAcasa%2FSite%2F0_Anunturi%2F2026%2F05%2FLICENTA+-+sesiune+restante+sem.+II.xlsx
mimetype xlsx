--- v0 (2026-06-12)
+++ v1 (2026-08-12)
@@ -12,72 +12,72 @@
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet10.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet11.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet12.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="4" rupBuild="14420"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="2175" yWindow="2175" windowWidth="19440" windowHeight="11040" activeTab="4"/>
+    <workbookView xWindow="2175" yWindow="2175" windowWidth="19440" windowHeight="11040" activeTab="2"/>
   </bookViews>
   <sheets>
     <sheet name=" I- II IC" sheetId="4" r:id="rId1"/>
     <sheet name="CCIA" sheetId="9" r:id="rId2"/>
     <sheet name="CCIA(engl)" sheetId="5" r:id="rId3"/>
     <sheet name="CCIA(BM)" sheetId="12" r:id="rId4"/>
     <sheet name="CFDP" sheetId="10" r:id="rId5"/>
     <sheet name="ACH" sheetId="8" r:id="rId6"/>
     <sheet name="IUDR" sheetId="11" r:id="rId7"/>
     <sheet name="MTC" sheetId="7" r:id="rId8"/>
     <sheet name="IMC" sheetId="6" r:id="rId9"/>
     <sheet name="Sheet1" sheetId="13" r:id="rId10"/>
     <sheet name="Sheet2" sheetId="2" r:id="rId11"/>
     <sheet name="Sheet3" sheetId="3" r:id="rId12"/>
   </sheets>
   <calcPr calcId="162913"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1165" uniqueCount="527">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1165" uniqueCount="528">
   <si>
     <t>SPECIALIZAREA________________IC_____________ANUL_____I/ SERIA A</t>
   </si>
   <si>
     <t>Nr.   crt.</t>
   </si>
   <si>
     <t>DISCIPLINA - Materia</t>
   </si>
   <si>
     <t>Numele si prenumele cadrului didactic titular de disciplină</t>
   </si>
   <si>
     <t xml:space="preserve"> Cadrul didactic asistent la examinare</t>
   </si>
   <si>
     <t>Data</t>
   </si>
   <si>
     <t>Ora</t>
   </si>
   <si>
     <t>Sala</t>
   </si>
   <si>
@@ -1614,50 +1614,53 @@
     <t>Vancea Mihai</t>
   </si>
   <si>
     <t>Mociran Horațiu</t>
   </si>
   <si>
     <t>Zoicaș Radu</t>
   </si>
   <si>
     <t>06.07.20256</t>
   </si>
   <si>
     <t>Rădulescu Gheorghe</t>
   </si>
   <si>
     <t>08:00                 gr. 32211 si 32212</t>
   </si>
   <si>
     <t>11:00                 gr. 32209 si 32210</t>
   </si>
   <si>
     <t>O204</t>
   </si>
   <si>
     <t>Z. Gobesz</t>
+  </si>
+  <si>
+    <t>40 (Baritiu 26)</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <fonts count="42" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
@@ -2173,51 +2176,51 @@
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="6">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="2">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="2" applyAlignment="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="2">
       <alignment vertical="center" wrapText="1"/>
     </xf>
   </cellStyleXfs>
-  <cellXfs count="473">
+  <cellXfs count="480">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="justify" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
@@ -3205,50 +3208,68 @@
     </xf>
     <xf numFmtId="14" fontId="41" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="20" fontId="41" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="41" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="40" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="40" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="7" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="39" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="39" fillId="10" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="20" fontId="39" fillId="10" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="20" fontId="39" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="20" fontId="39" fillId="11" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="39" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="6" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="7" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="6" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="7" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="7" borderId="6" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
@@ -3520,50 +3541,53 @@
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="20" fontId="39" fillId="7" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Normal 2" xfId="1"/>
     <cellStyle name="Normal 3" xfId="2"/>
     <cellStyle name="Style 1" xfId="3"/>
     <cellStyle name="Style 2" xfId="4"/>
     <cellStyle name="Style 3" xfId="5"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleMedium9"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet12.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet11.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet10.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
@@ -3888,88 +3912,88 @@
 
 <file path=xl/worksheets/_rels/sheet9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings9.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:N117"/>
   <sheetViews>
     <sheetView topLeftCell="A16" workbookViewId="0">
       <selection activeCell="E22" sqref="E22"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="5.85546875" style="34" customWidth="1"/>
     <col min="2" max="2" width="27.42578125" style="170" customWidth="1"/>
     <col min="3" max="3" width="25.42578125" style="170" customWidth="1"/>
     <col min="4" max="4" width="22.42578125" style="170" customWidth="1"/>
     <col min="5" max="5" width="9.7109375" style="140" customWidth="1"/>
     <col min="6" max="6" width="12.42578125" style="160" customWidth="1"/>
     <col min="7" max="7" width="9.7109375" style="140" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" ht="18.75" x14ac:dyDescent="0.25">
-      <c r="A1" s="395" t="s">
+      <c r="A1" s="401" t="s">
         <v>412</v>
       </c>
-      <c r="B1" s="396"/>
-[...4 lines deleted...]
-      <c r="G1" s="396"/>
+      <c r="B1" s="402"/>
+      <c r="C1" s="402"/>
+      <c r="D1" s="402"/>
+      <c r="E1" s="402"/>
+      <c r="F1" s="402"/>
+      <c r="G1" s="402"/>
     </row>
     <row r="2" spans="1:8" ht="18.75" x14ac:dyDescent="0.25">
       <c r="A2" s="33"/>
     </row>
     <row r="3" spans="1:8" ht="18.75" x14ac:dyDescent="0.25">
-      <c r="A3" s="397" t="s">
+      <c r="A3" s="403" t="s">
         <v>413</v>
       </c>
-      <c r="B3" s="396"/>
-[...4 lines deleted...]
-      <c r="G3" s="396"/>
+      <c r="B3" s="402"/>
+      <c r="C3" s="402"/>
+      <c r="D3" s="402"/>
+      <c r="E3" s="402"/>
+      <c r="F3" s="402"/>
+      <c r="G3" s="402"/>
     </row>
     <row r="4" spans="1:8" ht="18.75" x14ac:dyDescent="0.25">
       <c r="C4" s="181"/>
       <c r="D4" s="181"/>
     </row>
     <row r="5" spans="1:8" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="A5" s="386" t="s">
+      <c r="A5" s="392" t="s">
         <v>0</v>
       </c>
-      <c r="B5" s="387"/>
-[...4 lines deleted...]
-      <c r="G5" s="387"/>
+      <c r="B5" s="393"/>
+      <c r="C5" s="393"/>
+      <c r="D5" s="393"/>
+      <c r="E5" s="393"/>
+      <c r="F5" s="393"/>
+      <c r="G5" s="393"/>
     </row>
     <row r="6" spans="1:8" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B6" s="182"/>
     </row>
     <row r="7" spans="1:8" ht="66" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A7" s="37" t="s">
         <v>1</v>
       </c>
       <c r="B7" s="92" t="s">
         <v>2</v>
       </c>
       <c r="C7" s="183" t="s">
         <v>3</v>
       </c>
       <c r="D7" s="183" t="s">
         <v>4</v>
       </c>
       <c r="E7" s="38" t="s">
         <v>360</v>
       </c>
       <c r="F7" s="223" t="s">
         <v>6</v>
       </c>
       <c r="G7" s="224" t="s">
         <v>7</v>
@@ -4098,138 +4122,138 @@
         <v>14</v>
       </c>
       <c r="C13" s="148" t="s">
         <v>264</v>
       </c>
       <c r="D13" s="117" t="s">
         <v>279</v>
       </c>
       <c r="E13" s="287">
         <v>9.07</v>
       </c>
       <c r="F13" s="286">
         <v>0.5</v>
       </c>
       <c r="G13" s="255">
         <v>207</v>
       </c>
     </row>
     <row r="14" spans="1:8" ht="27.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A14" s="122">
         <v>7</v>
       </c>
       <c r="B14" s="186" t="s">
         <v>15</v>
       </c>
-      <c r="C14" s="399" t="s">
+      <c r="C14" s="405" t="s">
         <v>16</v>
       </c>
-      <c r="D14" s="399"/>
-[...2 lines deleted...]
-      <c r="G14" s="401"/>
+      <c r="D14" s="405"/>
+      <c r="E14" s="407"/>
+      <c r="F14" s="407"/>
+      <c r="G14" s="407"/>
       <c r="H14" s="167"/>
     </row>
     <row r="15" spans="1:8" s="192" customFormat="1" ht="40.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A15" s="122">
         <v>8</v>
       </c>
       <c r="B15" s="79" t="s">
         <v>17</v>
       </c>
-      <c r="C15" s="398" t="s">
+      <c r="C15" s="404" t="s">
         <v>410</v>
       </c>
-      <c r="D15" s="398"/>
+      <c r="D15" s="404"/>
       <c r="E15" s="284">
         <v>8.07</v>
       </c>
       <c r="F15" s="283">
         <v>0.5</v>
       </c>
       <c r="G15" s="207">
         <v>216</v>
       </c>
     </row>
     <row r="16" spans="1:8" s="135" customFormat="1" ht="40.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A16" s="122">
         <v>9</v>
       </c>
       <c r="B16" s="79" t="s">
         <v>18</v>
       </c>
       <c r="C16" s="172" t="s">
         <v>222</v>
       </c>
       <c r="D16" s="172" t="s">
         <v>362</v>
       </c>
       <c r="E16" s="279">
         <v>7.07</v>
       </c>
       <c r="F16" s="293">
         <v>0.5</v>
       </c>
       <c r="G16" s="275" t="s">
         <v>361</v>
       </c>
       <c r="H16" s="135" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="17" spans="1:11" ht="21.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A17" s="122">
         <v>10</v>
       </c>
       <c r="B17" s="77" t="s">
         <v>19</v>
       </c>
       <c r="C17" s="148" t="s">
         <v>386</v>
       </c>
       <c r="D17" s="148" t="s">
         <v>387</v>
       </c>
-      <c r="E17" s="383" t="s">
+      <c r="E17" s="389" t="s">
         <v>420</v>
       </c>
-      <c r="F17" s="384"/>
-      <c r="G17" s="385"/>
+      <c r="F17" s="390"/>
+      <c r="G17" s="391"/>
     </row>
     <row r="18" spans="1:11" ht="21.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A18" s="42"/>
     </row>
     <row r="19" spans="1:11" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="A19" s="386" t="s">
+      <c r="A19" s="392" t="s">
         <v>20</v>
       </c>
-      <c r="B19" s="387"/>
-[...4 lines deleted...]
-      <c r="G19" s="387"/>
+      <c r="B19" s="393"/>
+      <c r="C19" s="393"/>
+      <c r="D19" s="393"/>
+      <c r="E19" s="393"/>
+      <c r="F19" s="393"/>
+      <c r="G19" s="393"/>
     </row>
     <row r="20" spans="1:11" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B20" s="182"/>
     </row>
     <row r="21" spans="1:11" s="34" customFormat="1" ht="66" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A21" s="144" t="s">
         <v>1</v>
       </c>
       <c r="B21" s="92" t="s">
         <v>2</v>
       </c>
       <c r="C21" s="183" t="s">
         <v>3</v>
       </c>
       <c r="D21" s="183" t="s">
         <v>4</v>
       </c>
       <c r="E21" s="38" t="s">
         <v>5</v>
       </c>
       <c r="F21" s="191" t="s">
         <v>6</v>
       </c>
       <c r="G21" s="38" t="s">
         <v>7</v>
@@ -4358,69 +4382,69 @@
         <v>14</v>
       </c>
       <c r="C27" s="148" t="s">
         <v>264</v>
       </c>
       <c r="D27" s="117" t="s">
         <v>285</v>
       </c>
       <c r="E27" s="287">
         <v>9.07</v>
       </c>
       <c r="F27" s="286">
         <v>0.5</v>
       </c>
       <c r="G27" s="255">
         <v>207</v>
       </c>
     </row>
     <row r="28" spans="1:11" s="34" customFormat="1" ht="36" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A28" s="40">
         <v>7</v>
       </c>
       <c r="B28" s="79" t="s">
         <v>15</v>
       </c>
-      <c r="C28" s="399" t="s">
+      <c r="C28" s="405" t="s">
         <v>16</v>
       </c>
-      <c r="D28" s="400"/>
-[...2 lines deleted...]
-      <c r="G28" s="400"/>
+      <c r="D28" s="406"/>
+      <c r="E28" s="406"/>
+      <c r="F28" s="406"/>
+      <c r="G28" s="406"/>
     </row>
     <row r="29" spans="1:11" s="143" customFormat="1" ht="40.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A29" s="40">
         <v>8</v>
       </c>
       <c r="B29" s="79" t="s">
         <v>17</v>
       </c>
-      <c r="C29" s="375" t="s">
+      <c r="C29" s="381" t="s">
         <v>409</v>
       </c>
-      <c r="D29" s="376"/>
+      <c r="D29" s="382"/>
       <c r="E29" s="284">
         <v>8.07</v>
       </c>
       <c r="F29" s="283">
         <v>0.5</v>
       </c>
       <c r="G29" s="207">
         <v>216</v>
       </c>
       <c r="H29" s="208"/>
       <c r="I29" s="208"/>
       <c r="J29" s="208"/>
       <c r="K29" s="208"/>
     </row>
     <row r="30" spans="1:11" s="143" customFormat="1" ht="45" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A30" s="40">
         <v>9</v>
       </c>
       <c r="B30" s="79" t="s">
         <v>18</v>
       </c>
       <c r="C30" s="148" t="s">
         <v>472</v>
       </c>
       <c r="D30" s="187"/>
@@ -4431,94 +4455,94 @@
         <v>0.375</v>
       </c>
       <c r="G30" s="141" t="s">
         <v>361</v>
       </c>
       <c r="H30" s="239" t="s">
         <v>419</v>
       </c>
       <c r="I30" s="239"/>
       <c r="J30" s="239"/>
       <c r="K30" s="239"/>
     </row>
     <row r="31" spans="1:11" s="34" customFormat="1" ht="21.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A31" s="40">
         <v>10</v>
       </c>
       <c r="B31" s="77" t="s">
         <v>19</v>
       </c>
       <c r="C31" s="148" t="s">
         <v>386</v>
       </c>
       <c r="D31" s="148" t="s">
         <v>387</v>
       </c>
-      <c r="E31" s="383" t="s">
+      <c r="E31" s="389" t="s">
         <v>420</v>
       </c>
-      <c r="F31" s="384"/>
-      <c r="G31" s="385"/>
+      <c r="F31" s="390"/>
+      <c r="G31" s="391"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
     </row>
     <row r="32" spans="1:11" ht="21.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A32" s="42"/>
     </row>
     <row r="33" spans="1:7" ht="21.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A33" s="42"/>
     </row>
     <row r="34" spans="1:7" ht="21.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A34" s="42"/>
     </row>
     <row r="35" spans="1:7" ht="21.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A35" s="42"/>
     </row>
     <row r="36" spans="1:7" ht="21.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A36" s="42"/>
     </row>
     <row r="37" spans="1:7" ht="21.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A37" s="42"/>
     </row>
     <row r="38" spans="1:7" ht="21.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A38" s="42"/>
     </row>
     <row r="39" spans="1:7" ht="21.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A39" s="42"/>
     </row>
     <row r="40" spans="1:7" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="A40" s="386" t="s">
+      <c r="A40" s="392" t="s">
         <v>21</v>
       </c>
-      <c r="B40" s="387"/>
-[...4 lines deleted...]
-      <c r="G40" s="387"/>
+      <c r="B40" s="393"/>
+      <c r="C40" s="393"/>
+      <c r="D40" s="393"/>
+      <c r="E40" s="393"/>
+      <c r="F40" s="393"/>
+      <c r="G40" s="393"/>
     </row>
     <row r="41" spans="1:7" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B41" s="182"/>
     </row>
     <row r="42" spans="1:7" ht="66" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A42" s="37" t="s">
         <v>1</v>
       </c>
       <c r="B42" s="92" t="s">
         <v>2</v>
       </c>
       <c r="C42" s="183" t="s">
         <v>3</v>
       </c>
       <c r="D42" s="183" t="s">
         <v>4</v>
       </c>
       <c r="E42" s="38" t="s">
         <v>5</v>
       </c>
       <c r="F42" s="191" t="s">
         <v>6</v>
       </c>
       <c r="G42" s="38" t="s">
         <v>7</v>
@@ -4647,69 +4671,69 @@
         <v>14</v>
       </c>
       <c r="C48" s="148" t="s">
         <v>264</v>
       </c>
       <c r="D48" s="117" t="s">
         <v>279</v>
       </c>
       <c r="E48" s="287">
         <v>9.07</v>
       </c>
       <c r="F48" s="286">
         <v>0.5</v>
       </c>
       <c r="G48" s="255">
         <v>207</v>
       </c>
     </row>
     <row r="49" spans="1:13" ht="33.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A49" s="40">
         <v>7</v>
       </c>
       <c r="B49" s="79" t="s">
         <v>15</v>
       </c>
-      <c r="C49" s="399" t="s">
+      <c r="C49" s="405" t="s">
         <v>16</v>
       </c>
-      <c r="D49" s="402"/>
-[...2 lines deleted...]
-      <c r="G49" s="402"/>
+      <c r="D49" s="408"/>
+      <c r="E49" s="408"/>
+      <c r="F49" s="408"/>
+      <c r="G49" s="408"/>
     </row>
     <row r="50" spans="1:13" ht="40.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A50" s="40">
         <v>8</v>
       </c>
       <c r="B50" s="79" t="s">
         <v>17</v>
       </c>
-      <c r="C50" s="375" t="s">
+      <c r="C50" s="381" t="s">
         <v>408</v>
       </c>
-      <c r="D50" s="376"/>
+      <c r="D50" s="382"/>
       <c r="E50" s="284">
         <v>8.07</v>
       </c>
       <c r="F50" s="283">
         <v>0.5</v>
       </c>
       <c r="G50" s="207">
         <v>216</v>
       </c>
       <c r="H50" s="208"/>
       <c r="I50" s="208"/>
       <c r="J50" s="208"/>
       <c r="K50" s="208"/>
     </row>
     <row r="51" spans="1:13" ht="39" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A51" s="40">
         <v>9</v>
       </c>
       <c r="B51" s="79" t="s">
         <v>18</v>
       </c>
       <c r="C51" s="169" t="s">
         <v>257</v>
       </c>
       <c r="D51" s="187" t="s">
@@ -4722,73 +4746,73 @@
         <v>0.375</v>
       </c>
       <c r="G51" s="275" t="s">
         <v>361</v>
       </c>
       <c r="H51" s="239" t="s">
         <v>419</v>
       </c>
       <c r="I51" s="239"/>
       <c r="J51" s="239"/>
       <c r="K51" s="239"/>
     </row>
     <row r="52" spans="1:13" ht="21.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A52" s="40">
         <v>10</v>
       </c>
       <c r="B52" s="77" t="s">
         <v>19</v>
       </c>
       <c r="C52" s="148" t="s">
         <v>260</v>
       </c>
       <c r="D52" s="41" t="s">
         <v>261</v>
       </c>
-      <c r="E52" s="383" t="s">
+      <c r="E52" s="389" t="s">
         <v>420</v>
       </c>
-      <c r="F52" s="384"/>
-      <c r="G52" s="385"/>
+      <c r="F52" s="390"/>
+      <c r="G52" s="391"/>
     </row>
     <row r="53" spans="1:13" ht="21.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A53" s="42"/>
     </row>
     <row r="54" spans="1:13" ht="18.75" x14ac:dyDescent="0.25">
       <c r="C54" s="181"/>
       <c r="D54" s="181"/>
     </row>
     <row r="55" spans="1:13" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="A55" s="386" t="s">
+      <c r="A55" s="392" t="s">
         <v>22</v>
       </c>
-      <c r="B55" s="387"/>
-[...4 lines deleted...]
-      <c r="G55" s="387"/>
+      <c r="B55" s="393"/>
+      <c r="C55" s="393"/>
+      <c r="D55" s="393"/>
+      <c r="E55" s="393"/>
+      <c r="F55" s="393"/>
+      <c r="G55" s="393"/>
     </row>
     <row r="56" spans="1:13" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B56" s="182"/>
       <c r="M56" s="62"/>
     </row>
     <row r="57" spans="1:13" s="34" customFormat="1" ht="60" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A57" s="147" t="s">
         <v>1</v>
       </c>
       <c r="B57" s="92" t="s">
         <v>2</v>
       </c>
       <c r="C57" s="183" t="s">
         <v>3</v>
       </c>
       <c r="D57" s="183" t="s">
         <v>4</v>
       </c>
       <c r="E57" s="38" t="s">
         <v>5</v>
       </c>
       <c r="F57" s="191" t="s">
         <v>6</v>
       </c>
       <c r="G57" s="38" t="s">
@@ -4797,99 +4821,99 @@
     </row>
     <row r="58" spans="1:13" s="34" customFormat="1" ht="35.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A58" s="149">
         <v>1</v>
       </c>
       <c r="B58" s="206" t="s">
         <v>23</v>
       </c>
       <c r="C58" s="243" t="s">
         <v>293</v>
       </c>
       <c r="D58" s="246" t="s">
         <v>425</v>
       </c>
       <c r="E58" s="279">
         <v>6.07</v>
       </c>
       <c r="F58" s="280">
         <v>0.33333333333333331</v>
       </c>
       <c r="G58" s="207" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="59" spans="1:13" s="34" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A59" s="365">
+      <c r="A59" s="371">
         <v>2</v>
       </c>
-      <c r="B59" s="392" t="s">
+      <c r="B59" s="398" t="s">
         <v>24</v>
       </c>
-      <c r="C59" s="404" t="s">
+      <c r="C59" s="410" t="s">
         <v>294</v>
       </c>
-      <c r="D59" s="407" t="s">
+      <c r="D59" s="413" t="s">
         <v>426</v>
       </c>
-      <c r="E59" s="383" t="s">
+      <c r="E59" s="389" t="s">
         <v>30</v>
       </c>
-      <c r="F59" s="384"/>
-      <c r="G59" s="385"/>
+      <c r="F59" s="390"/>
+      <c r="G59" s="391"/>
     </row>
     <row r="60" spans="1:13" s="34" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A60" s="391"/>
-[...2 lines deleted...]
-      <c r="D60" s="408"/>
+      <c r="A60" s="397"/>
+      <c r="B60" s="399"/>
+      <c r="C60" s="411"/>
+      <c r="D60" s="414"/>
       <c r="E60" s="207">
         <v>8.07</v>
       </c>
       <c r="F60" s="161">
         <v>0.70833333333333337</v>
       </c>
       <c r="G60" s="141" t="s">
         <v>188</v>
       </c>
     </row>
     <row r="61" spans="1:13" s="34" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A61" s="391"/>
-[...3 lines deleted...]
-      <c r="E61" s="383" t="s">
+      <c r="A61" s="397"/>
+      <c r="B61" s="399"/>
+      <c r="C61" s="411"/>
+      <c r="D61" s="414"/>
+      <c r="E61" s="389" t="s">
         <v>31</v>
       </c>
-      <c r="F61" s="384"/>
-      <c r="G61" s="385"/>
+      <c r="F61" s="390"/>
+      <c r="G61" s="391"/>
     </row>
     <row r="62" spans="1:13" s="34" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A62" s="366"/>
-[...2 lines deleted...]
-      <c r="D62" s="409"/>
+      <c r="A62" s="372"/>
+      <c r="B62" s="400"/>
+      <c r="C62" s="412"/>
+      <c r="D62" s="415"/>
       <c r="E62" s="207">
         <v>9.07</v>
       </c>
       <c r="F62" s="161">
         <v>0.375</v>
       </c>
       <c r="G62" s="94">
         <v>604</v>
       </c>
     </row>
     <row r="63" spans="1:13" s="34" customFormat="1" ht="39" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A63" s="149">
         <v>3</v>
       </c>
       <c r="B63" s="206" t="s">
         <v>25</v>
       </c>
       <c r="C63" s="243" t="s">
         <v>291</v>
       </c>
       <c r="D63" s="246" t="s">
         <v>428</v>
       </c>
       <c r="E63" s="207">
         <v>10.07</v>
@@ -4949,147 +4973,147 @@
     </row>
     <row r="66" spans="1:7" s="34" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A66" s="149">
         <v>6</v>
       </c>
       <c r="B66" s="148" t="s">
         <v>28</v>
       </c>
       <c r="C66" s="148" t="s">
         <v>258</v>
       </c>
       <c r="D66" s="148" t="s">
         <v>363</v>
       </c>
       <c r="E66" s="279">
         <v>6.07</v>
       </c>
       <c r="F66" s="280">
         <v>0.5</v>
       </c>
       <c r="G66" s="207" t="s">
         <v>433</v>
       </c>
     </row>
     <row r="67" spans="1:7" s="34" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A67" s="388">
+      <c r="A67" s="394">
         <v>7</v>
       </c>
-      <c r="B67" s="377" t="s">
+      <c r="B67" s="383" t="s">
         <v>29</v>
       </c>
-      <c r="C67" s="377" t="s">
+      <c r="C67" s="383" t="s">
         <v>430</v>
       </c>
-      <c r="D67" s="380" t="s">
+      <c r="D67" s="386" t="s">
         <v>364</v>
       </c>
-      <c r="E67" s="383" t="s">
+      <c r="E67" s="389" t="s">
         <v>30</v>
       </c>
-      <c r="F67" s="384"/>
-      <c r="G67" s="385"/>
+      <c r="F67" s="390"/>
+      <c r="G67" s="391"/>
     </row>
     <row r="68" spans="1:7" s="34" customFormat="1" ht="21.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A68" s="389"/>
-[...2 lines deleted...]
-      <c r="D68" s="381"/>
+      <c r="A68" s="395"/>
+      <c r="B68" s="384"/>
+      <c r="C68" s="384"/>
+      <c r="D68" s="387"/>
       <c r="E68" s="279">
         <v>6.07</v>
       </c>
       <c r="F68" s="295">
         <v>0.66666666666666663</v>
       </c>
       <c r="G68" s="141" t="s">
         <v>188</v>
       </c>
     </row>
     <row r="69" spans="1:7" s="34" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A69" s="389"/>
-[...3 lines deleted...]
-      <c r="E69" s="383" t="s">
+      <c r="A69" s="395"/>
+      <c r="B69" s="384"/>
+      <c r="C69" s="384"/>
+      <c r="D69" s="387"/>
+      <c r="E69" s="389" t="s">
         <v>31</v>
       </c>
-      <c r="F69" s="384"/>
-      <c r="G69" s="385"/>
+      <c r="F69" s="390"/>
+      <c r="G69" s="391"/>
     </row>
     <row r="70" spans="1:7" s="34" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A70" s="390"/>
-[...2 lines deleted...]
-      <c r="D70" s="382"/>
+      <c r="A70" s="396"/>
+      <c r="B70" s="385"/>
+      <c r="C70" s="385"/>
+      <c r="D70" s="388"/>
       <c r="E70" s="296">
         <v>7.07</v>
       </c>
       <c r="F70" s="294">
         <v>0.5</v>
       </c>
       <c r="G70" s="94" t="s">
         <v>421</v>
       </c>
     </row>
     <row r="71" spans="1:7" s="34" customFormat="1" ht="30.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A71" s="123">
         <v>8</v>
       </c>
       <c r="B71" s="172" t="s">
         <v>32</v>
       </c>
-      <c r="C71" s="375" t="s">
+      <c r="C71" s="381" t="s">
         <v>407</v>
       </c>
-      <c r="D71" s="376"/>
+      <c r="D71" s="382"/>
       <c r="E71" s="284">
         <v>8.07</v>
       </c>
       <c r="F71" s="283">
         <v>0.5</v>
       </c>
       <c r="G71" s="207">
         <v>216</v>
       </c>
     </row>
     <row r="74" spans="1:7" x14ac:dyDescent="0.25">
       <c r="B74" s="190"/>
       <c r="C74" s="189"/>
       <c r="D74" s="189"/>
       <c r="E74" s="199"/>
       <c r="F74" s="225"/>
     </row>
     <row r="76" spans="1:7" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="A76" s="386" t="s">
+      <c r="A76" s="392" t="s">
         <v>33</v>
       </c>
-      <c r="B76" s="387"/>
-[...4 lines deleted...]
-      <c r="G76" s="387"/>
+      <c r="B76" s="393"/>
+      <c r="C76" s="393"/>
+      <c r="D76" s="393"/>
+      <c r="E76" s="393"/>
+      <c r="F76" s="393"/>
+      <c r="G76" s="393"/>
     </row>
     <row r="77" spans="1:7" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B77" s="182"/>
     </row>
     <row r="78" spans="1:7" ht="60" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A78" s="37" t="s">
         <v>1</v>
       </c>
       <c r="B78" s="92" t="s">
         <v>2</v>
       </c>
       <c r="C78" s="183" t="s">
         <v>3</v>
       </c>
       <c r="D78" s="183" t="s">
         <v>4</v>
       </c>
       <c r="E78" s="38" t="s">
         <v>5</v>
       </c>
       <c r="F78" s="191" t="s">
         <v>6</v>
       </c>
       <c r="G78" s="38" t="s">
         <v>7</v>
@@ -5097,99 +5121,99 @@
     </row>
     <row r="79" spans="1:7" s="34" customFormat="1" ht="32.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A79" s="149">
         <v>1</v>
       </c>
       <c r="B79" s="206" t="s">
         <v>23</v>
       </c>
       <c r="C79" s="243" t="s">
         <v>208</v>
       </c>
       <c r="D79" s="246" t="s">
         <v>289</v>
       </c>
       <c r="E79" s="276">
         <v>7.07</v>
       </c>
       <c r="F79" s="277">
         <v>0.33333333333333331</v>
       </c>
       <c r="G79" s="157" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="80" spans="1:7" s="34" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A80" s="365">
+      <c r="A80" s="371">
         <v>2</v>
       </c>
-      <c r="B80" s="367" t="s">
+      <c r="B80" s="373" t="s">
         <v>24</v>
       </c>
-      <c r="C80" s="404" t="s">
+      <c r="C80" s="410" t="s">
         <v>290</v>
       </c>
-      <c r="D80" s="407" t="s">
+      <c r="D80" s="413" t="s">
         <v>434</v>
       </c>
-      <c r="E80" s="383" t="s">
+      <c r="E80" s="389" t="s">
         <v>30</v>
       </c>
-      <c r="F80" s="384"/>
-      <c r="G80" s="385"/>
+      <c r="F80" s="390"/>
+      <c r="G80" s="391"/>
     </row>
     <row r="81" spans="1:7" s="34" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A81" s="391"/>
-[...2 lines deleted...]
-      <c r="D81" s="408"/>
+      <c r="A81" s="397"/>
+      <c r="B81" s="409"/>
+      <c r="C81" s="411"/>
+      <c r="D81" s="414"/>
       <c r="E81" s="285">
         <v>9.07</v>
       </c>
       <c r="F81" s="297">
         <v>0.70833333333333337</v>
       </c>
       <c r="G81" s="207" t="s">
         <v>188</v>
       </c>
     </row>
     <row r="82" spans="1:7" s="34" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A82" s="391"/>
-[...3 lines deleted...]
-      <c r="E82" s="383" t="s">
+      <c r="A82" s="397"/>
+      <c r="B82" s="409"/>
+      <c r="C82" s="411"/>
+      <c r="D82" s="414"/>
+      <c r="E82" s="389" t="s">
         <v>31</v>
       </c>
-      <c r="F82" s="384"/>
-      <c r="G82" s="385"/>
+      <c r="F82" s="390"/>
+      <c r="G82" s="391"/>
     </row>
     <row r="83" spans="1:7" s="34" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A83" s="366"/>
-[...2 lines deleted...]
-      <c r="D83" s="409"/>
+      <c r="A83" s="372"/>
+      <c r="B83" s="374"/>
+      <c r="C83" s="412"/>
+      <c r="D83" s="415"/>
       <c r="E83" s="207">
         <v>10.07</v>
       </c>
       <c r="F83" s="161">
         <v>0.41666666666666669</v>
       </c>
       <c r="G83" s="94">
         <v>604</v>
       </c>
     </row>
     <row r="84" spans="1:7" s="34" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A84" s="149">
         <v>3</v>
       </c>
       <c r="B84" s="206" t="s">
         <v>25</v>
       </c>
       <c r="C84" s="243" t="s">
         <v>291</v>
       </c>
       <c r="D84" s="246" t="s">
         <v>273</v>
       </c>
       <c r="E84" s="255">
         <v>8.07</v>
@@ -5249,161 +5273,161 @@
     </row>
     <row r="87" spans="1:7" s="34" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A87" s="149">
         <v>6</v>
       </c>
       <c r="B87" s="148" t="s">
         <v>28</v>
       </c>
       <c r="C87" s="148" t="s">
         <v>258</v>
       </c>
       <c r="D87" s="148" t="s">
         <v>325</v>
       </c>
       <c r="E87" s="279">
         <v>6.07</v>
       </c>
       <c r="F87" s="280">
         <v>0.5</v>
       </c>
       <c r="G87" s="207" t="s">
         <v>433</v>
       </c>
     </row>
     <row r="88" spans="1:7" s="34" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A88" s="388">
+      <c r="A88" s="394">
         <v>7</v>
       </c>
-      <c r="B88" s="377" t="s">
+      <c r="B88" s="383" t="s">
         <v>29</v>
       </c>
-      <c r="C88" s="377" t="s">
+      <c r="C88" s="383" t="s">
         <v>198</v>
       </c>
-      <c r="D88" s="380" t="s">
+      <c r="D88" s="386" t="s">
         <v>364</v>
       </c>
-      <c r="E88" s="383" t="s">
+      <c r="E88" s="389" t="s">
         <v>30</v>
       </c>
-      <c r="F88" s="384"/>
-      <c r="G88" s="385"/>
+      <c r="F88" s="390"/>
+      <c r="G88" s="391"/>
     </row>
     <row r="89" spans="1:7" s="34" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A89" s="389"/>
-[...2 lines deleted...]
-      <c r="D89" s="381"/>
+      <c r="A89" s="395"/>
+      <c r="B89" s="384"/>
+      <c r="C89" s="384"/>
+      <c r="D89" s="387"/>
       <c r="E89" s="279">
         <v>6.07</v>
       </c>
       <c r="F89" s="295">
         <v>0.66666666666666663</v>
       </c>
       <c r="G89" s="141" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="90" spans="1:7" s="34" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A90" s="389"/>
-[...3 lines deleted...]
-      <c r="E90" s="383" t="s">
+      <c r="A90" s="395"/>
+      <c r="B90" s="384"/>
+      <c r="C90" s="384"/>
+      <c r="D90" s="387"/>
+      <c r="E90" s="389" t="s">
         <v>31</v>
       </c>
-      <c r="F90" s="384"/>
-      <c r="G90" s="385"/>
+      <c r="F90" s="390"/>
+      <c r="G90" s="391"/>
     </row>
     <row r="91" spans="1:7" s="34" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A91" s="390"/>
-[...2 lines deleted...]
-      <c r="D91" s="382"/>
+      <c r="A91" s="396"/>
+      <c r="B91" s="385"/>
+      <c r="C91" s="385"/>
+      <c r="D91" s="388"/>
       <c r="E91" s="296">
         <v>7.07</v>
       </c>
       <c r="F91" s="294">
         <v>0.54166666666666663</v>
       </c>
       <c r="G91" s="94" t="s">
         <v>421</v>
       </c>
     </row>
     <row r="92" spans="1:7" s="34" customFormat="1" ht="38.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A92" s="123">
         <v>8</v>
       </c>
       <c r="B92" s="172" t="s">
         <v>32</v>
       </c>
-      <c r="C92" s="375" t="s">
+      <c r="C92" s="381" t="s">
         <v>407</v>
       </c>
-      <c r="D92" s="376"/>
+      <c r="D92" s="382"/>
       <c r="E92" s="284">
         <v>8.07</v>
       </c>
       <c r="F92" s="283">
         <v>0.5</v>
       </c>
       <c r="G92" s="207">
         <v>216</v>
       </c>
     </row>
     <row r="94" spans="1:7" x14ac:dyDescent="0.25">
       <c r="B94" s="190"/>
       <c r="C94" s="189"/>
       <c r="D94" s="189"/>
       <c r="E94" s="199"/>
       <c r="F94" s="225"/>
     </row>
     <row r="95" spans="1:7" x14ac:dyDescent="0.25">
       <c r="B95" s="190"/>
       <c r="C95" s="189"/>
       <c r="D95" s="189"/>
       <c r="E95" s="199"/>
       <c r="F95" s="225"/>
     </row>
     <row r="96" spans="1:7" x14ac:dyDescent="0.25">
       <c r="B96" s="190"/>
       <c r="C96" s="189"/>
       <c r="D96" s="189"/>
       <c r="E96" s="199"/>
       <c r="F96" s="225"/>
     </row>
     <row r="98" spans="1:14" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="A98" s="386" t="s">
+      <c r="A98" s="392" t="s">
         <v>34</v>
       </c>
-      <c r="B98" s="387"/>
-[...4 lines deleted...]
-      <c r="G98" s="387"/>
+      <c r="B98" s="393"/>
+      <c r="C98" s="393"/>
+      <c r="D98" s="393"/>
+      <c r="E98" s="393"/>
+      <c r="F98" s="393"/>
+      <c r="G98" s="393"/>
       <c r="K98" s="13"/>
     </row>
     <row r="99" spans="1:14" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B99" s="182"/>
     </row>
     <row r="100" spans="1:14" ht="60" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A100" s="37" t="s">
         <v>1</v>
       </c>
       <c r="B100" s="92" t="s">
         <v>2</v>
       </c>
       <c r="C100" s="183" t="s">
         <v>3</v>
       </c>
       <c r="D100" s="183" t="s">
         <v>4</v>
       </c>
       <c r="E100" s="38" t="s">
         <v>5</v>
       </c>
       <c r="F100" s="191" t="s">
         <v>6</v>
       </c>
       <c r="G100" s="38" t="s">
@@ -5412,287 +5436,287 @@
     </row>
     <row r="101" spans="1:14" ht="29.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A101" s="12">
         <v>1</v>
       </c>
       <c r="B101" s="206" t="s">
         <v>23</v>
       </c>
       <c r="C101" s="243" t="s">
         <v>437</v>
       </c>
       <c r="D101" s="246" t="s">
         <v>438</v>
       </c>
       <c r="E101" s="282">
         <v>8.07</v>
       </c>
       <c r="F101" s="283">
         <v>0.33333333333333331</v>
       </c>
       <c r="G101" s="207" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="102" spans="1:14" ht="18" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A102" s="365">
+      <c r="A102" s="371">
         <v>2</v>
       </c>
-      <c r="B102" s="392" t="s">
+      <c r="B102" s="398" t="s">
         <v>24</v>
       </c>
-      <c r="C102" s="404" t="s">
+      <c r="C102" s="410" t="s">
         <v>290</v>
       </c>
-      <c r="D102" s="407" t="s">
+      <c r="D102" s="413" t="s">
         <v>439</v>
       </c>
-      <c r="E102" s="383" t="s">
+      <c r="E102" s="389" t="s">
         <v>30</v>
       </c>
-      <c r="F102" s="384"/>
-      <c r="G102" s="385"/>
+      <c r="F102" s="390"/>
+      <c r="G102" s="391"/>
     </row>
     <row r="103" spans="1:14" ht="18" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A103" s="391"/>
-[...2 lines deleted...]
-      <c r="D103" s="408"/>
+      <c r="A103" s="397"/>
+      <c r="B103" s="399"/>
+      <c r="C103" s="411"/>
+      <c r="D103" s="414"/>
       <c r="E103" s="285">
         <v>9.07</v>
       </c>
       <c r="F103" s="297">
         <v>0.70833333333333337</v>
       </c>
       <c r="G103" s="207" t="s">
         <v>188</v>
       </c>
     </row>
     <row r="104" spans="1:14" ht="18" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A104" s="391"/>
-[...3 lines deleted...]
-      <c r="E104" s="383" t="s">
+      <c r="A104" s="397"/>
+      <c r="B104" s="399"/>
+      <c r="C104" s="411"/>
+      <c r="D104" s="414"/>
+      <c r="E104" s="389" t="s">
         <v>31</v>
       </c>
-      <c r="F104" s="384"/>
-      <c r="G104" s="385"/>
+      <c r="F104" s="390"/>
+      <c r="G104" s="391"/>
       <c r="H104" s="62"/>
     </row>
     <row r="105" spans="1:14" ht="18" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A105" s="366"/>
-[...2 lines deleted...]
-      <c r="D105" s="409"/>
+      <c r="A105" s="372"/>
+      <c r="B105" s="400"/>
+      <c r="C105" s="412"/>
+      <c r="D105" s="415"/>
       <c r="E105" s="207">
         <v>10.07</v>
       </c>
       <c r="F105" s="161">
         <v>0.41666666666666669</v>
       </c>
       <c r="G105" s="94">
         <v>604</v>
       </c>
     </row>
     <row r="106" spans="1:14" ht="29.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A106" s="12">
         <v>3</v>
       </c>
       <c r="B106" s="206" t="s">
         <v>25</v>
       </c>
       <c r="C106" s="243" t="s">
         <v>296</v>
       </c>
       <c r="D106" s="246" t="s">
         <v>440</v>
       </c>
       <c r="E106" s="285">
         <v>9.07</v>
       </c>
       <c r="F106" s="286">
         <v>0.45833333333333331</v>
       </c>
       <c r="G106" s="207" t="s">
         <v>421</v>
       </c>
       <c r="N106" s="158"/>
     </row>
     <row r="107" spans="1:14" ht="42.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A107" s="365">
+      <c r="A107" s="371">
         <v>4</v>
       </c>
-      <c r="B107" s="367" t="s">
+      <c r="B107" s="373" t="s">
         <v>26</v>
       </c>
-      <c r="C107" s="369" t="s">
+      <c r="C107" s="375" t="s">
         <v>297</v>
       </c>
-      <c r="D107" s="371" t="s">
+      <c r="D107" s="377" t="s">
         <v>298</v>
       </c>
-      <c r="E107" s="373">
+      <c r="E107" s="379">
         <v>7.07</v>
       </c>
       <c r="F107" s="294" t="s">
         <v>523</v>
       </c>
-      <c r="G107" s="410" t="s">
+      <c r="G107" s="416" t="s">
         <v>431</v>
       </c>
       <c r="L107" s="256"/>
     </row>
     <row r="108" spans="1:14" ht="42.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A108" s="366"/>
-[...3 lines deleted...]
-      <c r="E108" s="374"/>
+      <c r="A108" s="372"/>
+      <c r="B108" s="374"/>
+      <c r="C108" s="376"/>
+      <c r="D108" s="378"/>
+      <c r="E108" s="380"/>
       <c r="F108" s="294" t="s">
         <v>524</v>
       </c>
-      <c r="G108" s="411"/>
+      <c r="G108" s="417"/>
       <c r="L108" s="256"/>
     </row>
     <row r="109" spans="1:14" ht="29.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A109" s="12">
         <v>5</v>
       </c>
       <c r="B109" s="188" t="s">
         <v>27</v>
       </c>
       <c r="C109" s="146" t="s">
         <v>199</v>
       </c>
       <c r="D109" s="6" t="s">
         <v>259</v>
       </c>
       <c r="E109" s="279">
         <v>6.07</v>
       </c>
       <c r="F109" s="280">
         <v>0.5</v>
       </c>
       <c r="G109" s="207" t="s">
         <v>432</v>
       </c>
     </row>
     <row r="110" spans="1:14" ht="29.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A110" s="12">
         <v>6</v>
       </c>
       <c r="B110" s="148" t="s">
         <v>28</v>
       </c>
       <c r="C110" s="148" t="s">
         <v>258</v>
       </c>
       <c r="D110" s="11" t="s">
         <v>240</v>
       </c>
       <c r="E110" s="279">
         <v>6.07</v>
       </c>
       <c r="F110" s="280">
         <v>0.5</v>
       </c>
       <c r="G110" s="207" t="s">
         <v>433</v>
       </c>
     </row>
     <row r="111" spans="1:14" ht="18" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A111" s="388">
+      <c r="A111" s="394">
         <v>7</v>
       </c>
-      <c r="B111" s="377" t="s">
+      <c r="B111" s="383" t="s">
         <v>29</v>
       </c>
-      <c r="C111" s="377" t="s">
+      <c r="C111" s="383" t="s">
         <v>198</v>
       </c>
-      <c r="D111" s="380" t="s">
+      <c r="D111" s="386" t="s">
         <v>364</v>
       </c>
-      <c r="E111" s="383" t="s">
+      <c r="E111" s="389" t="s">
         <v>30</v>
       </c>
-      <c r="F111" s="384"/>
-      <c r="G111" s="385"/>
+      <c r="F111" s="390"/>
+      <c r="G111" s="391"/>
     </row>
     <row r="112" spans="1:14" ht="18" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A112" s="389"/>
-[...2 lines deleted...]
-      <c r="D112" s="381"/>
+      <c r="A112" s="395"/>
+      <c r="B112" s="384"/>
+      <c r="C112" s="384"/>
+      <c r="D112" s="387"/>
       <c r="E112" s="279">
         <v>6.07</v>
       </c>
       <c r="F112" s="295">
         <v>0.75</v>
       </c>
       <c r="G112" s="141" t="s">
         <v>188</v>
       </c>
     </row>
     <row r="113" spans="1:7" ht="18" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A113" s="389"/>
-[...3 lines deleted...]
-      <c r="E113" s="383" t="s">
+      <c r="A113" s="395"/>
+      <c r="B113" s="384"/>
+      <c r="C113" s="384"/>
+      <c r="D113" s="387"/>
+      <c r="E113" s="389" t="s">
         <v>31</v>
       </c>
-      <c r="F113" s="384"/>
-      <c r="G113" s="385"/>
+      <c r="F113" s="390"/>
+      <c r="G113" s="391"/>
     </row>
     <row r="114" spans="1:7" ht="18" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A114" s="390"/>
-[...2 lines deleted...]
-      <c r="D114" s="382"/>
+      <c r="A114" s="396"/>
+      <c r="B114" s="385"/>
+      <c r="C114" s="385"/>
+      <c r="D114" s="388"/>
       <c r="E114" s="296">
         <v>7.07</v>
       </c>
       <c r="F114" s="294">
         <v>0.58333333333333337</v>
       </c>
       <c r="G114" s="94" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="115" spans="1:7" ht="29.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A115" s="40">
         <v>8</v>
       </c>
       <c r="B115" s="172" t="s">
         <v>32</v>
       </c>
-      <c r="C115" s="375" t="s">
+      <c r="C115" s="381" t="s">
         <v>407</v>
       </c>
-      <c r="D115" s="376"/>
+      <c r="D115" s="382"/>
       <c r="E115" s="284">
         <v>8.07</v>
       </c>
       <c r="F115" s="283">
         <v>0.5</v>
       </c>
       <c r="G115" s="207">
         <v>216</v>
       </c>
     </row>
     <row r="117" spans="1:7" x14ac:dyDescent="0.25">
       <c r="B117" s="190"/>
       <c r="C117" s="189"/>
       <c r="D117" s="189"/>
       <c r="E117" s="199"/>
       <c r="F117" s="225"/>
     </row>
   </sheetData>
   <mergeCells count="62">
     <mergeCell ref="C102:C105"/>
     <mergeCell ref="D102:D105"/>
     <mergeCell ref="E102:G102"/>
     <mergeCell ref="E104:G104"/>
     <mergeCell ref="D111:D114"/>
     <mergeCell ref="E111:G111"/>
@@ -5792,88 +5816,88 @@
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <sheetData/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:G36"/>
   <sheetViews>
     <sheetView topLeftCell="A7" workbookViewId="0">
       <selection activeCell="N14" sqref="N14"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="5.85546875" style="34" customWidth="1"/>
     <col min="2" max="2" width="25.7109375" style="34" customWidth="1"/>
     <col min="3" max="3" width="25.7109375" style="151" customWidth="1"/>
     <col min="4" max="4" width="21.42578125" style="151" customWidth="1"/>
     <col min="5" max="7" width="12.7109375" style="160" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7" ht="18.75" x14ac:dyDescent="0.25">
-      <c r="A1" s="395" t="s">
+      <c r="A1" s="401" t="s">
         <v>412</v>
       </c>
-      <c r="B1" s="396"/>
-[...4 lines deleted...]
-      <c r="G1" s="396"/>
+      <c r="B1" s="402"/>
+      <c r="C1" s="402"/>
+      <c r="D1" s="402"/>
+      <c r="E1" s="402"/>
+      <c r="F1" s="402"/>
+      <c r="G1" s="402"/>
     </row>
     <row r="2" spans="1:7" ht="18.75" x14ac:dyDescent="0.25">
       <c r="A2" s="33"/>
     </row>
     <row r="3" spans="1:7" ht="18.75" x14ac:dyDescent="0.25">
-      <c r="A3" s="397" t="s">
+      <c r="A3" s="403" t="s">
         <v>414</v>
       </c>
-      <c r="B3" s="396"/>
-[...4 lines deleted...]
-      <c r="G3" s="396"/>
+      <c r="B3" s="402"/>
+      <c r="C3" s="402"/>
+      <c r="D3" s="402"/>
+      <c r="E3" s="402"/>
+      <c r="F3" s="402"/>
+      <c r="G3" s="402"/>
     </row>
     <row r="4" spans="1:7" ht="18.75" x14ac:dyDescent="0.25">
       <c r="C4" s="152"/>
       <c r="D4" s="152"/>
     </row>
     <row r="5" spans="1:7" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="A5" s="386" t="s">
+      <c r="A5" s="392" t="s">
         <v>35</v>
       </c>
-      <c r="B5" s="387"/>
-[...4 lines deleted...]
-      <c r="G5" s="387"/>
+      <c r="B5" s="393"/>
+      <c r="C5" s="393"/>
+      <c r="D5" s="393"/>
+      <c r="E5" s="393"/>
+      <c r="F5" s="393"/>
+      <c r="G5" s="393"/>
     </row>
     <row r="6" spans="1:7" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B6" s="36"/>
     </row>
     <row r="7" spans="1:7" ht="66" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A7" s="37" t="s">
         <v>1</v>
       </c>
       <c r="B7" s="37" t="s">
         <v>2</v>
       </c>
       <c r="C7" s="153" t="s">
         <v>3</v>
       </c>
       <c r="D7" s="153" t="s">
         <v>4</v>
       </c>
       <c r="E7" s="191" t="s">
         <v>5</v>
       </c>
       <c r="F7" s="191" t="s">
         <v>6</v>
       </c>
       <c r="G7" s="191" t="s">
         <v>7</v>
@@ -5973,99 +5997,99 @@
     </row>
     <row r="12" spans="1:7" s="105" customFormat="1" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A12" s="110">
         <v>5</v>
       </c>
       <c r="B12" s="110" t="s">
         <v>40</v>
       </c>
       <c r="C12" s="230" t="s">
         <v>302</v>
       </c>
       <c r="D12" s="230" t="s">
         <v>446</v>
       </c>
       <c r="E12" s="255">
         <v>7.07</v>
       </c>
       <c r="F12" s="142">
         <v>0.45833333333333331</v>
       </c>
       <c r="G12" s="255" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="13" spans="1:7" s="105" customFormat="1" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A13" s="425">
+      <c r="A13" s="431">
         <v>6</v>
       </c>
-      <c r="B13" s="413" t="s">
+      <c r="B13" s="419" t="s">
         <v>41</v>
       </c>
-      <c r="C13" s="416" t="s">
+      <c r="C13" s="422" t="s">
         <v>449</v>
       </c>
-      <c r="D13" s="419" t="s">
+      <c r="D13" s="425" t="s">
         <v>365</v>
       </c>
-      <c r="E13" s="422" t="s">
+      <c r="E13" s="428" t="s">
         <v>31</v>
       </c>
-      <c r="F13" s="423"/>
-      <c r="G13" s="424"/>
+      <c r="F13" s="429"/>
+      <c r="G13" s="430"/>
     </row>
     <row r="14" spans="1:7" s="105" customFormat="1" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A14" s="426"/>
-[...2 lines deleted...]
-      <c r="D14" s="420"/>
+      <c r="A14" s="432"/>
+      <c r="B14" s="420"/>
+      <c r="C14" s="423"/>
+      <c r="D14" s="426"/>
       <c r="E14" s="284">
         <v>8.07</v>
       </c>
       <c r="F14" s="298">
         <v>0.41666666666666669</v>
       </c>
       <c r="G14" s="255">
         <v>604</v>
       </c>
     </row>
     <row r="15" spans="1:7" s="105" customFormat="1" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A15" s="426"/>
-[...3 lines deleted...]
-      <c r="E15" s="422" t="s">
+      <c r="A15" s="432"/>
+      <c r="B15" s="420"/>
+      <c r="C15" s="423"/>
+      <c r="D15" s="426"/>
+      <c r="E15" s="428" t="s">
         <v>179</v>
       </c>
-      <c r="F15" s="423"/>
-      <c r="G15" s="424"/>
+      <c r="F15" s="429"/>
+      <c r="G15" s="430"/>
     </row>
     <row r="16" spans="1:7" s="105" customFormat="1" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A16" s="427"/>
-[...2 lines deleted...]
-      <c r="D16" s="421"/>
+      <c r="A16" s="433"/>
+      <c r="B16" s="421"/>
+      <c r="C16" s="424"/>
+      <c r="D16" s="427"/>
       <c r="E16" s="284">
         <v>8.07</v>
       </c>
       <c r="F16" s="299" t="s">
         <v>448</v>
       </c>
       <c r="G16" s="255">
         <v>604</v>
       </c>
     </row>
     <row r="17" spans="1:7" s="105" customFormat="1" ht="34.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A17" s="100">
         <v>7</v>
       </c>
       <c r="B17" s="116" t="s">
         <v>42</v>
       </c>
       <c r="C17" s="117" t="s">
         <v>253</v>
       </c>
       <c r="D17" s="155" t="s">
         <v>254</v>
       </c>
       <c r="E17" s="300">
         <v>8.07</v>
@@ -6156,59 +6180,59 @@
       <c r="C21" s="117" t="s">
         <v>264</v>
       </c>
       <c r="D21" s="117" t="s">
         <v>367</v>
       </c>
       <c r="E21" s="284">
         <v>8.07</v>
       </c>
       <c r="F21" s="283">
         <v>0.54166666666666663</v>
       </c>
       <c r="G21" s="255">
         <v>207</v>
       </c>
     </row>
     <row r="22" spans="1:7" ht="21.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A22" s="42"/>
       <c r="B22" s="43"/>
     </row>
     <row r="24" spans="1:7" ht="18.75" x14ac:dyDescent="0.25">
       <c r="C24" s="152"/>
       <c r="D24" s="152"/>
     </row>
     <row r="25" spans="1:7" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="A25" s="386" t="s">
+      <c r="A25" s="392" t="s">
         <v>46</v>
       </c>
-      <c r="B25" s="387"/>
-[...4 lines deleted...]
-      <c r="G25" s="387"/>
+      <c r="B25" s="393"/>
+      <c r="C25" s="393"/>
+      <c r="D25" s="393"/>
+      <c r="E25" s="393"/>
+      <c r="F25" s="393"/>
+      <c r="G25" s="393"/>
     </row>
     <row r="26" spans="1:7" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B26" s="36"/>
     </row>
     <row r="27" spans="1:7" ht="47.25" x14ac:dyDescent="0.25">
       <c r="A27" s="37" t="s">
         <v>1</v>
       </c>
       <c r="B27" s="37" t="s">
         <v>2</v>
       </c>
       <c r="C27" s="153" t="s">
         <v>3</v>
       </c>
       <c r="D27" s="153" t="s">
         <v>4</v>
       </c>
       <c r="E27" s="191" t="s">
         <v>5</v>
       </c>
       <c r="F27" s="191" t="s">
         <v>6</v>
       </c>
       <c r="G27" s="191" t="s">
         <v>7</v>
@@ -6354,186 +6378,186 @@
     </row>
     <row r="34" spans="1:7" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A34" s="12">
         <v>8</v>
       </c>
       <c r="B34" s="70" t="s">
         <v>190</v>
       </c>
       <c r="C34" s="156" t="s">
         <v>451</v>
       </c>
       <c r="D34" s="156" t="s">
         <v>293</v>
       </c>
       <c r="E34" s="255">
         <v>8.07</v>
       </c>
       <c r="F34" s="142">
         <v>0.41666666666666669</v>
       </c>
       <c r="G34" s="263" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="35" spans="1:7" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="A35" s="412"/>
-[...5 lines deleted...]
-      <c r="G35" s="396"/>
+      <c r="A35" s="418"/>
+      <c r="B35" s="402"/>
+      <c r="C35" s="402"/>
+      <c r="D35" s="402"/>
+      <c r="E35" s="402"/>
+      <c r="F35" s="402"/>
+      <c r="G35" s="402"/>
     </row>
     <row r="36" spans="1:7" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A36" s="44"/>
     </row>
   </sheetData>
   <mergeCells count="11">
     <mergeCell ref="A35:G35"/>
     <mergeCell ref="A25:G25"/>
     <mergeCell ref="A5:G5"/>
     <mergeCell ref="A1:G1"/>
     <mergeCell ref="A3:G3"/>
     <mergeCell ref="B13:B16"/>
     <mergeCell ref="C13:C16"/>
     <mergeCell ref="D13:D16"/>
     <mergeCell ref="E13:G13"/>
     <mergeCell ref="E15:G15"/>
     <mergeCell ref="A13:A16"/>
   </mergeCells>
   <pageMargins left="0.2" right="0.5" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:J84"/>
   <sheetViews>
-    <sheetView topLeftCell="A6" workbookViewId="0">
-      <selection activeCell="N13" sqref="N13"/>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="M7" sqref="M7"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="5.85546875" customWidth="1"/>
     <col min="2" max="2" width="25.85546875" style="13" customWidth="1"/>
     <col min="3" max="3" width="26.5703125" style="13" customWidth="1"/>
     <col min="4" max="4" width="25.140625" style="13" customWidth="1"/>
     <col min="5" max="5" width="12.7109375" style="160" customWidth="1"/>
     <col min="6" max="7" width="12.7109375" style="178" customWidth="1"/>
     <col min="8" max="8" width="10.7109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10" ht="18.75" x14ac:dyDescent="0.25">
-      <c r="A1" s="441" t="s">
+      <c r="A1" s="447" t="s">
         <v>412</v>
       </c>
-      <c r="B1" s="442"/>
-[...4 lines deleted...]
-      <c r="G1" s="442"/>
+      <c r="B1" s="448"/>
+      <c r="C1" s="448"/>
+      <c r="D1" s="448"/>
+      <c r="E1" s="448"/>
+      <c r="F1" s="448"/>
+      <c r="G1" s="448"/>
     </row>
     <row r="2" spans="1:10" ht="18.75" x14ac:dyDescent="0.25">
       <c r="A2" s="24"/>
     </row>
     <row r="3" spans="1:10" ht="18.75" x14ac:dyDescent="0.25">
-      <c r="A3" s="443" t="s">
+      <c r="A3" s="449" t="s">
         <v>413</v>
       </c>
-      <c r="B3" s="442"/>
-[...4 lines deleted...]
-      <c r="G3" s="442"/>
+      <c r="B3" s="448"/>
+      <c r="C3" s="448"/>
+      <c r="D3" s="448"/>
+      <c r="E3" s="448"/>
+      <c r="F3" s="448"/>
+      <c r="G3" s="448"/>
     </row>
     <row r="4" spans="1:10" ht="18.75" x14ac:dyDescent="0.25">
       <c r="C4" s="1"/>
       <c r="D4" s="1"/>
     </row>
     <row r="5" spans="1:10" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="A5" s="439" t="s">
+      <c r="A5" s="445" t="s">
         <v>54</v>
       </c>
-      <c r="B5" s="440"/>
-[...4 lines deleted...]
-      <c r="G5" s="440"/>
+      <c r="B5" s="446"/>
+      <c r="C5" s="446"/>
+      <c r="D5" s="446"/>
+      <c r="E5" s="446"/>
+      <c r="F5" s="446"/>
+      <c r="G5" s="446"/>
     </row>
     <row r="6" spans="1:10" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B6" s="2"/>
     </row>
     <row r="7" spans="1:10" ht="66" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A7" s="8" t="s">
         <v>1</v>
       </c>
       <c r="B7" s="8" t="s">
         <v>2</v>
       </c>
       <c r="C7" s="9" t="s">
         <v>3</v>
       </c>
       <c r="D7" s="9" t="s">
         <v>4</v>
       </c>
       <c r="E7" s="191" t="s">
         <v>5</v>
       </c>
       <c r="F7" s="191" t="s">
         <v>6</v>
       </c>
       <c r="G7" s="191" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="8" spans="1:10" ht="21.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A8" s="93">
         <v>1</v>
       </c>
       <c r="B8" s="27" t="s">
         <v>55</v>
       </c>
       <c r="C8" s="227" t="s">
         <v>309</v>
       </c>
       <c r="D8" s="239" t="s">
         <v>452</v>
       </c>
       <c r="E8" s="278">
         <v>7.07</v>
       </c>
-      <c r="F8" s="277">
-[...3 lines deleted...]
-        <v>207</v>
+      <c r="F8" s="479">
+        <v>0.45833333333333331</v>
+      </c>
+      <c r="G8" s="263" t="s">
+        <v>527</v>
       </c>
     </row>
     <row r="9" spans="1:10" ht="29.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A9" s="93">
         <v>2</v>
       </c>
       <c r="B9" s="28" t="s">
         <v>56</v>
       </c>
       <c r="C9" s="227" t="s">
         <v>246</v>
       </c>
       <c r="D9" s="227" t="s">
         <v>310</v>
       </c>
       <c r="E9" s="284">
         <v>8.07</v>
       </c>
       <c r="F9" s="283">
         <v>0.375</v>
       </c>
       <c r="G9" s="255">
         <v>207</v>
       </c>
     </row>
@@ -6606,74 +6630,74 @@
         <v>407</v>
       </c>
     </row>
     <row r="13" spans="1:10" ht="33" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A13" s="60">
         <v>6</v>
       </c>
       <c r="B13" s="77" t="s">
         <v>60</v>
       </c>
       <c r="C13" s="15" t="s">
         <v>222</v>
       </c>
       <c r="D13" s="11" t="s">
         <v>454</v>
       </c>
       <c r="E13" s="284">
         <v>8.07</v>
       </c>
       <c r="F13" s="283">
         <v>0.5</v>
       </c>
       <c r="G13" s="266" t="s">
         <v>525</v>
       </c>
-      <c r="H13" s="437" t="s">
+      <c r="H13" s="443" t="s">
         <v>456</v>
       </c>
-      <c r="I13" s="438"/>
-      <c r="J13" s="438"/>
+      <c r="I13" s="444"/>
+      <c r="J13" s="444"/>
     </row>
     <row r="14" spans="1:10" ht="21.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A14" s="60">
         <v>7</v>
       </c>
       <c r="B14" s="77" t="s">
         <v>61</v>
       </c>
       <c r="C14" s="148" t="s">
         <v>386</v>
       </c>
       <c r="D14" s="148" t="s">
         <v>387</v>
       </c>
-      <c r="E14" s="383" t="s">
+      <c r="E14" s="389" t="s">
         <v>420</v>
       </c>
-      <c r="F14" s="384"/>
-      <c r="G14" s="385"/>
+      <c r="F14" s="390"/>
+      <c r="G14" s="391"/>
     </row>
     <row r="15" spans="1:10" ht="21.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A15" s="123">
         <v>8</v>
       </c>
       <c r="B15" s="77" t="s">
         <v>62</v>
       </c>
       <c r="C15" s="15" t="s">
         <v>369</v>
       </c>
       <c r="D15" s="15" t="s">
         <v>368</v>
       </c>
       <c r="E15" s="284">
         <v>8.07</v>
       </c>
       <c r="F15" s="283">
         <v>0.5</v>
       </c>
       <c r="G15" s="207">
         <v>216</v>
       </c>
     </row>
     <row r="16" spans="1:10" ht="26.25" customHeight="1" x14ac:dyDescent="0.25">
@@ -6720,59 +6744,59 @@
         <v>207</v>
       </c>
     </row>
     <row r="18" spans="1:7" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A18" s="193"/>
       <c r="B18" s="194"/>
       <c r="C18" s="138"/>
       <c r="D18" s="138"/>
       <c r="E18" s="267"/>
       <c r="F18" s="258"/>
       <c r="G18" s="267"/>
     </row>
     <row r="19" spans="1:7" ht="18.75" x14ac:dyDescent="0.25">
       <c r="A19" s="34"/>
       <c r="B19" s="16"/>
       <c r="C19" s="35"/>
       <c r="D19" s="35"/>
     </row>
     <row r="20" spans="1:7" ht="18.75" x14ac:dyDescent="0.25">
       <c r="A20" s="34"/>
       <c r="B20" s="175"/>
       <c r="C20" s="173"/>
       <c r="D20" s="173"/>
     </row>
     <row r="21" spans="1:7" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="A21" s="386" t="s">
+      <c r="A21" s="392" t="s">
         <v>66</v>
       </c>
-      <c r="B21" s="387"/>
-[...4 lines deleted...]
-      <c r="G21" s="387"/>
+      <c r="B21" s="393"/>
+      <c r="C21" s="393"/>
+      <c r="D21" s="393"/>
+      <c r="E21" s="393"/>
+      <c r="F21" s="393"/>
+      <c r="G21" s="393"/>
     </row>
     <row r="22" spans="1:7" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A22" s="34"/>
       <c r="B22" s="36"/>
       <c r="C22" s="16"/>
       <c r="D22" s="16"/>
     </row>
     <row r="23" spans="1:7" ht="47.25" x14ac:dyDescent="0.25">
       <c r="A23" s="37" t="s">
         <v>1</v>
       </c>
       <c r="B23" s="37" t="s">
         <v>2</v>
       </c>
       <c r="C23" s="38" t="s">
         <v>3</v>
       </c>
       <c r="D23" s="38" t="s">
         <v>4</v>
       </c>
       <c r="E23" s="191" t="s">
         <v>5</v>
       </c>
       <c r="F23" s="191" t="s">
         <v>6</v>
@@ -6783,97 +6807,97 @@
     </row>
     <row r="24" spans="1:7" ht="25.5" x14ac:dyDescent="0.25">
       <c r="A24" s="56">
         <v>1</v>
       </c>
       <c r="B24" s="47" t="s">
         <v>67</v>
       </c>
       <c r="C24" s="230" t="s">
         <v>526</v>
       </c>
       <c r="D24" s="227" t="s">
         <v>312</v>
       </c>
       <c r="E24" s="284">
         <v>8.07</v>
       </c>
       <c r="F24" s="283">
         <v>0.45833333333333331</v>
       </c>
       <c r="G24" s="255" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="25" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A25" s="365">
+      <c r="A25" s="371">
         <v>2</v>
       </c>
-      <c r="B25" s="444" t="s">
+      <c r="B25" s="450" t="s">
         <v>68</v>
       </c>
-      <c r="C25" s="447" t="s">
+      <c r="C25" s="453" t="s">
         <v>247</v>
       </c>
-      <c r="D25" s="448"/>
-      <c r="E25" s="422" t="s">
+      <c r="D25" s="454"/>
+      <c r="E25" s="428" t="s">
         <v>30</v>
       </c>
-      <c r="F25" s="423"/>
-      <c r="G25" s="424"/>
+      <c r="F25" s="429"/>
+      <c r="G25" s="430"/>
     </row>
     <row r="26" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A26" s="391"/>
-[...2 lines deleted...]
-      <c r="D26" s="448"/>
+      <c r="A26" s="397"/>
+      <c r="B26" s="451"/>
+      <c r="C26" s="453"/>
+      <c r="D26" s="454"/>
       <c r="E26" s="287">
         <v>9.07</v>
       </c>
       <c r="F26" s="297">
         <v>0.70833333333333337</v>
       </c>
       <c r="G26" s="142" t="s">
         <v>421</v>
       </c>
     </row>
     <row r="27" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A27" s="391"/>
-[...3 lines deleted...]
-      <c r="E27" s="422" t="s">
+      <c r="A27" s="397"/>
+      <c r="B27" s="451"/>
+      <c r="C27" s="453"/>
+      <c r="D27" s="454"/>
+      <c r="E27" s="428" t="s">
         <v>31</v>
       </c>
-      <c r="F27" s="423"/>
-      <c r="G27" s="424"/>
+      <c r="F27" s="429"/>
+      <c r="G27" s="430"/>
     </row>
     <row r="28" spans="1:7" ht="24.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A28" s="366"/>
-[...2 lines deleted...]
-      <c r="D28" s="448"/>
+      <c r="A28" s="372"/>
+      <c r="B28" s="452"/>
+      <c r="C28" s="453"/>
+      <c r="D28" s="454"/>
       <c r="E28" s="162">
         <v>10.07</v>
       </c>
       <c r="F28" s="161">
         <v>0.41666666666666669</v>
       </c>
       <c r="G28" s="162">
         <v>505</v>
       </c>
     </row>
     <row r="29" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A29" s="56">
         <v>3</v>
       </c>
       <c r="B29" s="47" t="s">
         <v>189</v>
       </c>
       <c r="C29" s="227" t="s">
         <v>296</v>
       </c>
       <c r="D29" s="227" t="s">
         <v>457</v>
       </c>
       <c r="E29" s="287">
         <v>9.07</v>
@@ -6910,130 +6934,130 @@
     </row>
     <row r="31" spans="1:7" ht="30.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A31" s="56">
         <v>5</v>
       </c>
       <c r="B31" s="72" t="s">
         <v>370</v>
       </c>
       <c r="C31" s="110" t="s">
         <v>371</v>
       </c>
       <c r="D31" s="148" t="s">
         <v>363</v>
       </c>
       <c r="E31" s="284">
         <v>8.07</v>
       </c>
       <c r="F31" s="283">
         <v>0.41666666666666669</v>
       </c>
       <c r="G31" s="255" t="s">
         <v>433</v>
       </c>
     </row>
     <row r="32" spans="1:7" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A32" s="365">
+      <c r="A32" s="371">
         <v>6</v>
       </c>
-      <c r="B32" s="431" t="s">
+      <c r="B32" s="437" t="s">
         <v>70</v>
       </c>
-      <c r="C32" s="428" t="s">
+      <c r="C32" s="434" t="s">
         <v>198</v>
       </c>
-      <c r="D32" s="428" t="s">
+      <c r="D32" s="434" t="s">
         <v>266</v>
       </c>
-      <c r="E32" s="422" t="s">
+      <c r="E32" s="428" t="s">
         <v>30</v>
       </c>
-      <c r="F32" s="423"/>
-      <c r="G32" s="424"/>
+      <c r="F32" s="429"/>
+      <c r="G32" s="430"/>
     </row>
     <row r="33" spans="1:7" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A33" s="391"/>
-[...2 lines deleted...]
-      <c r="D33" s="429"/>
+      <c r="A33" s="397"/>
+      <c r="B33" s="438"/>
+      <c r="C33" s="435"/>
+      <c r="D33" s="435"/>
       <c r="E33" s="281">
         <v>6.07</v>
       </c>
       <c r="F33" s="295">
         <v>0.75</v>
       </c>
       <c r="G33" s="142" t="s">
         <v>421</v>
       </c>
     </row>
     <row r="34" spans="1:7" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A34" s="391"/>
-[...3 lines deleted...]
-      <c r="E34" s="422" t="s">
+      <c r="A34" s="397"/>
+      <c r="B34" s="438"/>
+      <c r="C34" s="435"/>
+      <c r="D34" s="435"/>
+      <c r="E34" s="428" t="s">
         <v>31</v>
       </c>
-      <c r="F34" s="423"/>
-      <c r="G34" s="424"/>
+      <c r="F34" s="429"/>
+      <c r="G34" s="430"/>
     </row>
     <row r="35" spans="1:7" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A35" s="391"/>
-[...3 lines deleted...]
-      <c r="E35" s="434">
+      <c r="A35" s="397"/>
+      <c r="B35" s="438"/>
+      <c r="C35" s="435"/>
+      <c r="D35" s="435"/>
+      <c r="E35" s="440">
         <v>7.07</v>
       </c>
       <c r="F35" s="268" t="s">
         <v>441</v>
       </c>
-      <c r="G35" s="434" t="s">
+      <c r="G35" s="440" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="36" spans="1:7" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A36" s="391"/>
-[...3 lines deleted...]
-      <c r="E36" s="435"/>
+      <c r="A36" s="397"/>
+      <c r="B36" s="438"/>
+      <c r="C36" s="435"/>
+      <c r="D36" s="435"/>
+      <c r="E36" s="441"/>
       <c r="F36" s="268" t="s">
         <v>442</v>
       </c>
-      <c r="G36" s="435"/>
+      <c r="G36" s="441"/>
     </row>
     <row r="37" spans="1:7" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A37" s="366"/>
-[...3 lines deleted...]
-      <c r="E37" s="436"/>
+      <c r="A37" s="372"/>
+      <c r="B37" s="439"/>
+      <c r="C37" s="436"/>
+      <c r="D37" s="436"/>
+      <c r="E37" s="442"/>
       <c r="F37" s="268" t="s">
         <v>443</v>
       </c>
-      <c r="G37" s="436"/>
+      <c r="G37" s="442"/>
     </row>
     <row r="38" spans="1:7" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A38" s="56">
         <v>7</v>
       </c>
       <c r="B38" s="95" t="s">
         <v>71</v>
       </c>
       <c r="C38" s="15" t="s">
         <v>444</v>
       </c>
       <c r="D38" s="15" t="s">
         <v>63</v>
       </c>
       <c r="E38" s="284">
         <v>8.07</v>
       </c>
       <c r="F38" s="283">
         <v>0.5</v>
       </c>
       <c r="G38" s="207">
         <v>216</v>
       </c>
     </row>
     <row r="39" spans="1:7" ht="15" customHeight="1" x14ac:dyDescent="0.25">
@@ -7096,59 +7120,59 @@
     <row r="46" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A46" s="34"/>
       <c r="B46" s="134"/>
       <c r="C46" s="133"/>
       <c r="D46" s="133"/>
       <c r="E46" s="225"/>
       <c r="F46" s="225"/>
     </row>
     <row r="47" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A47" s="34"/>
       <c r="B47" s="134"/>
       <c r="C47" s="133"/>
       <c r="D47" s="133"/>
       <c r="E47" s="225"/>
       <c r="F47" s="225"/>
     </row>
     <row r="48" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A48" s="34"/>
       <c r="B48" s="134"/>
       <c r="C48" s="133"/>
       <c r="D48" s="133"/>
       <c r="E48" s="225"/>
       <c r="F48" s="225"/>
     </row>
     <row r="49" spans="1:7" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="A49" s="386" t="s">
+      <c r="A49" s="392" t="s">
         <v>72</v>
       </c>
-      <c r="B49" s="387"/>
-[...4 lines deleted...]
-      <c r="G49" s="387"/>
+      <c r="B49" s="393"/>
+      <c r="C49" s="393"/>
+      <c r="D49" s="393"/>
+      <c r="E49" s="393"/>
+      <c r="F49" s="393"/>
+      <c r="G49" s="393"/>
     </row>
     <row r="50" spans="1:7" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A50" s="34"/>
       <c r="B50" s="36"/>
       <c r="C50" s="16"/>
       <c r="D50" s="16"/>
     </row>
     <row r="51" spans="1:7" ht="47.25" x14ac:dyDescent="0.25">
       <c r="A51" s="48" t="s">
         <v>1</v>
       </c>
       <c r="B51" s="37" t="s">
         <v>2</v>
       </c>
       <c r="C51" s="38" t="s">
         <v>3</v>
       </c>
       <c r="D51" s="38" t="s">
         <v>4</v>
       </c>
       <c r="E51" s="191" t="s">
         <v>5</v>
       </c>
       <c r="F51" s="191" t="s">
         <v>6</v>
@@ -7251,99 +7275,99 @@
     </row>
     <row r="56" spans="1:7" s="105" customFormat="1" ht="25.5" x14ac:dyDescent="0.25">
       <c r="A56" s="104">
         <v>5</v>
       </c>
       <c r="B56" s="124" t="s">
         <v>76</v>
       </c>
       <c r="C56" s="230" t="s">
         <v>302</v>
       </c>
       <c r="D56" s="230" t="s">
         <v>446</v>
       </c>
       <c r="E56" s="281">
         <v>6.07</v>
       </c>
       <c r="F56" s="280">
         <v>0.375</v>
       </c>
       <c r="G56" s="255">
         <v>606</v>
       </c>
     </row>
     <row r="57" spans="1:7" s="105" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A57" s="425">
+      <c r="A57" s="431">
         <v>6</v>
       </c>
-      <c r="B57" s="413" t="s">
+      <c r="B57" s="419" t="s">
         <v>411</v>
       </c>
-      <c r="C57" s="416" t="s">
+      <c r="C57" s="422" t="s">
         <v>249</v>
       </c>
-      <c r="D57" s="419" t="s">
+      <c r="D57" s="425" t="s">
         <v>372</v>
       </c>
-      <c r="E57" s="422" t="s">
+      <c r="E57" s="428" t="s">
         <v>31</v>
       </c>
-      <c r="F57" s="423"/>
-      <c r="G57" s="424"/>
+      <c r="F57" s="429"/>
+      <c r="G57" s="430"/>
     </row>
     <row r="58" spans="1:7" s="105" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A58" s="426"/>
-[...2 lines deleted...]
-      <c r="D58" s="420"/>
+      <c r="A58" s="432"/>
+      <c r="B58" s="420"/>
+      <c r="C58" s="423"/>
+      <c r="D58" s="426"/>
       <c r="E58" s="284">
         <v>8.07</v>
       </c>
       <c r="F58" s="298">
         <v>0.41666666666666669</v>
       </c>
       <c r="G58" s="255">
         <v>604</v>
       </c>
     </row>
     <row r="59" spans="1:7" s="105" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A59" s="426"/>
-[...3 lines deleted...]
-      <c r="E59" s="422" t="s">
+      <c r="A59" s="432"/>
+      <c r="B59" s="420"/>
+      <c r="C59" s="423"/>
+      <c r="D59" s="426"/>
+      <c r="E59" s="428" t="s">
         <v>179</v>
       </c>
-      <c r="F59" s="423"/>
-      <c r="G59" s="424"/>
+      <c r="F59" s="429"/>
+      <c r="G59" s="430"/>
     </row>
     <row r="60" spans="1:7" s="111" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A60" s="427"/>
-[...2 lines deleted...]
-      <c r="D60" s="421"/>
+      <c r="A60" s="433"/>
+      <c r="B60" s="421"/>
+      <c r="C60" s="424"/>
+      <c r="D60" s="427"/>
       <c r="E60" s="300">
         <v>8.07</v>
       </c>
       <c r="F60" s="299" t="s">
         <v>448</v>
       </c>
       <c r="G60" s="255">
         <v>604</v>
       </c>
     </row>
     <row r="61" spans="1:7" s="105" customFormat="1" ht="32.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A61" s="127">
         <v>7</v>
       </c>
       <c r="B61" s="125" t="s">
         <v>77</v>
       </c>
       <c r="C61" s="110" t="s">
         <v>459</v>
       </c>
       <c r="D61" s="107" t="s">
         <v>447</v>
       </c>
       <c r="E61" s="290">
         <v>10.07</v>
@@ -7446,59 +7470,59 @@
     <row r="71" spans="1:7" ht="18.75" x14ac:dyDescent="0.25">
       <c r="A71" s="34"/>
       <c r="B71" s="175"/>
       <c r="C71" s="173"/>
       <c r="D71" s="173"/>
     </row>
     <row r="72" spans="1:7" ht="18.75" x14ac:dyDescent="0.25">
       <c r="A72" s="34"/>
       <c r="B72" s="175"/>
       <c r="C72" s="173"/>
       <c r="D72" s="173"/>
     </row>
     <row r="73" spans="1:7" ht="18.75" x14ac:dyDescent="0.25">
       <c r="A73" s="34"/>
       <c r="B73" s="175"/>
       <c r="C73" s="173"/>
       <c r="D73" s="173"/>
     </row>
     <row r="74" spans="1:7" ht="18.75" x14ac:dyDescent="0.25">
       <c r="A74" s="34"/>
       <c r="B74" s="175"/>
       <c r="C74" s="173"/>
       <c r="D74" s="173"/>
     </row>
     <row r="75" spans="1:7" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="A75" s="386" t="s">
+      <c r="A75" s="392" t="s">
         <v>80</v>
       </c>
-      <c r="B75" s="387"/>
-[...4 lines deleted...]
-      <c r="G75" s="387"/>
+      <c r="B75" s="393"/>
+      <c r="C75" s="393"/>
+      <c r="D75" s="393"/>
+      <c r="E75" s="393"/>
+      <c r="F75" s="393"/>
+      <c r="G75" s="393"/>
     </row>
     <row r="76" spans="1:7" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A76" s="34"/>
       <c r="B76" s="36"/>
       <c r="C76" s="16"/>
       <c r="D76" s="16"/>
     </row>
     <row r="77" spans="1:7" ht="47.25" x14ac:dyDescent="0.25">
       <c r="A77" s="37" t="s">
         <v>1</v>
       </c>
       <c r="B77" s="37" t="s">
         <v>2</v>
       </c>
       <c r="C77" s="38" t="s">
         <v>3</v>
       </c>
       <c r="D77" s="38" t="s">
         <v>4</v>
       </c>
       <c r="E77" s="191" t="s">
         <v>5</v>
       </c>
       <c r="F77" s="191" t="s">
         <v>6</v>
@@ -7683,89 +7707,89 @@
     <mergeCell ref="E35:E37"/>
   </mergeCells>
   <pageMargins left="0.2" right="0.5" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:H55"/>
   <sheetViews>
     <sheetView topLeftCell="A43" zoomScale="140" zoomScaleNormal="140" workbookViewId="0">
       <selection activeCell="E56" sqref="E56"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="5.85546875" customWidth="1"/>
     <col min="2" max="3" width="27.7109375" customWidth="1"/>
     <col min="4" max="4" width="27.7109375" style="21" customWidth="1"/>
     <col min="5" max="5" width="18.140625" style="34" customWidth="1"/>
     <col min="6" max="7" width="19.140625" style="220" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" ht="18.75" x14ac:dyDescent="0.25">
-      <c r="A1" s="441" t="s">
+      <c r="A1" s="447" t="s">
         <v>412</v>
       </c>
-      <c r="B1" s="442"/>
-[...4 lines deleted...]
-      <c r="G1" s="442"/>
+      <c r="B1" s="448"/>
+      <c r="C1" s="448"/>
+      <c r="D1" s="448"/>
+      <c r="E1" s="448"/>
+      <c r="F1" s="448"/>
+      <c r="G1" s="448"/>
     </row>
     <row r="2" spans="1:8" ht="18.75" x14ac:dyDescent="0.25">
       <c r="A2" s="24"/>
       <c r="D2"/>
     </row>
     <row r="3" spans="1:8" ht="18.75" x14ac:dyDescent="0.25">
-      <c r="A3" s="443" t="s">
+      <c r="A3" s="449" t="s">
         <v>413</v>
       </c>
-      <c r="B3" s="442"/>
-[...4 lines deleted...]
-      <c r="G3" s="442"/>
+      <c r="B3" s="448"/>
+      <c r="C3" s="448"/>
+      <c r="D3" s="448"/>
+      <c r="E3" s="448"/>
+      <c r="F3" s="448"/>
+      <c r="G3" s="448"/>
     </row>
     <row r="4" spans="1:8" ht="18.75" x14ac:dyDescent="0.25">
       <c r="C4" s="1"/>
       <c r="D4" s="20"/>
     </row>
     <row r="5" spans="1:8" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="A5" s="439" t="s">
+      <c r="A5" s="445" t="s">
         <v>85</v>
       </c>
-      <c r="B5" s="440"/>
-[...4 lines deleted...]
-      <c r="G5" s="440"/>
+      <c r="B5" s="446"/>
+      <c r="C5" s="446"/>
+      <c r="D5" s="446"/>
+      <c r="E5" s="446"/>
+      <c r="F5" s="446"/>
+      <c r="G5" s="446"/>
     </row>
     <row r="6" spans="1:8" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B6" s="2"/>
     </row>
     <row r="7" spans="1:8" ht="66" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A7" s="8" t="s">
         <v>1</v>
       </c>
       <c r="B7" s="8" t="s">
         <v>2</v>
       </c>
       <c r="C7" s="139" t="s">
         <v>3</v>
       </c>
       <c r="D7" s="22" t="s">
         <v>4</v>
       </c>
       <c r="E7" s="38" t="s">
         <v>5</v>
       </c>
       <c r="F7" s="211" t="s">
         <v>6</v>
       </c>
       <c r="G7" s="38" t="s">
         <v>7</v>
@@ -7994,59 +8018,59 @@
       <c r="B17" s="323" t="s">
         <v>18</v>
       </c>
       <c r="C17" s="327" t="s">
         <v>511</v>
       </c>
       <c r="D17" s="327" t="s">
         <v>512</v>
       </c>
       <c r="E17" s="324">
         <v>46212</v>
       </c>
       <c r="F17" s="325">
         <v>0.41666666666666669</v>
       </c>
       <c r="G17" s="325" t="s">
         <v>513</v>
       </c>
       <c r="H17" s="21"/>
     </row>
     <row r="19" spans="1:8" ht="18.75" x14ac:dyDescent="0.25">
       <c r="C19" s="1"/>
       <c r="D19" s="20"/>
     </row>
     <row r="20" spans="1:8" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="A20" s="439" t="s">
+      <c r="A20" s="445" t="s">
         <v>86</v>
       </c>
-      <c r="B20" s="440"/>
-[...4 lines deleted...]
-      <c r="G20" s="440"/>
+      <c r="B20" s="446"/>
+      <c r="C20" s="446"/>
+      <c r="D20" s="446"/>
+      <c r="E20" s="446"/>
+      <c r="F20" s="446"/>
+      <c r="G20" s="446"/>
     </row>
     <row r="21" spans="1:8" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B21" s="2"/>
     </row>
     <row r="22" spans="1:8" ht="47.25" x14ac:dyDescent="0.25">
       <c r="A22" s="8" t="s">
         <v>1</v>
       </c>
       <c r="B22" s="8" t="s">
         <v>2</v>
       </c>
       <c r="C22" s="139" t="s">
         <v>3</v>
       </c>
       <c r="D22" s="22" t="s">
         <v>4</v>
       </c>
       <c r="E22" s="38" t="s">
         <v>5</v>
       </c>
       <c r="F22" s="211" t="s">
         <v>6</v>
       </c>
       <c r="G22" s="38" t="s">
         <v>7</v>
@@ -8054,74 +8078,74 @@
     </row>
     <row r="23" spans="1:8" ht="30" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A23" s="329">
         <v>1</v>
       </c>
       <c r="B23" s="330" t="s">
         <v>23</v>
       </c>
       <c r="C23" s="320" t="s">
         <v>398</v>
       </c>
       <c r="D23" s="320" t="s">
         <v>514</v>
       </c>
       <c r="E23" s="331">
         <v>46213</v>
       </c>
       <c r="F23" s="332">
         <v>0.41666666666666669</v>
       </c>
       <c r="G23" s="333" t="s">
         <v>498</v>
       </c>
     </row>
     <row r="24" spans="1:8" ht="30.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A24" s="450">
+      <c r="A24" s="456">
         <v>2</v>
       </c>
       <c r="B24" s="334" t="s">
         <v>87</v>
       </c>
       <c r="C24" s="320" t="s">
         <v>399</v>
       </c>
       <c r="D24" s="320" t="s">
         <v>400</v>
       </c>
       <c r="E24" s="335">
         <v>46211</v>
       </c>
       <c r="F24" s="336">
         <v>0.41666666666666669</v>
       </c>
       <c r="G24" s="336" t="s">
         <v>498</v>
       </c>
     </row>
     <row r="25" spans="1:8" ht="30.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A25" s="451"/>
+      <c r="A25" s="457"/>
       <c r="B25" s="337" t="s">
         <v>88</v>
       </c>
       <c r="C25" s="320" t="s">
         <v>399</v>
       </c>
       <c r="D25" s="320" t="s">
         <v>400</v>
       </c>
       <c r="E25" s="338">
         <v>46212</v>
       </c>
       <c r="F25" s="336">
         <v>0.5</v>
       </c>
       <c r="G25" s="336" t="s">
         <v>498</v>
       </c>
     </row>
     <row r="26" spans="1:8" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A26" s="339">
         <v>3</v>
       </c>
       <c r="B26" s="334" t="s">
         <v>25</v>
@@ -8221,59 +8245,59 @@
       <c r="C30" s="327" t="s">
         <v>397</v>
       </c>
       <c r="D30" s="327" t="s">
         <v>509</v>
       </c>
       <c r="E30" s="324">
         <v>46213</v>
       </c>
       <c r="F30" s="325">
         <v>0.5</v>
       </c>
       <c r="G30" s="325" t="s">
         <v>510</v>
       </c>
     </row>
     <row r="31" spans="1:8" x14ac:dyDescent="0.25">
       <c r="B31" s="259"/>
       <c r="C31" s="215"/>
       <c r="D31" s="215"/>
       <c r="E31" s="260"/>
       <c r="F31" s="261"/>
       <c r="G31" s="262"/>
     </row>
     <row r="32" spans="1:8" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="A32" s="439" t="s">
+      <c r="A32" s="445" t="s">
         <v>90</v>
       </c>
-      <c r="B32" s="440"/>
-[...4 lines deleted...]
-      <c r="G32" s="440"/>
+      <c r="B32" s="446"/>
+      <c r="C32" s="446"/>
+      <c r="D32" s="446"/>
+      <c r="E32" s="446"/>
+      <c r="F32" s="446"/>
+      <c r="G32" s="446"/>
     </row>
     <row r="33" spans="1:8" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B33" s="2"/>
     </row>
     <row r="34" spans="1:8" ht="47.25" x14ac:dyDescent="0.25">
       <c r="A34" s="8" t="s">
         <v>1</v>
       </c>
       <c r="B34" s="8" t="s">
         <v>2</v>
       </c>
       <c r="C34" s="139" t="s">
         <v>3</v>
       </c>
       <c r="D34" s="22" t="s">
         <v>4</v>
       </c>
       <c r="E34" s="38" t="s">
         <v>5</v>
       </c>
       <c r="F34" s="211" t="s">
         <v>6</v>
       </c>
       <c r="G34" s="38" t="s">
         <v>7</v>
@@ -8474,59 +8498,59 @@
         <v>502</v>
       </c>
       <c r="D43" s="345" t="s">
         <v>392</v>
       </c>
       <c r="E43" s="343">
         <v>46211</v>
       </c>
       <c r="F43" s="336">
         <v>0.41666666666666669</v>
       </c>
       <c r="G43" s="344" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="44" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A44" s="213"/>
       <c r="B44" s="214"/>
       <c r="C44" s="215"/>
       <c r="D44" s="215"/>
       <c r="E44" s="221"/>
       <c r="F44" s="222"/>
       <c r="G44" s="222"/>
     </row>
     <row r="45" spans="1:8" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="A45" s="439" t="s">
+      <c r="A45" s="445" t="s">
         <v>92</v>
       </c>
-      <c r="B45" s="440"/>
-[...4 lines deleted...]
-      <c r="G45" s="440"/>
+      <c r="B45" s="446"/>
+      <c r="C45" s="446"/>
+      <c r="D45" s="446"/>
+      <c r="E45" s="446"/>
+      <c r="F45" s="446"/>
+      <c r="G45" s="446"/>
     </row>
     <row r="46" spans="1:8" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B46" s="2"/>
     </row>
     <row r="47" spans="1:8" ht="47.25" x14ac:dyDescent="0.25">
       <c r="A47" s="8" t="s">
         <v>1</v>
       </c>
       <c r="B47" s="8" t="s">
         <v>2</v>
       </c>
       <c r="C47" s="139" t="s">
         <v>3</v>
       </c>
       <c r="D47" s="22" t="s">
         <v>4</v>
       </c>
       <c r="E47" s="38" t="s">
         <v>5</v>
       </c>
       <c r="F47" s="211" t="s">
         <v>6</v>
       </c>
       <c r="G47" s="38" t="s">
         <v>7</v>
@@ -8655,135 +8679,135 @@
     <row r="53" spans="1:8" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A53" s="360">
         <v>6</v>
       </c>
       <c r="B53" s="361" t="s">
         <v>100</v>
       </c>
       <c r="C53" s="345" t="s">
         <v>392</v>
       </c>
       <c r="D53" s="345" t="s">
         <v>393</v>
       </c>
       <c r="E53" s="343">
         <v>46212</v>
       </c>
       <c r="F53" s="344">
         <v>0.5</v>
       </c>
       <c r="G53" s="344" t="s">
         <v>517</v>
       </c>
       <c r="H53" s="21"/>
     </row>
     <row r="54" spans="1:8" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="A54" s="449"/>
-[...5 lines deleted...]
-      <c r="G54" s="442"/>
+      <c r="A54" s="455"/>
+      <c r="B54" s="448"/>
+      <c r="C54" s="448"/>
+      <c r="D54" s="448"/>
+      <c r="E54" s="448"/>
+      <c r="F54" s="448"/>
+      <c r="G54" s="448"/>
     </row>
     <row r="55" spans="1:8" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A55" s="4"/>
     </row>
   </sheetData>
   <mergeCells count="8">
     <mergeCell ref="A54:G54"/>
     <mergeCell ref="A1:G1"/>
     <mergeCell ref="A3:G3"/>
     <mergeCell ref="A5:G5"/>
     <mergeCell ref="A45:G45"/>
     <mergeCell ref="A20:G20"/>
     <mergeCell ref="A32:G32"/>
     <mergeCell ref="A24:A25"/>
   </mergeCells>
   <pageMargins left="0.2" right="0.5" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:I29"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="N12" sqref="N12"/>
+    <sheetView topLeftCell="A21" workbookViewId="0">
+      <selection activeCell="M24" sqref="M24"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="5.85546875" customWidth="1"/>
     <col min="2" max="2" width="27.7109375" customWidth="1"/>
     <col min="3" max="3" width="22.85546875" customWidth="1"/>
     <col min="4" max="4" width="25.140625" customWidth="1"/>
     <col min="5" max="6" width="19.140625" hidden="1" customWidth="1"/>
     <col min="7" max="7" width="11.85546875" style="178" customWidth="1"/>
     <col min="8" max="9" width="10.7109375" style="178" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9" ht="18.75" x14ac:dyDescent="0.25">
-      <c r="A1" s="441" t="s">
+      <c r="A1" s="447" t="s">
         <v>412</v>
       </c>
-      <c r="B1" s="442"/>
-[...4 lines deleted...]
-      <c r="G1" s="442"/>
+      <c r="B1" s="448"/>
+      <c r="C1" s="448"/>
+      <c r="D1" s="448"/>
+      <c r="E1" s="448"/>
+      <c r="F1" s="448"/>
+      <c r="G1" s="448"/>
     </row>
     <row r="2" spans="1:9" ht="18.75" x14ac:dyDescent="0.25">
       <c r="A2" s="24"/>
     </row>
     <row r="3" spans="1:9" ht="19.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A3" s="443" t="s">
+      <c r="A3" s="449" t="s">
         <v>413</v>
       </c>
-      <c r="B3" s="442"/>
-[...4 lines deleted...]
-      <c r="G3" s="442"/>
+      <c r="B3" s="448"/>
+      <c r="C3" s="448"/>
+      <c r="D3" s="448"/>
+      <c r="E3" s="448"/>
+      <c r="F3" s="448"/>
+      <c r="G3" s="448"/>
     </row>
     <row r="4" spans="1:9" ht="18.75" x14ac:dyDescent="0.25">
       <c r="C4" s="1"/>
       <c r="D4" s="20"/>
     </row>
     <row r="5" spans="1:9" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="A5" s="439" t="s">
+      <c r="A5" s="445" t="s">
         <v>93</v>
       </c>
-      <c r="B5" s="440"/>
-[...4 lines deleted...]
-      <c r="G5" s="440"/>
+      <c r="B5" s="446"/>
+      <c r="C5" s="446"/>
+      <c r="D5" s="446"/>
+      <c r="E5" s="446"/>
+      <c r="F5" s="446"/>
+      <c r="G5" s="446"/>
     </row>
     <row r="6" spans="1:9" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B6" s="2"/>
       <c r="D6" s="21"/>
     </row>
     <row r="7" spans="1:9" ht="66" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A7" s="37" t="s">
         <v>1</v>
       </c>
       <c r="B7" s="37" t="s">
         <v>2</v>
       </c>
       <c r="C7" s="38" t="s">
         <v>3</v>
       </c>
       <c r="D7" s="38" t="s">
         <v>4</v>
       </c>
       <c r="E7" s="37" t="s">
         <v>5</v>
       </c>
       <c r="F7" s="92" t="s">
         <v>6</v>
       </c>
       <c r="G7" s="269" t="s">
@@ -9038,68 +9062,68 @@
     <row r="17" spans="1:9" ht="21.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A17" s="7"/>
       <c r="D17" s="34"/>
       <c r="E17" s="34"/>
       <c r="F17" s="34"/>
     </row>
     <row r="18" spans="1:9" ht="21.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A18" s="7"/>
       <c r="D18" s="34"/>
       <c r="E18" s="34"/>
       <c r="F18" s="34"/>
     </row>
     <row r="19" spans="1:9" ht="21.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A19" s="7"/>
       <c r="D19" s="34"/>
       <c r="E19" s="34"/>
       <c r="F19" s="34"/>
     </row>
     <row r="20" spans="1:9" ht="21.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A20" s="7"/>
       <c r="D20" s="34"/>
       <c r="E20" s="34"/>
       <c r="F20" s="34"/>
     </row>
     <row r="21" spans="1:9" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="B21" s="439" t="s">
+      <c r="B21" s="445" t="s">
         <v>102</v>
       </c>
-      <c r="C21" s="440"/>
-[...4 lines deleted...]
-      <c r="H21" s="440"/>
+      <c r="C21" s="446"/>
+      <c r="D21" s="446"/>
+      <c r="E21" s="446"/>
+      <c r="F21" s="446"/>
+      <c r="G21" s="446"/>
+      <c r="H21" s="446"/>
     </row>
     <row r="22" spans="1:9" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="A22" s="439"/>
-[...5 lines deleted...]
-      <c r="G22" s="440"/>
+      <c r="A22" s="445"/>
+      <c r="B22" s="446"/>
+      <c r="C22" s="446"/>
+      <c r="D22" s="446"/>
+      <c r="E22" s="446"/>
+      <c r="F22" s="446"/>
+      <c r="G22" s="446"/>
     </row>
     <row r="23" spans="1:9" ht="47.25" x14ac:dyDescent="0.25">
       <c r="A23" s="115" t="s">
         <v>1</v>
       </c>
       <c r="B23" s="37" t="s">
         <v>2</v>
       </c>
       <c r="C23" s="38" t="s">
         <v>3</v>
       </c>
       <c r="D23" s="38" t="s">
         <v>4</v>
       </c>
       <c r="E23" s="37" t="s">
         <v>5</v>
       </c>
       <c r="F23" s="92" t="s">
         <v>6</v>
       </c>
       <c r="G23" s="269" t="s">
         <v>5</v>
       </c>
       <c r="H23" s="269" t="s">
         <v>6</v>
@@ -9145,77 +9169,77 @@
         <v>325</v>
       </c>
       <c r="G25" s="303">
         <v>7.07</v>
       </c>
       <c r="H25" s="304">
         <v>0.33333333333333331</v>
       </c>
       <c r="I25" s="218" t="s">
         <v>433</v>
       </c>
     </row>
     <row r="26" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A26" s="130">
         <v>3</v>
       </c>
       <c r="B26" s="129" t="s">
         <v>105</v>
       </c>
       <c r="C26" s="227" t="s">
         <v>243</v>
       </c>
       <c r="D26" s="227" t="s">
         <v>244</v>
       </c>
-      <c r="G26" s="218">
-[...6 lines deleted...]
-        <v>467</v>
+      <c r="G26" s="366">
+        <v>9.07</v>
+      </c>
+      <c r="H26" s="367">
+        <v>0.54166666666666663</v>
+      </c>
+      <c r="I26" s="365" t="s">
+        <v>474</v>
       </c>
     </row>
     <row r="27" spans="1:9" ht="30" x14ac:dyDescent="0.25">
       <c r="A27" s="130">
         <v>4</v>
       </c>
       <c r="B27" s="129" t="s">
         <v>106</v>
       </c>
       <c r="C27" s="227" t="s">
         <v>326</v>
       </c>
       <c r="D27" s="228" t="s">
         <v>327</v>
       </c>
-      <c r="G27" s="218">
+      <c r="G27" s="307">
         <v>9.07</v>
       </c>
-      <c r="H27" s="219">
+      <c r="H27" s="308">
         <v>0.375</v>
       </c>
       <c r="I27" s="218" t="s">
         <v>432</v>
       </c>
     </row>
     <row r="28" spans="1:9" ht="30" x14ac:dyDescent="0.25">
       <c r="A28" s="130">
         <v>5</v>
       </c>
       <c r="B28" s="197" t="s">
         <v>186</v>
       </c>
       <c r="C28" s="257" t="s">
         <v>376</v>
       </c>
       <c r="D28" s="10" t="s">
         <v>245</v>
       </c>
       <c r="G28" s="218">
         <v>10.07</v>
       </c>
       <c r="H28" s="219">
         <v>0.45833333333333331</v>
       </c>
@@ -9241,102 +9265,102 @@
       </c>
       <c r="H29" s="304">
         <v>0.45833333333333331</v>
       </c>
       <c r="I29" s="218">
         <v>707</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="A22:G22"/>
     <mergeCell ref="A5:G5"/>
     <mergeCell ref="A1:G1"/>
     <mergeCell ref="A3:G3"/>
     <mergeCell ref="B21:H21"/>
   </mergeCells>
   <pageMargins left="0.2" right="0.5" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:I28"/>
   <sheetViews>
-    <sheetView topLeftCell="A4" zoomScale="130" zoomScaleNormal="130" workbookViewId="0">
-      <selection activeCell="N18" sqref="N18"/>
+    <sheetView topLeftCell="A22" zoomScale="130" zoomScaleNormal="130" workbookViewId="0">
+      <selection activeCell="K25" sqref="K25"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="5.85546875" style="34" customWidth="1"/>
     <col min="2" max="2" width="27.5703125" style="34" customWidth="1"/>
     <col min="3" max="4" width="25.7109375" style="34" customWidth="1"/>
     <col min="5" max="7" width="10.7109375" style="61" customWidth="1"/>
     <col min="8" max="9" width="9.140625" style="34"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9" ht="18.75" x14ac:dyDescent="0.25">
-      <c r="A1" s="395" t="s">
+      <c r="A1" s="401" t="s">
         <v>412</v>
       </c>
-      <c r="B1" s="396"/>
-[...4 lines deleted...]
-      <c r="G1" s="396"/>
+      <c r="B1" s="402"/>
+      <c r="C1" s="402"/>
+      <c r="D1" s="402"/>
+      <c r="E1" s="402"/>
+      <c r="F1" s="402"/>
+      <c r="G1" s="402"/>
     </row>
     <row r="2" spans="1:9" ht="18.75" x14ac:dyDescent="0.25">
       <c r="A2" s="33"/>
     </row>
     <row r="3" spans="1:9" ht="18.75" x14ac:dyDescent="0.25">
-      <c r="A3" s="397" t="s">
+      <c r="A3" s="403" t="s">
         <v>415</v>
       </c>
-      <c r="B3" s="396"/>
-[...4 lines deleted...]
-      <c r="G3" s="396"/>
+      <c r="B3" s="402"/>
+      <c r="C3" s="402"/>
+      <c r="D3" s="402"/>
+      <c r="E3" s="402"/>
+      <c r="F3" s="402"/>
+      <c r="G3" s="402"/>
     </row>
     <row r="4" spans="1:9" ht="18.75" x14ac:dyDescent="0.25">
       <c r="C4" s="35"/>
       <c r="D4" s="35"/>
     </row>
     <row r="5" spans="1:9" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="A5" s="386" t="s">
+      <c r="A5" s="392" t="s">
         <v>107</v>
       </c>
-      <c r="B5" s="387"/>
-[...4 lines deleted...]
-      <c r="G5" s="387"/>
+      <c r="B5" s="393"/>
+      <c r="C5" s="393"/>
+      <c r="D5" s="393"/>
+      <c r="E5" s="393"/>
+      <c r="F5" s="393"/>
+      <c r="G5" s="393"/>
     </row>
     <row r="6" spans="1:9" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B6" s="36"/>
     </row>
     <row r="7" spans="1:9" ht="66" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A7" s="37" t="s">
         <v>1</v>
       </c>
       <c r="B7" s="37" t="s">
         <v>2</v>
       </c>
       <c r="C7" s="38" t="s">
         <v>3</v>
       </c>
       <c r="D7" s="38" t="s">
         <v>4</v>
       </c>
       <c r="E7" s="191" t="s">
         <v>5</v>
       </c>
       <c r="F7" s="191" t="s">
         <v>6</v>
       </c>
       <c r="G7" s="191" t="s">
         <v>7</v>
@@ -9358,126 +9382,126 @@
       <c r="E8" s="255">
         <v>7.07</v>
       </c>
       <c r="F8" s="142">
         <v>0.375</v>
       </c>
       <c r="G8" s="255">
         <v>604</v>
       </c>
       <c r="H8" s="16"/>
       <c r="I8" s="16"/>
     </row>
     <row r="9" spans="1:9" s="13" customFormat="1" ht="19.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A9" s="14">
         <v>2</v>
       </c>
       <c r="B9" s="30" t="s">
         <v>109</v>
       </c>
       <c r="C9" s="235" t="s">
         <v>332</v>
       </c>
       <c r="D9" s="235" t="s">
         <v>468</v>
       </c>
-      <c r="E9" s="290">
-[...2 lines deleted...]
-      <c r="F9" s="289">
+      <c r="E9" s="263">
+        <v>11.07</v>
+      </c>
+      <c r="F9" s="368">
         <v>0.375</v>
       </c>
       <c r="G9" s="255">
         <v>161</v>
       </c>
       <c r="H9" s="16"/>
       <c r="I9" s="16"/>
     </row>
     <row r="10" spans="1:9" s="16" customFormat="1" ht="24.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A10" s="14">
         <v>3</v>
       </c>
       <c r="B10" s="30" t="s">
         <v>110</v>
       </c>
       <c r="C10" s="235" t="s">
         <v>202</v>
       </c>
       <c r="D10" s="238" t="s">
         <v>333</v>
       </c>
       <c r="E10" s="284">
         <v>8.07</v>
       </c>
       <c r="F10" s="283">
         <v>0.5</v>
       </c>
       <c r="G10" s="255">
         <v>705</v>
       </c>
     </row>
     <row r="11" spans="1:9" s="16" customFormat="1" ht="21.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A11" s="14">
         <v>4</v>
       </c>
       <c r="B11" s="30" t="s">
         <v>111</v>
       </c>
       <c r="C11" s="235" t="s">
         <v>234</v>
       </c>
       <c r="D11" s="235" t="s">
         <v>235</v>
       </c>
       <c r="E11" s="290">
         <v>10.07</v>
       </c>
-      <c r="F11" s="289">
-        <v>0.5</v>
+      <c r="F11" s="368">
+        <v>0.375</v>
       </c>
       <c r="G11" s="255">
         <v>161</v>
       </c>
     </row>
     <row r="12" spans="1:9" s="16" customFormat="1" ht="21.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A12" s="14">
         <v>5</v>
       </c>
       <c r="B12" s="30" t="s">
         <v>112</v>
       </c>
       <c r="C12" s="235" t="s">
         <v>234</v>
       </c>
       <c r="D12" s="235" t="s">
         <v>235</v>
       </c>
       <c r="E12" s="290">
         <v>10.07</v>
       </c>
-      <c r="F12" s="289">
-        <v>0.45833333333333331</v>
+      <c r="F12" s="369">
+        <v>0.33333333333333331</v>
       </c>
       <c r="G12" s="255">
         <v>161</v>
       </c>
     </row>
     <row r="13" spans="1:9" s="111" customFormat="1" ht="31.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A13" s="108">
         <v>6</v>
       </c>
       <c r="B13" s="109" t="s">
         <v>113</v>
       </c>
       <c r="C13" s="235" t="s">
         <v>334</v>
       </c>
       <c r="D13" s="235" t="s">
         <v>273</v>
       </c>
       <c r="E13" s="287">
         <v>9.07</v>
       </c>
       <c r="F13" s="286">
         <v>0.375</v>
       </c>
       <c r="G13" s="255">
@@ -9552,59 +9576,59 @@
         <v>0.66666666666666663</v>
       </c>
       <c r="G16" s="255" t="s">
         <v>469</v>
       </c>
       <c r="H16" s="16"/>
       <c r="I16" s="16"/>
     </row>
     <row r="17" spans="1:9" ht="21.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A17" s="44"/>
       <c r="B17" s="43"/>
     </row>
     <row r="18" spans="1:9" ht="21.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A18" s="174"/>
       <c r="B18" s="43"/>
     </row>
     <row r="19" spans="1:9" ht="21.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A19" s="174"/>
       <c r="B19" s="43"/>
     </row>
     <row r="20" spans="1:9" ht="21.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A20" s="174"/>
       <c r="B20" s="43"/>
     </row>
     <row r="21" spans="1:9" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="A21" s="386" t="s">
+      <c r="A21" s="392" t="s">
         <v>117</v>
       </c>
-      <c r="B21" s="387"/>
-[...4 lines deleted...]
-      <c r="G21" s="387"/>
+      <c r="B21" s="393"/>
+      <c r="C21" s="393"/>
+      <c r="D21" s="393"/>
+      <c r="E21" s="393"/>
+      <c r="F21" s="393"/>
+      <c r="G21" s="393"/>
     </row>
     <row r="22" spans="1:9" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B22" s="36"/>
     </row>
     <row r="23" spans="1:9" ht="47.25" x14ac:dyDescent="0.25">
       <c r="A23" s="37" t="s">
         <v>1</v>
       </c>
       <c r="B23" s="37" t="s">
         <v>2</v>
       </c>
       <c r="C23" s="38" t="s">
         <v>3</v>
       </c>
       <c r="D23" s="38" t="s">
         <v>4</v>
       </c>
       <c r="E23" s="191" t="s">
         <v>5</v>
       </c>
       <c r="F23" s="191" t="s">
         <v>6</v>
       </c>
       <c r="G23" s="191" t="s">
         <v>7</v>
@@ -9704,129 +9728,129 @@
       <c r="F27" s="142">
         <v>0.375</v>
       </c>
       <c r="G27" s="255">
         <v>705</v>
       </c>
       <c r="H27" s="16"/>
       <c r="I27" s="16"/>
     </row>
     <row r="28" spans="1:9" ht="45" x14ac:dyDescent="0.25">
       <c r="A28" s="163">
         <v>5</v>
       </c>
       <c r="B28" s="164" t="s">
         <v>182</v>
       </c>
       <c r="C28" s="51" t="s">
         <v>235</v>
       </c>
       <c r="D28" s="148" t="s">
         <v>234</v>
       </c>
       <c r="E28" s="255">
         <v>7.07</v>
       </c>
-      <c r="F28" s="142">
-        <v>0.375</v>
+      <c r="F28" s="368">
+        <v>0.41666666666666669</v>
       </c>
       <c r="G28" s="255">
         <v>161</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A1:G1"/>
     <mergeCell ref="A3:G3"/>
     <mergeCell ref="A21:G21"/>
     <mergeCell ref="A5:G5"/>
   </mergeCells>
   <pageMargins left="0.2" right="0.5" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter scaleWithDoc="0" alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:N31"/>
   <sheetViews>
-    <sheetView showWhiteSpace="0" view="pageLayout" topLeftCell="A16" zoomScale="120" zoomScaleNormal="130" zoomScalePageLayoutView="120" workbookViewId="0">
-      <selection activeCell="G25" sqref="G25"/>
+    <sheetView showWhiteSpace="0" view="pageLayout" topLeftCell="A4" zoomScale="120" zoomScaleNormal="130" zoomScalePageLayoutView="120" workbookViewId="0">
+      <selection activeCell="G11" sqref="G11"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="5.85546875" style="34" customWidth="1"/>
     <col min="2" max="2" width="27.7109375" style="34" customWidth="1"/>
     <col min="3" max="3" width="29.85546875" style="34" customWidth="1"/>
     <col min="4" max="4" width="24.42578125" style="34" customWidth="1"/>
     <col min="5" max="5" width="17.42578125" style="270" customWidth="1"/>
     <col min="6" max="6" width="14" style="270" customWidth="1"/>
     <col min="7" max="7" width="15" style="270" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14" ht="18.75" x14ac:dyDescent="0.25">
-      <c r="A1" s="395" t="s">
+      <c r="A1" s="401" t="s">
         <v>412</v>
       </c>
-      <c r="B1" s="395"/>
-[...4 lines deleted...]
-      <c r="G1" s="395"/>
+      <c r="B1" s="401"/>
+      <c r="C1" s="401"/>
+      <c r="D1" s="401"/>
+      <c r="E1" s="401"/>
+      <c r="F1" s="401"/>
+      <c r="G1" s="401"/>
     </row>
     <row r="2" spans="1:14" ht="18.75" x14ac:dyDescent="0.25">
       <c r="A2" s="33"/>
     </row>
     <row r="3" spans="1:14" ht="18.75" x14ac:dyDescent="0.25">
-      <c r="A3" s="397" t="s">
+      <c r="A3" s="403" t="s">
         <v>415</v>
       </c>
-      <c r="B3" s="397"/>
-[...4 lines deleted...]
-      <c r="G3" s="397"/>
+      <c r="B3" s="403"/>
+      <c r="C3" s="403"/>
+      <c r="D3" s="403"/>
+      <c r="E3" s="403"/>
+      <c r="F3" s="403"/>
+      <c r="G3" s="403"/>
       <c r="N3" s="62"/>
     </row>
     <row r="4" spans="1:14" ht="18.75" x14ac:dyDescent="0.25">
       <c r="C4" s="35"/>
       <c r="D4" s="35"/>
     </row>
     <row r="5" spans="1:14" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="A5" s="386" t="s">
+      <c r="A5" s="392" t="s">
         <v>122</v>
       </c>
-      <c r="B5" s="386"/>
-[...4 lines deleted...]
-      <c r="G5" s="386"/>
+      <c r="B5" s="392"/>
+      <c r="C5" s="392"/>
+      <c r="D5" s="392"/>
+      <c r="E5" s="392"/>
+      <c r="F5" s="392"/>
+      <c r="G5" s="392"/>
     </row>
     <row r="6" spans="1:14" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B6" s="36"/>
     </row>
     <row r="7" spans="1:14" ht="66" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A7" s="37" t="s">
         <v>1</v>
       </c>
       <c r="B7" s="37" t="s">
         <v>2</v>
       </c>
       <c r="C7" s="38" t="s">
         <v>3</v>
       </c>
       <c r="D7" s="38" t="s">
         <v>4</v>
       </c>
       <c r="E7" s="166" t="s">
         <v>5</v>
       </c>
       <c r="F7" s="166" t="s">
         <v>6</v>
       </c>
       <c r="G7" s="166" t="s">
         <v>7</v>
@@ -9899,52 +9923,52 @@
         <v>0.5</v>
       </c>
       <c r="G10" s="162" t="s">
         <v>433</v>
       </c>
     </row>
     <row r="11" spans="1:14" s="13" customFormat="1" ht="28.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A11" s="15">
         <v>4</v>
       </c>
       <c r="B11" s="39" t="s">
         <v>118</v>
       </c>
       <c r="C11" s="229" t="s">
         <v>272</v>
       </c>
       <c r="D11" s="229" t="s">
         <v>211</v>
       </c>
       <c r="E11" s="310">
         <v>10.07</v>
       </c>
       <c r="F11" s="311">
         <v>0.375</v>
       </c>
-      <c r="G11" s="162" t="s">
-        <v>467</v>
+      <c r="G11" s="370">
+        <v>129</v>
       </c>
     </row>
     <row r="12" spans="1:14" s="13" customFormat="1" ht="21.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A12" s="15">
         <v>5</v>
       </c>
       <c r="B12" s="73" t="s">
         <v>126</v>
       </c>
       <c r="C12" s="110" t="s">
         <v>229</v>
       </c>
       <c r="D12" s="11" t="s">
         <v>230</v>
       </c>
       <c r="E12" s="309">
         <v>6.07</v>
       </c>
       <c r="F12" s="295">
         <v>0.41666666666666669</v>
       </c>
       <c r="G12" s="162" t="s">
         <v>473</v>
       </c>
     </row>
@@ -10041,59 +10065,59 @@
       <c r="C18" s="16"/>
       <c r="D18" s="59"/>
       <c r="E18" s="271"/>
       <c r="F18" s="271"/>
       <c r="G18" s="271"/>
     </row>
     <row r="19" spans="1:9" s="13" customFormat="1" ht="28.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A19" s="16"/>
       <c r="B19" s="58"/>
       <c r="C19" s="16"/>
       <c r="D19" s="59"/>
       <c r="E19" s="271"/>
       <c r="F19" s="271"/>
       <c r="G19" s="271"/>
     </row>
     <row r="20" spans="1:9" s="13" customFormat="1" ht="28.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A20" s="16"/>
       <c r="B20" s="58"/>
       <c r="C20" s="16"/>
       <c r="D20" s="59"/>
       <c r="E20" s="271"/>
       <c r="F20" s="271"/>
       <c r="G20" s="271"/>
     </row>
     <row r="21" spans="1:9" s="13" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="A21" s="386" t="s">
+      <c r="A21" s="392" t="s">
         <v>129</v>
       </c>
-      <c r="B21" s="386"/>
-[...4 lines deleted...]
-      <c r="G21" s="386"/>
+      <c r="B21" s="392"/>
+      <c r="C21" s="392"/>
+      <c r="D21" s="392"/>
+      <c r="E21" s="392"/>
+      <c r="F21" s="392"/>
+      <c r="G21" s="392"/>
     </row>
     <row r="22" spans="1:9" s="13" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A22" s="16"/>
       <c r="B22" s="36"/>
       <c r="C22" s="16"/>
       <c r="D22" s="16"/>
       <c r="E22" s="271"/>
       <c r="F22" s="271"/>
       <c r="G22" s="271"/>
     </row>
     <row r="23" spans="1:9" s="13" customFormat="1" ht="47.25" x14ac:dyDescent="0.25">
       <c r="A23" s="37" t="s">
         <v>1</v>
       </c>
       <c r="B23" s="37" t="s">
         <v>2</v>
       </c>
       <c r="C23" s="38" t="s">
         <v>3</v>
       </c>
       <c r="D23" s="38" t="s">
         <v>4</v>
       </c>
       <c r="E23" s="166" t="s">
         <v>5</v>
@@ -10223,131 +10247,131 @@
     </row>
     <row r="29" spans="1:9" s="13" customFormat="1" ht="32.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A29" s="15">
         <v>6</v>
       </c>
       <c r="B29" s="39" t="s">
         <v>195</v>
       </c>
       <c r="C29" s="26" t="s">
         <v>232</v>
       </c>
       <c r="D29" s="84" t="s">
         <v>233</v>
       </c>
       <c r="E29" s="300">
         <v>9.07</v>
       </c>
       <c r="F29" s="298">
         <v>0.66666666666666663</v>
       </c>
       <c r="G29" s="162" t="s">
         <v>467</v>
       </c>
     </row>
     <row r="30" spans="1:9" s="13" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="A30" s="412"/>
-[...5 lines deleted...]
-      <c r="G30" s="412"/>
+      <c r="A30" s="418"/>
+      <c r="B30" s="418"/>
+      <c r="C30" s="418"/>
+      <c r="D30" s="418"/>
+      <c r="E30" s="418"/>
+      <c r="F30" s="418"/>
+      <c r="G30" s="418"/>
     </row>
     <row r="31" spans="1:9" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A31" s="44"/>
     </row>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="A1:G1"/>
     <mergeCell ref="A3:G3"/>
     <mergeCell ref="A30:G30"/>
     <mergeCell ref="A21:G21"/>
     <mergeCell ref="A5:G5"/>
   </mergeCells>
   <pageMargins left="0.2" right="0.5" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter scaleWithDoc="0" alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:K60"/>
   <sheetViews>
     <sheetView topLeftCell="A19" zoomScaleNormal="100" workbookViewId="0">
       <selection activeCell="F31" sqref="F31"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="5.85546875" style="34" customWidth="1"/>
     <col min="2" max="2" width="27.7109375" style="34" customWidth="1"/>
     <col min="3" max="4" width="27.7109375" style="16" customWidth="1"/>
     <col min="5" max="7" width="9.7109375" style="272" customWidth="1"/>
     <col min="8" max="10" width="9.7109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10" ht="18.75" x14ac:dyDescent="0.25">
-      <c r="A1" s="395" t="s">
+      <c r="A1" s="401" t="s">
         <v>412</v>
       </c>
-      <c r="B1" s="396"/>
-[...4 lines deleted...]
-      <c r="G1" s="396"/>
+      <c r="B1" s="402"/>
+      <c r="C1" s="402"/>
+      <c r="D1" s="402"/>
+      <c r="E1" s="402"/>
+      <c r="F1" s="402"/>
+      <c r="G1" s="402"/>
     </row>
     <row r="2" spans="1:10" ht="18.75" x14ac:dyDescent="0.25">
       <c r="A2" s="33"/>
     </row>
     <row r="3" spans="1:10" ht="18.75" x14ac:dyDescent="0.25">
-      <c r="A3" s="397" t="s">
+      <c r="A3" s="403" t="s">
         <v>416</v>
       </c>
-      <c r="B3" s="396"/>
-[...4 lines deleted...]
-      <c r="G3" s="396"/>
+      <c r="B3" s="402"/>
+      <c r="C3" s="402"/>
+      <c r="D3" s="402"/>
+      <c r="E3" s="402"/>
+      <c r="F3" s="402"/>
+      <c r="G3" s="402"/>
     </row>
     <row r="4" spans="1:10" x14ac:dyDescent="0.25">
       <c r="C4" s="50"/>
       <c r="D4" s="50"/>
     </row>
     <row r="5" spans="1:10" x14ac:dyDescent="0.25">
-      <c r="A5" s="452" t="s">
+      <c r="A5" s="458" t="s">
         <v>135</v>
       </c>
-      <c r="B5" s="387"/>
-[...4 lines deleted...]
-      <c r="G5" s="387"/>
+      <c r="B5" s="393"/>
+      <c r="C5" s="393"/>
+      <c r="D5" s="393"/>
+      <c r="E5" s="393"/>
+      <c r="F5" s="393"/>
+      <c r="G5" s="393"/>
     </row>
     <row r="6" spans="1:10" x14ac:dyDescent="0.25">
       <c r="B6" s="50"/>
     </row>
     <row r="7" spans="1:10" s="13" customFormat="1" ht="66" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A7" s="37" t="s">
         <v>1</v>
       </c>
       <c r="B7" s="37" t="s">
         <v>2</v>
       </c>
       <c r="C7" s="37" t="s">
         <v>3</v>
       </c>
       <c r="D7" s="38" t="s">
         <v>4</v>
       </c>
       <c r="E7" s="166" t="s">
         <v>5</v>
       </c>
       <c r="F7" s="166" t="s">
         <v>6</v>
       </c>
       <c r="G7" s="166" t="s">
         <v>7</v>
@@ -10422,216 +10446,216 @@
         <v>432</v>
       </c>
     </row>
     <row r="11" spans="1:10" s="13" customFormat="1" ht="32.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A11" s="15">
         <v>4</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>18</v>
       </c>
       <c r="C11" s="227" t="s">
         <v>220</v>
       </c>
       <c r="D11" s="17" t="s">
         <v>221</v>
       </c>
       <c r="E11" s="255">
         <v>7.07</v>
       </c>
       <c r="F11" s="142">
         <v>0.375</v>
       </c>
       <c r="G11" s="266" t="s">
         <v>361</v>
       </c>
-      <c r="H11" s="455" t="s">
+      <c r="H11" s="461" t="s">
         <v>477</v>
       </c>
-      <c r="I11" s="456"/>
+      <c r="I11" s="462"/>
       <c r="J11" s="195"/>
     </row>
     <row r="12" spans="1:10" s="13" customFormat="1" ht="21.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A12" s="15">
         <v>5</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>137</v>
       </c>
       <c r="C12" s="17" t="s">
         <v>343</v>
       </c>
       <c r="D12" s="17" t="s">
         <v>479</v>
       </c>
       <c r="E12" s="281">
         <v>6.07</v>
       </c>
       <c r="F12" s="280">
         <v>0.58333333333333337</v>
       </c>
       <c r="G12" s="255" t="s">
         <v>432</v>
       </c>
     </row>
     <row r="13" spans="1:10" s="13" customFormat="1" ht="33.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A13" s="15">
         <v>6</v>
       </c>
       <c r="B13" s="76" t="s">
         <v>138</v>
       </c>
       <c r="C13" s="148" t="s">
         <v>222</v>
       </c>
       <c r="D13" s="15" t="s">
         <v>382</v>
       </c>
       <c r="E13" s="312">
         <v>8.07</v>
       </c>
       <c r="F13" s="302">
         <v>0.375</v>
       </c>
       <c r="G13" s="266" t="s">
         <v>455</v>
       </c>
-      <c r="H13" s="457" t="s">
+      <c r="H13" s="463" t="s">
         <v>478</v>
       </c>
-      <c r="I13" s="458"/>
+      <c r="I13" s="464"/>
       <c r="J13" s="195"/>
     </row>
     <row r="14" spans="1:10" s="16" customFormat="1" ht="21.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A14" s="15">
         <v>7</v>
       </c>
       <c r="B14" s="77" t="s">
         <v>139</v>
       </c>
       <c r="C14" s="118" t="s">
         <v>223</v>
       </c>
       <c r="D14" s="110" t="s">
         <v>480</v>
       </c>
       <c r="E14" s="313">
         <v>8.07</v>
       </c>
       <c r="F14" s="302">
         <v>0.5</v>
       </c>
       <c r="G14" s="218" t="s">
         <v>432</v>
       </c>
     </row>
     <row r="15" spans="1:10" s="13" customFormat="1" ht="21.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A15" s="15">
         <v>8</v>
       </c>
       <c r="B15" s="78" t="s">
         <v>140</v>
       </c>
-      <c r="C15" s="375" t="s">
+      <c r="C15" s="381" t="s">
         <v>383</v>
       </c>
-      <c r="D15" s="376"/>
+      <c r="D15" s="382"/>
       <c r="E15" s="284">
         <v>8.07</v>
       </c>
       <c r="F15" s="283">
         <v>0.5</v>
       </c>
       <c r="G15" s="207">
         <v>216</v>
       </c>
     </row>
     <row r="16" spans="1:10" s="13" customFormat="1" ht="21.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A16" s="15">
         <v>9</v>
       </c>
       <c r="B16" s="78" t="s">
         <v>141</v>
       </c>
       <c r="C16" s="148" t="s">
         <v>386</v>
       </c>
       <c r="D16" s="148" t="s">
         <v>387</v>
       </c>
-      <c r="E16" s="383" t="s">
+      <c r="E16" s="389" t="s">
         <v>420</v>
       </c>
-      <c r="F16" s="384"/>
-      <c r="G16" s="385"/>
+      <c r="F16" s="390"/>
+      <c r="G16" s="391"/>
     </row>
     <row r="17" spans="1:7" s="13" customFormat="1" ht="21.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A17" s="138"/>
       <c r="B17" s="196"/>
       <c r="C17" s="138"/>
       <c r="D17" s="138"/>
       <c r="E17" s="273"/>
       <c r="F17" s="273"/>
       <c r="G17" s="273"/>
     </row>
     <row r="18" spans="1:7" s="13" customFormat="1" ht="21.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A18" s="138"/>
       <c r="B18" s="196"/>
       <c r="C18" s="138"/>
       <c r="D18" s="138"/>
       <c r="E18" s="273"/>
       <c r="F18" s="273"/>
       <c r="G18" s="273"/>
     </row>
     <row r="19" spans="1:7" s="13" customFormat="1" ht="21.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A19" s="138"/>
       <c r="B19" s="196"/>
       <c r="C19" s="138"/>
       <c r="D19" s="138"/>
       <c r="E19" s="273"/>
       <c r="F19" s="273"/>
       <c r="G19" s="273"/>
     </row>
     <row r="20" spans="1:7" s="13" customFormat="1" ht="21.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A20" s="16"/>
       <c r="B20" s="52"/>
       <c r="C20" s="16"/>
       <c r="D20" s="16"/>
       <c r="E20" s="160"/>
       <c r="F20" s="160"/>
       <c r="G20" s="160"/>
     </row>
     <row r="21" spans="1:7" s="13" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A21" s="452" t="s">
+      <c r="A21" s="458" t="s">
         <v>142</v>
       </c>
-      <c r="B21" s="459"/>
-[...4 lines deleted...]
-      <c r="G21" s="459"/>
+      <c r="B21" s="465"/>
+      <c r="C21" s="465"/>
+      <c r="D21" s="465"/>
+      <c r="E21" s="465"/>
+      <c r="F21" s="465"/>
+      <c r="G21" s="465"/>
     </row>
     <row r="22" spans="1:7" s="13" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A22" s="16"/>
       <c r="B22" s="50"/>
       <c r="C22" s="16"/>
       <c r="D22" s="16"/>
       <c r="E22" s="160"/>
       <c r="F22" s="160"/>
       <c r="G22" s="160"/>
     </row>
     <row r="23" spans="1:7" s="13" customFormat="1" ht="45" x14ac:dyDescent="0.25">
       <c r="A23" s="37" t="s">
         <v>1</v>
       </c>
       <c r="B23" s="37" t="s">
         <v>2</v>
       </c>
       <c r="C23" s="37" t="s">
         <v>3</v>
       </c>
       <c r="D23" s="38" t="s">
         <v>4</v>
       </c>
       <c r="E23" s="166" t="s">
         <v>5</v>
@@ -10766,106 +10790,106 @@
         <v>147</v>
       </c>
       <c r="C29" s="87" t="s">
         <v>205</v>
       </c>
       <c r="D29" s="65" t="s">
         <v>206</v>
       </c>
       <c r="E29" s="303">
         <v>7.07</v>
       </c>
       <c r="F29" s="304">
         <v>0.58333333333333337</v>
       </c>
       <c r="G29" s="218" t="s">
         <v>432</v>
       </c>
     </row>
     <row r="30" spans="1:7" s="13" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A30" s="89">
         <v>8</v>
       </c>
       <c r="B30" s="90" t="s">
         <v>148</v>
       </c>
-      <c r="C30" s="453" t="s">
+      <c r="C30" s="459" t="s">
         <v>187</v>
       </c>
-      <c r="D30" s="454"/>
+      <c r="D30" s="460"/>
       <c r="E30" s="284">
         <v>8.07</v>
       </c>
       <c r="F30" s="283">
         <v>0.5</v>
       </c>
       <c r="G30" s="207">
         <v>216</v>
       </c>
     </row>
     <row r="31" spans="1:7" s="16" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A31" s="14">
         <v>9</v>
       </c>
       <c r="B31" s="77" t="s">
         <v>27</v>
       </c>
       <c r="C31" s="15" t="s">
         <v>224</v>
       </c>
       <c r="D31" s="15" t="s">
         <v>225</v>
       </c>
       <c r="E31" s="278">
         <v>7.07</v>
       </c>
       <c r="F31" s="277">
         <v>0.45833333333333331</v>
       </c>
       <c r="G31" s="218" t="s">
         <v>474</v>
       </c>
     </row>
     <row r="32" spans="1:7" s="13" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A32" s="16"/>
       <c r="B32" s="16"/>
       <c r="C32" s="50"/>
       <c r="D32" s="50"/>
       <c r="E32" s="160"/>
       <c r="F32" s="160"/>
       <c r="G32" s="160"/>
     </row>
     <row r="33" spans="1:7" s="13" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A33" s="452" t="s">
+      <c r="A33" s="458" t="s">
         <v>149</v>
       </c>
-      <c r="B33" s="459"/>
-[...4 lines deleted...]
-      <c r="G33" s="459"/>
+      <c r="B33" s="465"/>
+      <c r="C33" s="465"/>
+      <c r="D33" s="465"/>
+      <c r="E33" s="465"/>
+      <c r="F33" s="465"/>
+      <c r="G33" s="465"/>
     </row>
     <row r="34" spans="1:7" s="13" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A34" s="16"/>
       <c r="B34" s="50"/>
       <c r="C34" s="16"/>
       <c r="D34" s="16"/>
       <c r="E34" s="160"/>
       <c r="F34" s="160"/>
       <c r="G34" s="160"/>
     </row>
     <row r="35" spans="1:7" s="13" customFormat="1" ht="45" x14ac:dyDescent="0.25">
       <c r="A35" s="37" t="s">
         <v>1</v>
       </c>
       <c r="B35" s="37" t="s">
         <v>2</v>
       </c>
       <c r="C35" s="115" t="s">
         <v>3</v>
       </c>
       <c r="D35" s="121" t="s">
         <v>4</v>
       </c>
       <c r="E35" s="274" t="s">
         <v>5</v>
@@ -11053,59 +11077,59 @@
       <c r="C44" s="50"/>
       <c r="D44" s="50"/>
       <c r="E44" s="160"/>
       <c r="F44" s="160"/>
       <c r="G44" s="160"/>
     </row>
     <row r="45" spans="1:7" s="13" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A45" s="209"/>
       <c r="B45" s="209"/>
       <c r="C45" s="210"/>
       <c r="D45" s="210"/>
       <c r="E45" s="160"/>
       <c r="F45" s="160"/>
       <c r="G45" s="160"/>
     </row>
     <row r="46" spans="1:7" s="13" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A46" s="209"/>
       <c r="B46" s="209"/>
       <c r="C46" s="210"/>
       <c r="D46" s="210"/>
       <c r="E46" s="160"/>
       <c r="F46" s="160"/>
       <c r="G46" s="160"/>
     </row>
     <row r="47" spans="1:7" s="13" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A47" s="452" t="s">
+      <c r="A47" s="458" t="s">
         <v>156</v>
       </c>
-      <c r="B47" s="459"/>
-[...4 lines deleted...]
-      <c r="G47" s="459"/>
+      <c r="B47" s="465"/>
+      <c r="C47" s="465"/>
+      <c r="D47" s="465"/>
+      <c r="E47" s="465"/>
+      <c r="F47" s="465"/>
+      <c r="G47" s="465"/>
     </row>
     <row r="48" spans="1:7" s="13" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A48" s="16"/>
       <c r="B48" s="50"/>
       <c r="C48" s="16"/>
       <c r="D48" s="16"/>
       <c r="E48" s="160"/>
       <c r="F48" s="160"/>
       <c r="G48" s="160"/>
     </row>
     <row r="49" spans="1:11" s="13" customFormat="1" ht="45" x14ac:dyDescent="0.25">
       <c r="A49" s="37" t="s">
         <v>1</v>
       </c>
       <c r="B49" s="37" t="s">
         <v>2</v>
       </c>
       <c r="C49" s="37" t="s">
         <v>3</v>
       </c>
       <c r="D49" s="38" t="s">
         <v>4</v>
       </c>
       <c r="E49" s="166" t="s">
         <v>5</v>
@@ -11277,88 +11301,88 @@
     <mergeCell ref="C30:D30"/>
     <mergeCell ref="C15:D15"/>
   </mergeCells>
   <pageMargins left="0.2" right="0.5" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:G58"/>
   <sheetViews>
     <sheetView topLeftCell="A30" zoomScale="91" zoomScaleNormal="91" workbookViewId="0">
       <selection activeCell="K41" sqref="K41"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="5.85546875" style="57" customWidth="1"/>
     <col min="2" max="2" width="36.7109375" style="34" customWidth="1"/>
     <col min="3" max="4" width="25.7109375" style="34" customWidth="1"/>
     <col min="5" max="7" width="10.7109375" style="178" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7" ht="18.75" x14ac:dyDescent="0.25">
-      <c r="A1" s="395" t="s">
+      <c r="A1" s="401" t="s">
         <v>412</v>
       </c>
-      <c r="B1" s="396"/>
-[...4 lines deleted...]
-      <c r="G1" s="396"/>
+      <c r="B1" s="402"/>
+      <c r="C1" s="402"/>
+      <c r="D1" s="402"/>
+      <c r="E1" s="402"/>
+      <c r="F1" s="402"/>
+      <c r="G1" s="402"/>
     </row>
     <row r="2" spans="1:7" ht="18.75" x14ac:dyDescent="0.25">
       <c r="A2" s="33"/>
     </row>
     <row r="3" spans="1:7" ht="18.75" x14ac:dyDescent="0.25">
-      <c r="A3" s="397" t="s">
+      <c r="A3" s="403" t="s">
         <v>414</v>
       </c>
-      <c r="B3" s="396"/>
-[...4 lines deleted...]
-      <c r="G3" s="396"/>
+      <c r="B3" s="402"/>
+      <c r="C3" s="402"/>
+      <c r="D3" s="402"/>
+      <c r="E3" s="402"/>
+      <c r="F3" s="402"/>
+      <c r="G3" s="402"/>
     </row>
     <row r="4" spans="1:7" x14ac:dyDescent="0.25">
       <c r="C4" s="50"/>
       <c r="D4" s="50"/>
     </row>
     <row r="5" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A5" s="452" t="s">
+      <c r="A5" s="458" t="s">
         <v>160</v>
       </c>
-      <c r="B5" s="387"/>
-[...4 lines deleted...]
-      <c r="G5" s="387"/>
+      <c r="B5" s="393"/>
+      <c r="C5" s="393"/>
+      <c r="D5" s="393"/>
+      <c r="E5" s="393"/>
+      <c r="F5" s="393"/>
+      <c r="G5" s="393"/>
     </row>
     <row r="6" spans="1:7" x14ac:dyDescent="0.25">
       <c r="B6" s="50"/>
     </row>
     <row r="7" spans="1:7" ht="66" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A7" s="37" t="s">
         <v>1</v>
       </c>
       <c r="B7" s="37" t="s">
         <v>2</v>
       </c>
       <c r="C7" s="37" t="s">
         <v>3</v>
       </c>
       <c r="D7" s="38" t="s">
         <v>4</v>
       </c>
       <c r="E7" s="166" t="s">
         <v>5</v>
       </c>
       <c r="F7" s="166" t="s">
         <v>6</v>
       </c>
       <c r="G7" s="166" t="s">
         <v>7</v>
@@ -11464,239 +11488,239 @@
         <v>10</v>
       </c>
       <c r="C12" s="253" t="s">
         <v>287</v>
       </c>
       <c r="D12" s="227" t="s">
         <v>277</v>
       </c>
       <c r="E12" s="255">
         <v>11.07</v>
       </c>
       <c r="F12" s="142">
         <v>0.60416666666666663</v>
       </c>
       <c r="G12" s="255" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="13" spans="1:7" ht="33" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A13" s="56">
         <v>6</v>
       </c>
       <c r="B13" s="176" t="s">
         <v>15</v>
       </c>
-      <c r="C13" s="462" t="s">
+      <c r="C13" s="468" t="s">
         <v>16</v>
       </c>
-      <c r="D13" s="463"/>
-[...2 lines deleted...]
-      <c r="G13" s="463"/>
+      <c r="D13" s="469"/>
+      <c r="E13" s="469"/>
+      <c r="F13" s="469"/>
+      <c r="G13" s="469"/>
     </row>
     <row r="14" spans="1:7" s="13" customFormat="1" ht="33" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A14" s="207">
         <v>7</v>
       </c>
       <c r="B14" s="80" t="s">
         <v>161</v>
       </c>
       <c r="C14" s="200" t="s">
         <v>212</v>
       </c>
       <c r="D14" s="230" t="s">
         <v>274</v>
       </c>
       <c r="E14" s="278">
         <v>7.07</v>
       </c>
       <c r="F14" s="277">
         <v>0.41666666666666669</v>
       </c>
       <c r="G14" s="255">
         <v>407</v>
       </c>
     </row>
     <row r="15" spans="1:7" ht="21.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A15" s="56">
         <v>8</v>
       </c>
       <c r="B15" s="80" t="s">
         <v>141</v>
       </c>
       <c r="C15" s="148" t="s">
         <v>386</v>
       </c>
       <c r="D15" s="148" t="s">
         <v>387</v>
       </c>
-      <c r="E15" s="383" t="s">
+      <c r="E15" s="389" t="s">
         <v>420</v>
       </c>
-      <c r="F15" s="384"/>
-      <c r="G15" s="385"/>
+      <c r="F15" s="390"/>
+      <c r="G15" s="391"/>
     </row>
     <row r="16" spans="1:7" s="13" customFormat="1" ht="41.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A16" s="56">
         <v>9</v>
       </c>
       <c r="B16" s="176" t="s">
         <v>162</v>
       </c>
-      <c r="C16" s="461" t="s">
+      <c r="C16" s="467" t="s">
         <v>405</v>
       </c>
-      <c r="D16" s="461"/>
+      <c r="D16" s="467"/>
       <c r="E16" s="284">
         <v>8.07</v>
       </c>
       <c r="F16" s="283">
         <v>0.5</v>
       </c>
       <c r="G16" s="207">
         <v>216</v>
       </c>
     </row>
     <row r="17" spans="1:7" ht="21.95" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="18" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A18" s="54"/>
     </row>
     <row r="19" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A19" s="460"/>
-[...5 lines deleted...]
-      <c r="G19" s="396"/>
+      <c r="A19" s="466"/>
+      <c r="B19" s="402"/>
+      <c r="C19" s="402"/>
+      <c r="D19" s="402"/>
+      <c r="E19" s="402"/>
+      <c r="F19" s="402"/>
+      <c r="G19" s="402"/>
     </row>
     <row r="20" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A20" s="171"/>
       <c r="B20" s="168"/>
       <c r="C20" s="168"/>
       <c r="D20" s="168"/>
       <c r="E20" s="264"/>
       <c r="F20" s="264"/>
       <c r="G20" s="264"/>
     </row>
     <row r="21" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A21" s="171"/>
       <c r="B21" s="168"/>
       <c r="C21" s="168"/>
       <c r="D21" s="168"/>
       <c r="E21" s="264"/>
       <c r="F21" s="264"/>
       <c r="G21" s="264"/>
     </row>
     <row r="22" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A22" s="452" t="s">
+      <c r="A22" s="458" t="s">
         <v>163</v>
       </c>
-      <c r="B22" s="387"/>
-[...4 lines deleted...]
-      <c r="G22" s="387"/>
+      <c r="B22" s="393"/>
+      <c r="C22" s="393"/>
+      <c r="D22" s="393"/>
+      <c r="E22" s="393"/>
+      <c r="F22" s="393"/>
+      <c r="G22" s="393"/>
     </row>
     <row r="23" spans="1:7" x14ac:dyDescent="0.25">
       <c r="B23" s="50"/>
     </row>
     <row r="24" spans="1:7" ht="45" x14ac:dyDescent="0.25">
       <c r="A24" s="37" t="s">
         <v>1</v>
       </c>
       <c r="B24" s="37" t="s">
         <v>2</v>
       </c>
       <c r="C24" s="37" t="s">
         <v>3</v>
       </c>
       <c r="D24" s="38" t="s">
         <v>4</v>
       </c>
       <c r="E24" s="166" t="s">
         <v>5</v>
       </c>
       <c r="F24" s="166" t="s">
         <v>6</v>
       </c>
       <c r="G24" s="166" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="25" spans="1:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A25" s="365">
+      <c r="A25" s="371">
         <v>1</v>
       </c>
-      <c r="B25" s="467" t="s">
+      <c r="B25" s="473" t="s">
         <v>352</v>
       </c>
-      <c r="C25" s="470" t="s">
+      <c r="C25" s="476" t="s">
         <v>353</v>
       </c>
-      <c r="D25" s="464" t="s">
+      <c r="D25" s="470" t="s">
         <v>354</v>
       </c>
-      <c r="E25" s="383" t="s">
+      <c r="E25" s="389" t="s">
         <v>30</v>
       </c>
-      <c r="F25" s="384"/>
-      <c r="G25" s="385"/>
+      <c r="F25" s="390"/>
+      <c r="G25" s="391"/>
     </row>
     <row r="26" spans="1:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A26" s="391"/>
-[...2 lines deleted...]
-      <c r="D26" s="465"/>
+      <c r="A26" s="397"/>
+      <c r="B26" s="474"/>
+      <c r="C26" s="477"/>
+      <c r="D26" s="471"/>
       <c r="E26" s="255">
         <v>9.07</v>
       </c>
       <c r="F26" s="161">
         <v>0.70833333333333337</v>
       </c>
       <c r="G26" s="142" t="s">
         <v>421</v>
       </c>
     </row>
     <row r="27" spans="1:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A27" s="391"/>
-[...3 lines deleted...]
-      <c r="E27" s="383" t="s">
+      <c r="A27" s="397"/>
+      <c r="B27" s="474"/>
+      <c r="C27" s="477"/>
+      <c r="D27" s="471"/>
+      <c r="E27" s="389" t="s">
         <v>31</v>
       </c>
-      <c r="F27" s="384"/>
-      <c r="G27" s="385"/>
+      <c r="F27" s="390"/>
+      <c r="G27" s="391"/>
     </row>
     <row r="28" spans="1:7" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A28" s="366"/>
-[...2 lines deleted...]
-      <c r="D28" s="466"/>
+      <c r="A28" s="372"/>
+      <c r="B28" s="475"/>
+      <c r="C28" s="478"/>
+      <c r="D28" s="472"/>
       <c r="E28" s="310">
         <v>10.07</v>
       </c>
       <c r="F28" s="311">
         <v>0.375</v>
       </c>
       <c r="G28" s="162">
         <v>606</v>
       </c>
     </row>
     <row r="29" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A29" s="56">
         <v>2</v>
       </c>
       <c r="B29" s="66" t="s">
         <v>164</v>
       </c>
       <c r="C29" s="227" t="s">
         <v>271</v>
       </c>
       <c r="D29" s="227" t="s">
         <v>213</v>
       </c>
       <c r="E29" s="284">
         <v>8.07</v>
@@ -11808,83 +11832,83 @@
         <v>178</v>
       </c>
       <c r="C34" s="177" t="s">
         <v>207</v>
       </c>
       <c r="D34" s="177" t="s">
         <v>274</v>
       </c>
       <c r="E34" s="290">
         <v>10.07</v>
       </c>
       <c r="F34" s="289">
         <v>0.5</v>
       </c>
       <c r="G34" s="255">
         <v>407</v>
       </c>
     </row>
     <row r="35" spans="1:7" ht="30.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A35" s="56">
         <v>8</v>
       </c>
       <c r="B35" s="80" t="s">
         <v>148</v>
       </c>
-      <c r="C35" s="375" t="s">
+      <c r="C35" s="381" t="s">
         <v>406</v>
       </c>
-      <c r="D35" s="376"/>
+      <c r="D35" s="382"/>
       <c r="E35" s="284">
         <v>8.07</v>
       </c>
       <c r="F35" s="283">
         <v>0.5</v>
       </c>
       <c r="G35" s="207">
         <v>216</v>
       </c>
     </row>
     <row r="36" spans="1:7" ht="30.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A36" s="136"/>
       <c r="B36" s="179"/>
       <c r="C36" s="180"/>
       <c r="D36" s="180"/>
       <c r="E36" s="136"/>
       <c r="F36" s="258"/>
       <c r="G36" s="136"/>
     </row>
     <row r="37" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A37" s="452" t="s">
+      <c r="A37" s="458" t="s">
         <v>166</v>
       </c>
-      <c r="B37" s="387"/>
-[...4 lines deleted...]
-      <c r="G37" s="387"/>
+      <c r="B37" s="393"/>
+      <c r="C37" s="393"/>
+      <c r="D37" s="393"/>
+      <c r="E37" s="393"/>
+      <c r="F37" s="393"/>
+      <c r="G37" s="393"/>
     </row>
     <row r="38" spans="1:7" x14ac:dyDescent="0.25">
       <c r="B38" s="50"/>
     </row>
     <row r="39" spans="1:7" ht="45" x14ac:dyDescent="0.25">
       <c r="A39" s="37" t="s">
         <v>1</v>
       </c>
       <c r="B39" s="37" t="s">
         <v>2</v>
       </c>
       <c r="C39" s="37" t="s">
         <v>3</v>
       </c>
       <c r="D39" s="38" t="s">
         <v>4</v>
       </c>
       <c r="E39" s="166" t="s">
         <v>5</v>
       </c>
       <c r="F39" s="166" t="s">
         <v>6</v>
       </c>
       <c r="G39" s="166" t="s">
         <v>7</v>
@@ -12058,59 +12082,59 @@
       </c>
       <c r="C47" s="15" t="s">
         <v>388</v>
       </c>
       <c r="D47" s="11" t="s">
         <v>385</v>
       </c>
       <c r="E47" s="281">
         <v>6.07</v>
       </c>
       <c r="F47" s="280">
         <v>0.41666666666666669</v>
       </c>
       <c r="G47" s="255" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="48" spans="1:7" x14ac:dyDescent="0.25">
       <c r="B48" s="52"/>
     </row>
     <row r="49" spans="1:7" x14ac:dyDescent="0.25">
       <c r="C49" s="50"/>
       <c r="D49" s="50"/>
     </row>
     <row r="50" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A50" s="452" t="s">
+      <c r="A50" s="458" t="s">
         <v>174</v>
       </c>
-      <c r="B50" s="387"/>
-[...4 lines deleted...]
-      <c r="G50" s="387"/>
+      <c r="B50" s="393"/>
+      <c r="C50" s="393"/>
+      <c r="D50" s="393"/>
+      <c r="E50" s="393"/>
+      <c r="F50" s="393"/>
+      <c r="G50" s="393"/>
     </row>
     <row r="51" spans="1:7" x14ac:dyDescent="0.25">
       <c r="B51" s="50"/>
     </row>
     <row r="52" spans="1:7" ht="45" x14ac:dyDescent="0.25">
       <c r="A52" s="37" t="s">
         <v>1</v>
       </c>
       <c r="B52" s="37" t="s">
         <v>2</v>
       </c>
       <c r="C52" s="37" t="s">
         <v>3</v>
       </c>
       <c r="D52" s="38" t="s">
         <v>4</v>
       </c>
       <c r="E52" s="166" t="s">
         <v>5</v>
       </c>
       <c r="F52" s="166" t="s">
         <v>6</v>
       </c>
       <c r="G52" s="166" t="s">
         <v>7</v>